--- v0 (2026-04-30)
+++ v1 (2026-06-15)
@@ -12,163 +12,274 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2332">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2325">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Agente</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Cidade</t>
   </si>
   <si>
     <t>Valor unitário</t>
   </si>
   <si>
     <t>Quantidade</t>
   </si>
   <si>
     <t>Valor total</t>
   </si>
   <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>05/05/2026 a 07/05/2026</t>
+  </si>
+  <si>
+    <t>BOAZ BEZERRA ROCHA</t>
+  </si>
+  <si>
+    <t>VICE PREFEITO</t>
+  </si>
+  <si>
+    <t>SÃO LUIS - MA</t>
+  </si>
+  <si>
+    <t>700,00</t>
+  </si>
+  <si>
+    <t>2.100,00</t>
+  </si>
+  <si>
+    <t>MOTIVO:de participar da reunião na SEINC, na SEDES e Secretaria de Representação do estado do maranhão.</t>
+  </si>
+  <si>
+    <t>04/05/2026 a 07/05/2026</t>
+  </si>
+  <si>
+    <t>Selma Nascimento da Silva</t>
+  </si>
+  <si>
+    <t>ARTICULADORA</t>
+  </si>
+  <si>
+    <t>500,00</t>
+  </si>
+  <si>
+    <t>2.000,00</t>
+  </si>
+  <si>
+    <t>MOTIVO:participar do II Ciclo Formativo Estadual da RENALFA Maranhão 2026, na função de articuladora municipal do compromisso nacional criança alfabetizada, para fortalecer as ações de alfabetização no município. A formação contribuirá para alinhamento de estrat</t>
+  </si>
+  <si>
+    <t>06/05/2026 a 08/05/2026</t>
+  </si>
+  <si>
+    <t>Leyla Chisthne Franco Mesquita</t>
+  </si>
+  <si>
+    <t>SÃO LUÍS - MA</t>
+  </si>
+  <si>
+    <t>1.500,00</t>
+  </si>
+  <si>
+    <t>MOTIVO:participar do II Ciclo Regionalizado do Pacto pela Aprendizagem período de 06 a 08 de maio de 2026</t>
+  </si>
+  <si>
+    <t>04/05/2026 a 06/05/2026</t>
+  </si>
+  <si>
+    <t>Daniel Pereira Nunes Júnior</t>
+  </si>
+  <si>
+    <t>COORDENADOR PEDAGÓGICO</t>
+  </si>
+  <si>
+    <t>MOTIVO:participar do II Ciclo Regionalizado do Pacto pela Aprendizagem período de 04 a 06 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>Italo da Silva Monte Palma</t>
+  </si>
+  <si>
+    <t>MOTIVO:do Ciclo Regionalizado do Pacto pela Aprendizagem eixo escola das adolescências período de 04 a 06 de maio de 2026</t>
+  </si>
+  <si>
+    <t>Ana Lúcia Sousa de Almeida</t>
+  </si>
+  <si>
+    <t>MOTIVO:participar do II Ciclo Seminário Formativo pelo pacto pela aprendizagem eixo alfabetização no período 04 a 06 de maio 2026.</t>
+  </si>
+  <si>
+    <t>Francimeire de Oliveira Barros</t>
+  </si>
+  <si>
+    <t>MOTIVO:do II Seminário Formativo pelo pacto pela aprendizagem eixo educação infantil no período 06 a 08 de maio 2026.</t>
+  </si>
+  <si>
+    <t>04/05/2026 a 08/05/2026</t>
+  </si>
+  <si>
+    <t>Antonia Mayra de Sousa Oliveira</t>
+  </si>
+  <si>
+    <t>MOTIVO:II Seminário Formativo pelo pacto pela aprendizagem eixo educação infantil no período 06 a 08 de maio 2026. .</t>
+  </si>
+  <si>
+    <t>Jhullyane de Alencar Santos dos Passos</t>
+  </si>
+  <si>
+    <t>PRESIDENTE DO consekho de saúde</t>
+  </si>
+  <si>
+    <t>600,00</t>
+  </si>
+  <si>
+    <t>1.800,00</t>
+  </si>
+  <si>
+    <t>MOTIVO:representar a categoria na mobilização nacional – CONACS no período de 05 a 07 de maio de 2026</t>
+  </si>
+  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>23/04/2026 a 26/04/2026</t>
   </si>
   <si>
     <t>Alberto Lopes Guimarães Júnior,</t>
   </si>
   <si>
     <t>COORDENADOR</t>
   </si>
   <si>
-    <t>SÃO LUÍS - MA</t>
-[...7 lines deleted...]
-  <si>
     <t>MOTIVO:acompanhar estudante/atletas onde os mesmos irão participar Meeting paralímpico nos</t>
   </si>
   <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>14/04/2026 a 15/04/2026</t>
+  </si>
+  <si>
+    <t>GLÉSIA BASTOS MONTEIRO</t>
+  </si>
+  <si>
+    <t>DIRETORA ADMINISTRATIVA E FINANCEIRA</t>
+  </si>
+  <si>
+    <t>1.200,00</t>
+  </si>
+  <si>
+    <t>MOTIVO:1º Encontro da Regional NEII da ASSEMAE.</t>
+  </si>
+  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>14/04/2026 a 17/04/2026</t>
   </si>
   <si>
     <t>CLEITON DA SILVA JÚNIOR</t>
   </si>
   <si>
     <t>COORDENADOR DA FARMÁCIA BÁSICA</t>
   </si>
   <si>
-    <t>SÃO LUIS - MA</t>
-[...1 lines deleted...]
-  <si>
     <t>1.000,00</t>
   </si>
   <si>
     <t>MOTIVO:buscar medicamentos e insulinas de alto custo</t>
   </si>
   <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>10/04/2026 a 12/04/2026</t>
   </si>
   <si>
     <t>ALBERTO LOPES GUIMARÃES JÚNIOR</t>
   </si>
   <si>
     <t>MOTIVO:acompanhar estudante/atletas onde os mesmos irão participar do campeonato maranhense loterias caixa de atletismo sub-16</t>
   </si>
   <si>
     <t>Maria Victoria Souza Marinho Guimarães</t>
   </si>
   <si>
     <t>Fisioterapeuta</t>
   </si>
   <si>
     <t>SÃO LUIS - m</t>
   </si>
   <si>
     <t>MOTIVO:de acompanhar estudante/atletas onde os mesmos irão participar do campeonato maranhense loterias caixa de atletismo sub-</t>
   </si>
   <si>
     <t>07/04/2026</t>
   </si>
   <si>
     <t>08/04/2026 a 09/04/2026</t>
   </si>
   <si>
-    <t>Selma Nascimento da Silva</t>
-[...4 lines deleted...]
-  <si>
     <t>MOTIVO:finalidade participar do I Ciclo Formativo Estadual da RENALFA Maranhão 20264, com o objetivo de fortalecer a atuação como articuladora municipal RENAFA, alinha estratégias pedagógicas e ampliar as ações de alfabetização no âmbito do Compromisso Nacional</t>
   </si>
   <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>26/03/2026 a 27/03/2026</t>
   </si>
   <si>
     <t>João Vitor Sousa Justino</t>
   </si>
   <si>
     <t>COORDENADOR DO VIVA/PROCON</t>
   </si>
   <si>
     <t>MOTIVO:de participar da 1ª Edição do encontro de coordenadores do VIVA/PROCON 2026</t>
   </si>
   <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>23/03/2026 a 26/03/2026</t>
   </si>
   <si>
     <t>Thiago Bezerra Brito</t>
@@ -188,149 +299,128 @@
   <si>
     <t>Coordenador da APS</t>
   </si>
   <si>
     <t>MOTIVO:1º Congresso Internacional de Saúde Coletiva, 3º Congresso Cuidar de Todos e 5ª Mostra Cientifica da SES. Além de resolver pendências na Superintendência do APS e SES, no período de 24 a 26 de março de 2026.</t>
   </si>
   <si>
     <t>Leticia Sousa dos Santos</t>
   </si>
   <si>
     <t>Enfermeira</t>
   </si>
   <si>
     <t>MOTIVO:participar do 1º Congresso Internacional de Saúde Coletiva, 3º Congresso Cuidar de Todos e 5ª Mostra Cientifica da SES no período de 24 a 26 de março de 2026.</t>
   </si>
   <si>
     <t>Rayani Ferreira Miranda</t>
   </si>
   <si>
     <t>Juan Guilherme Reis da Silva</t>
   </si>
   <si>
     <t>CONTADOR</t>
   </si>
   <si>
-    <t>2.000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>MOTIVO:de diligências nos escritórios de contabilidade</t>
   </si>
   <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>20/03/2026 a 24/03/2026</t>
   </si>
   <si>
     <t>GERALDO EVANDRO BRAGA DE SOUSA</t>
   </si>
   <si>
     <t>SECRETÁRIO MUNICIPAL DE EDUCAÇÃO</t>
   </si>
   <si>
-    <t>600,00</t>
-[...1 lines deleted...]
-  <si>
     <t>MOTIVO:curso presencial de Orientações acerca da Gestão e Financiamento da Educação Básica – no dia 23.03.2026</t>
   </si>
   <si>
     <t>20/03/2026 a 23/03/2026</t>
   </si>
   <si>
     <t>CARLA JULIANA MORAES BARRETO</t>
   </si>
   <si>
     <t>TECNICO EDUCACIONAL</t>
   </si>
   <si>
     <t>MOTIVO:participar do curso presencial de Orientações acerca da Gestão e Financiamento da Educação Básica – no dia 23.03.2026</t>
   </si>
   <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>17/03/2026 a 20/03/2026</t>
   </si>
   <si>
-    <t>Francimeire de Oliveira Barros</t>
-[...4 lines deleted...]
-  <si>
     <t>MOTIVO:do I Seminário presencial, como Formadora Municipal do ProLEEI no Maranhão (2025/2026) na pré-escola visando a formação continuada e alinhamento das ações pedagógicas no período de 17 a 20 de março de 2026.</t>
   </si>
   <si>
     <t>17/03/2026 a 18/03/2026</t>
   </si>
   <si>
     <t>Andreia de Oliveira Pereira</t>
   </si>
   <si>
     <t>Coordenadora Cadastro Único e Bolsa Família.</t>
   </si>
   <si>
     <t>MOTIVO:participar do IV Encontro Estadual do Cadastro Único e Programa Bolsa Família período de 17 a 18 de março de 2026.</t>
   </si>
   <si>
     <t>Eduarda Leão Aguiar</t>
   </si>
   <si>
     <t>Digitadora do Cadastro Único</t>
   </si>
   <si>
     <t>MOTIVO:participar do IV Encontro Estadual do Cadastro Único e Programa Bolsa Família no período de 17 a 18 de março de 2026.</t>
   </si>
   <si>
     <t>16/03/2026 a 19/03/2026</t>
   </si>
   <si>
     <t>Lucas Silva</t>
   </si>
   <si>
     <t>Agente Administrativo</t>
   </si>
   <si>
     <t>MOTIVO:participar VI Encontro Estadual do Cadastro Único e Bolsa Família- “Sedes promovendo Cidadania</t>
   </si>
   <si>
     <t>14/03/2026</t>
   </si>
   <si>
     <t>14/03/2026 a 15/03/2026</t>
   </si>
   <si>
-    <t>GLÉSIA BASTOS MONTEIRO</t>
-[...7 lines deleted...]
-  <si>
     <t>MOTIVO:de participar do 1º Encontro da regional NEII da ASSEMAE – Associação dos Serviços Municipais de Saneamento</t>
   </si>
   <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>16/03/2026 a 17/03/2026</t>
   </si>
   <si>
     <t>MOTIVO:participar de do I Encontro Estadual – UNDIME-MA - Diretrizes Nacionais, Regime de Colaboração e Aprendizes no período de 16 a 17 de março de 2026</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>11/03/2026 a 13/03/2026</t>
   </si>
   <si>
     <t>William de Sousa Ramos.</t>
   </si>
   <si>
     <t>enfermeiro</t>
   </si>
   <si>
     <t>MOTIVO:participar do treinamento e capacitação no manejo de acidentes por animais peçonhentos no Maranhão no período de 12 e 13 de março de 2026.</t>
@@ -374,53 +464,50 @@
   <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>26/02/2026 a 28/02/2026</t>
   </si>
   <si>
     <t>Bartolomeu da Silva</t>
   </si>
   <si>
     <t>Secretario Municipal de Juventude, Esporte e Lazer,</t>
   </si>
   <si>
     <t>MOTIVO:a finalidade de participar do IV Fórum Estadual de Gestores do Esporte no período de 26 a 27 de fevereiro de 2026</t>
   </si>
   <si>
     <t>02/03/2026 a 03/03/2026</t>
   </si>
   <si>
     <t>DANIEL SILVA PEREIRA</t>
   </si>
   <si>
     <t>SECRETÁRIO MUNICIPAL DE FINANÇAS</t>
   </si>
   <si>
-    <t>1.800,00</t>
-[...1 lines deleted...]
-  <si>
     <t>MOTIVO:participar do evento Conexão CNM – Edição MA São Luis-Ma com a temática Finanças, Reforma Tributária</t>
   </si>
   <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>27/02/2026 a 28/02/2026</t>
   </si>
   <si>
     <t>ANDREW MATOS DA SILVA</t>
   </si>
   <si>
     <t>AGENTE DE DESENVOLVIMENTO</t>
   </si>
   <si>
     <t>MOTIVO:participar do Encontro de Agentes de Desenvolvimento e Atendimento, Cerimonia do Selo Sebrae de Referência em atendimento no período de 27 a 28 De fevereiro.</t>
   </si>
   <si>
     <t>MOTIVO:participar do Conexão CNM - Edição MA São Luís com a temática – Saneamento no período de 02 a 03 de março de 2026.</t>
   </si>
   <si>
     <t>Hildeth Carvalho Lima,</t>
   </si>
   <si>
     <t>QUÍMICA</t>
@@ -686,53 +773,50 @@
   <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>15/12/2025 a 17/12/2025</t>
   </si>
   <si>
     <t>MOTIVO:Seminário Prefeitos e DMES: Gestão que transforma Educação Integral, Inovação e Inclusão nas redes municipais</t>
   </si>
   <si>
     <t>LUCIENE MOREIRA DA SILVA</t>
   </si>
   <si>
     <t>100,00</t>
   </si>
   <si>
     <t>Aldeide Gomes Fernandes,</t>
   </si>
   <si>
     <t>MOTIVO:participar do seminário da União dos Dirigentes Municipais (UNDIME). Tema Gestão de transforma – Educação Integral, Inovação e Inclusão nas redes municipais. Cerimônia de premiação: Reconhecimento das Experiências inspiradoras de Gestão e Projetos da Educ</t>
   </si>
   <si>
     <t>MAHALLA STEPHANY FEITOSA AGUIAR,</t>
   </si>
   <si>
-    <t>Antonia Mayra de Sousa Oliveira</t>
-[...1 lines deleted...]
-  <si>
     <t>CHISTIANE DA CONCEIÇÃO SILVA</t>
   </si>
   <si>
     <t>DIRETORA ESCOLAR</t>
   </si>
   <si>
     <t>MOTIVO:participar do Seminário Prefeitos e DMES: Gestão que transforma Educação Integral, Inovação e Inclusão nas redes municipais</t>
   </si>
   <si>
     <t>REJANE FARIAS SOUZA</t>
   </si>
   <si>
     <t>DIRETORA ADJUNTA</t>
   </si>
   <si>
     <t>MARILENE BATISTA VERAS</t>
   </si>
   <si>
     <t>DIRETORA GERAL</t>
   </si>
   <si>
     <t>Jonas Oliveira Anastácio</t>
   </si>
   <si>
     <t>PROFESSOR</t>
@@ -818,56 +902,50 @@
   <si>
     <t>Aleff Alves Silva</t>
   </si>
   <si>
     <t>Diretor de Planejamento Culturais e Assuntos Estratégicos</t>
   </si>
   <si>
     <t>MOTIVO:particionar da XVI Copa Norte e Nordeste de Bandas e Fanfarras</t>
   </si>
   <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>05/12/2025 a 07/12/2025</t>
   </si>
   <si>
     <t>ELANDIAS BEZERRA SOUSA</t>
   </si>
   <si>
     <t>SECRETÁRIO MUNICIPAL DE CULTURA E TURISMO</t>
   </si>
   <si>
     <t>MACAPÁ - AMAPÁ</t>
   </si>
   <si>
-    <t>700,00</t>
-[...4 lines deleted...]
-  <si>
     <t>MOTIVO:participar da Assembleia Nacional de ENTIDADES Juninas – ANEJ DA CONFEBRAG no</t>
   </si>
   <si>
     <t>04/12/2025 a 06/12/2025</t>
   </si>
   <si>
     <t>Secretaria Municipal de Cultura e TurismoSecretaria Municipal de Cultura e Turismo</t>
   </si>
   <si>
     <t>ENGENHEIRO AGRONÔMA</t>
   </si>
   <si>
     <t>50,00</t>
   </si>
   <si>
     <t>MOTIVO:Complemento - Conferência Estadual de Segurança. Alimentar e Nutricional como Delegada eleita na Conferência Municipal de CESIR da FEATAMA</t>
   </si>
   <si>
     <t>MARCOS SILVA PAIVA</t>
   </si>
   <si>
     <t>MOTIVO:participar da XVI Copa Norte de Bandas e Fanfara</t>
   </si>
   <si>
     <t>03/12/2025</t>
@@ -1796,56 +1874,50 @@
   <si>
     <t>MOTIVO:Capacitação Exclusiva sobre PPA, LOA e SINC</t>
   </si>
   <si>
     <t>JUAN GUILHERME REIS DA SILVA</t>
   </si>
   <si>
     <t>12/08/2025 a 15/08/2025</t>
   </si>
   <si>
     <t>DIEGO JANUÁRIO DE OLIVEIRA</t>
   </si>
   <si>
     <t>ODONTOLOGO</t>
   </si>
   <si>
     <t>MOTIVO:Participar do Seminário da Atenção Primária à Saúde (APS) nos territórios – equidade, vínculo e qualidade o cuidado e diligências na CEMARC, SES E na Assembleia Legislativa</t>
   </si>
   <si>
     <t>COORDENADOR DO APS</t>
   </si>
   <si>
     <t>11/08/2025</t>
   </si>
   <si>
-    <t>BOAZ BEZERRA ROCHA</t>
-[...4 lines deleted...]
-  <si>
     <t>1.400,00</t>
   </si>
   <si>
     <t>MOTIVO:Participar de reuniões com o Secretário de Indústria e Comércio e com o Secretário de Fazenda</t>
   </si>
   <si>
     <t>11/08/2025 a 13/08/2025</t>
   </si>
   <si>
     <t>HAROLDO DA SILVA CARVALHO</t>
   </si>
   <si>
     <t>TÉCNICO DE ENFERMAGEM</t>
   </si>
   <si>
     <t>MOTIVO:Translado de paciente</t>
   </si>
   <si>
     <t>VANDERCARLOS PEREIRA REIS</t>
   </si>
   <si>
     <t>CONDUTOR DE AMBULÂNCIA</t>
   </si>
   <si>
     <t>08/08/2025</t>
@@ -6915,143 +6987,50 @@
     <t>24/03/2022</t>
   </si>
   <si>
     <t>24/03/2022 a 25/03/2022</t>
   </si>
   <si>
     <t>1.454,50</t>
   </si>
   <si>
     <t>2.909,00</t>
   </si>
   <si>
     <t>MOTIVO:Participar de um encontro de discussão da pauta municipalista, com a participação do presidente da Câmara dos Deputados, Arthur Lira; comparecer à Secretaria de Estado do Desenvolvimento Social - SEDES.</t>
   </si>
   <si>
     <t>15/03/2022</t>
   </si>
   <si>
     <t>15/03/2022 a 16/03/2022</t>
   </si>
   <si>
     <t>CHEFE DE DEPARTAMENTO EDUCACIONAL</t>
   </si>
   <si>
     <t>MOTIVO:Cumprir agenda junto ao secretário de esportes do Estado Sr. Rogério Rodrigues Lima e comparecer à Secretaria de Esportes do Estado para protocolar Projeto de Lei.</t>
-  </si>
-[...91 lines deleted...]
-    <t>MOTIVO:Comparecer na Agência Estadual de Pesquisa Agropecuária (AGERP), para receber o Kit de Irrigação destinado ao funcionamento da Agricultura no Município de Governador Edison Lobão/Ma</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -7414,37040 +7393,37040 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D2">
         <v>2026</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2">
         <v>3</v>
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" t="s">
         <v>18</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D4">
         <v>2026</v>
       </c>
       <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
         <v>20</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4">
+        <v>4</v>
+      </c>
+      <c r="J4" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B6" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C6">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="D6">
         <v>2026</v>
       </c>
       <c r="E6" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H6" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I6">
         <v>3</v>
       </c>
       <c r="J6" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B8" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C8">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="D8">
         <v>2026</v>
       </c>
       <c r="E8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G8" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H8" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I8">
         <v>3</v>
       </c>
       <c r="J8" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="B10" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="C10">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="D10">
         <v>2026</v>
       </c>
       <c r="E10" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F10" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I10">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J10" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="B12" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="C12">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="D12">
         <v>2026</v>
       </c>
       <c r="E12" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="F12" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I12">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J12" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="B14" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="C14">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="D14">
         <v>2026</v>
       </c>
       <c r="E14" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="F14" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I14">
         <v>3</v>
       </c>
       <c r="J14" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="B16" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="C16">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="D16">
         <v>2026</v>
       </c>
       <c r="E16" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="F16" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I16">
         <v>3</v>
       </c>
       <c r="J16" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="B18" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="C18">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="D18">
         <v>2026</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="F18" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H18" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I18">
         <v>3</v>
       </c>
       <c r="J18" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="B20" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="C20">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="D20">
         <v>2026</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="F20" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I20">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="J20" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="B22" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="C22">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="D22">
         <v>2026</v>
       </c>
       <c r="E22" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="F22" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H22" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I22">
         <v>3</v>
       </c>
       <c r="J22" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B24" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C24">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="D24">
         <v>2026</v>
       </c>
       <c r="E24" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F24" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="G24" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H24" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I24">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J24" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="B26" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="C26">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="D26">
         <v>2026</v>
       </c>
       <c r="E26" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="F26" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="G26" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H26" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I26">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J26" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B28" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C28">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D28">
         <v>2026</v>
       </c>
       <c r="E28" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="F28" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I28">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J28" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="B30" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="C30">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="D30">
         <v>2026</v>
       </c>
       <c r="E30" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="F30" t="s">
-        <v>73</v>
+        <v>50</v>
       </c>
       <c r="G30" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H30" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I30">
         <v>3</v>
       </c>
       <c r="J30" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="B32" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="C32">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="D32">
         <v>2026</v>
       </c>
       <c r="E32" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="F32" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="G32" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="H32" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I32">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J32" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B34" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C34">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="D34">
         <v>2026</v>
       </c>
       <c r="E34" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="F34" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G34" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H34" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I34">
         <v>2</v>
       </c>
       <c r="J34" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="B36" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="C36">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="D36">
         <v>2026</v>
       </c>
       <c r="E36" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="F36" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="G36" t="s">
         <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I36">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J36" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="B38" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="C38">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="D38">
         <v>2026</v>
       </c>
       <c r="E38" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="F38" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="G38" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H38" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I38">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J38" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="B40" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="C40">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="D40">
         <v>2026</v>
       </c>
       <c r="E40" t="s">
-        <v>62</v>
+        <v>86</v>
       </c>
       <c r="F40" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="G40" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H40" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I40">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J40" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="B42" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C42">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="D42">
         <v>2026</v>
       </c>
       <c r="E42" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="F42" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="G42" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H42" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I42">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J42" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="B44" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C44">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D44">
         <v>2026</v>
       </c>
       <c r="E44" t="s">
-        <v>55</v>
+        <v>89</v>
       </c>
       <c r="F44" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="G44" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H44" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I44">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J44" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="B46" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C46">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="D46">
         <v>2026</v>
       </c>
       <c r="E46" t="s">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="F46" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="G46" t="s">
-        <v>105</v>
+        <v>26</v>
       </c>
       <c r="H46" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I46">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J46" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>106</v>
+        <v>91</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="B48" t="s">
-        <v>107</v>
+        <v>81</v>
       </c>
       <c r="C48">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="D48">
         <v>2026</v>
       </c>
       <c r="E48" t="s">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="F48" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="G48" t="s">
-        <v>109</v>
+        <v>26</v>
       </c>
       <c r="H48" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I48">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J48" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B50" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
       <c r="C50">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D50">
         <v>2026</v>
       </c>
       <c r="E50" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="F50" t="s">
-        <v>21</v>
+        <v>99</v>
       </c>
       <c r="G50" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H50" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I50">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J50" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>112</v>
+        <v>96</v>
       </c>
       <c r="B52" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="C52">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="D52">
         <v>2026</v>
       </c>
       <c r="E52" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="F52" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="G52" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H52" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I52">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J52" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="B54" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="C54">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D54">
         <v>2026</v>
       </c>
       <c r="E54" t="s">
-        <v>118</v>
+        <v>37</v>
       </c>
       <c r="F54" t="s">
-        <v>119</v>
+        <v>31</v>
       </c>
       <c r="G54" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H54" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I54">
         <v>3</v>
       </c>
       <c r="J54" t="s">
-        <v>120</v>
+        <v>27</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>122</v>
+        <v>105</v>
       </c>
       <c r="B56" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
       <c r="C56">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D56">
         <v>2026</v>
       </c>
       <c r="E56" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="F56" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="G56" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H56" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I56">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J56" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>122</v>
+        <v>105</v>
       </c>
       <c r="B58" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="C58">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="D58">
         <v>2026</v>
       </c>
       <c r="E58" t="s">
-        <v>88</v>
+        <v>112</v>
       </c>
       <c r="F58" t="s">
-        <v>89</v>
+        <v>113</v>
       </c>
       <c r="G58" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H58" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I58">
         <v>2</v>
       </c>
       <c r="J58" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>122</v>
+        <v>105</v>
       </c>
       <c r="B60" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C60">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="D60">
         <v>2026</v>
       </c>
       <c r="E60" t="s">
-        <v>128</v>
+        <v>116</v>
       </c>
       <c r="F60" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="G60" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H60" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I60">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J60" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>131</v>
+        <v>119</v>
       </c>
       <c r="B62" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
       <c r="C62">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="D62">
         <v>2026</v>
       </c>
       <c r="E62" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="F62" t="s">
-        <v>73</v>
+        <v>55</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I62">
         <v>2</v>
       </c>
       <c r="J62" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="1" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="B64" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
       <c r="C64">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="D64">
         <v>2026</v>
       </c>
       <c r="E64" t="s">
-        <v>135</v>
+        <v>98</v>
       </c>
       <c r="F64" t="s">
-        <v>136</v>
+        <v>99</v>
       </c>
       <c r="G64" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H64" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I64">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J64" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1" t="s">
-        <v>137</v>
+        <v>124</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="B66" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="C66">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="D66">
         <v>2026</v>
       </c>
       <c r="E66" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="F66" t="s">
-        <v>104</v>
+        <v>128</v>
       </c>
       <c r="G66" t="s">
-        <v>138</v>
+        <v>26</v>
       </c>
       <c r="H66" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I66">
         <v>2</v>
       </c>
       <c r="J66" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="1" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="B68" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="C68">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="D68">
         <v>2026</v>
       </c>
       <c r="E68" t="s">
-        <v>140</v>
+        <v>92</v>
       </c>
       <c r="F68" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="G68" t="s">
-        <v>142</v>
+        <v>26</v>
       </c>
       <c r="H68" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I68">
         <v>2</v>
       </c>
       <c r="J68" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="1" t="s">
-        <v>143</v>
+        <v>131</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="B70" t="s">
-        <v>145</v>
+        <v>126</v>
       </c>
       <c r="C70">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="D70">
         <v>2026</v>
       </c>
       <c r="E70" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="F70" t="s">
-        <v>73</v>
+        <v>134</v>
       </c>
       <c r="G70" t="s">
-        <v>14</v>
+        <v>135</v>
       </c>
       <c r="H70" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I70">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J70" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="1" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="B72" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C72">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="D72">
         <v>2026</v>
       </c>
       <c r="E72" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="F72" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="G72" t="s">
-        <v>14</v>
+        <v>139</v>
       </c>
       <c r="H72" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I72">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J72" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="1" t="s">
-        <v>150</v>
+        <v>136</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
-        <v>151</v>
+        <v>132</v>
       </c>
       <c r="B74" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="C74">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="D74">
         <v>2026</v>
       </c>
       <c r="E74" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="F74" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="G74" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H74" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I74">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J74" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="1" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="B76" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="C76">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="D76">
         <v>2026</v>
       </c>
       <c r="E76" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="F76" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="G76" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H76" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I76">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J76" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="B78" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="C78">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="D78">
         <v>2026</v>
       </c>
       <c r="E78" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="F78" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="G78" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="H78" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I78">
         <v>3</v>
       </c>
       <c r="J78" t="s">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="1" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
-        <v>161</v>
+        <v>151</v>
       </c>
       <c r="B80" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="C80">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D80">
         <v>2026</v>
       </c>
       <c r="E80" t="s">
-        <v>20</v>
+        <v>153</v>
       </c>
       <c r="F80" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="G80" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H80" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I80">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J80" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="1" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
-        <v>164</v>
+        <v>151</v>
       </c>
       <c r="B82" t="s">
-        <v>165</v>
+        <v>147</v>
       </c>
       <c r="C82">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="D82">
         <v>2026</v>
       </c>
       <c r="E82" t="s">
-        <v>166</v>
+        <v>54</v>
       </c>
       <c r="F82" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="G82" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H82" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I82">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J82" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="1" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
-        <v>168</v>
+        <v>151</v>
       </c>
       <c r="B84" t="s">
-        <v>169</v>
+        <v>147</v>
       </c>
       <c r="C84">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="D84">
         <v>2026</v>
       </c>
       <c r="E84" t="s">
-        <v>170</v>
+        <v>157</v>
       </c>
       <c r="F84" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="G84" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H84" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I84">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J84" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="1" t="s">
-        <v>172</v>
+        <v>159</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="B86" t="s">
-        <v>173</v>
+        <v>161</v>
       </c>
       <c r="C86">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="D86">
         <v>2026</v>
       </c>
       <c r="E86" t="s">
-        <v>174</v>
+        <v>66</v>
       </c>
       <c r="F86" t="s">
-        <v>171</v>
+        <v>31</v>
       </c>
       <c r="G86" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H86" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I86">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J86" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="1" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="B88" t="s">
-        <v>175</v>
+        <v>163</v>
       </c>
       <c r="C88">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D88">
         <v>2026</v>
       </c>
       <c r="E88" t="s">
-        <v>176</v>
+        <v>164</v>
       </c>
       <c r="F88" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="G88" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H88" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I88">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J88" t="s">
-        <v>120</v>
+        <v>44</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="1" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
-        <v>179</v>
+        <v>160</v>
       </c>
       <c r="B90" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="C90">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="D90">
         <v>2026</v>
       </c>
       <c r="E90" t="s">
-        <v>180</v>
+        <v>133</v>
       </c>
       <c r="F90" t="s">
-        <v>181</v>
+        <v>134</v>
       </c>
       <c r="G90" t="s">
-        <v>14</v>
+        <v>167</v>
       </c>
       <c r="H90" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I90">
         <v>2</v>
       </c>
       <c r="J90" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="1" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
-        <v>179</v>
+        <v>160</v>
       </c>
       <c r="B92" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="C92">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="D92">
         <v>2026</v>
       </c>
       <c r="E92" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="F92" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="G92" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H92" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I92">
         <v>2</v>
       </c>
       <c r="J92" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="1" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" t="s">
-        <v>186</v>
+        <v>173</v>
       </c>
       <c r="B94" t="s">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="C94">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="D94">
         <v>2026</v>
       </c>
       <c r="E94" t="s">
-        <v>188</v>
+        <v>175</v>
       </c>
       <c r="F94" t="s">
-        <v>189</v>
+        <v>31</v>
       </c>
       <c r="G94" t="s">
-        <v>190</v>
+        <v>26</v>
       </c>
       <c r="H94" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I94">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J94" t="s">
-        <v>191</v>
+        <v>21</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="1" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" t="s">
-        <v>186</v>
+        <v>173</v>
       </c>
       <c r="B96" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="C96">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="D96">
         <v>2026</v>
       </c>
       <c r="E96" t="s">
-        <v>193</v>
+        <v>178</v>
       </c>
       <c r="F96" t="s">
-        <v>73</v>
+        <v>165</v>
       </c>
       <c r="G96" t="s">
-        <v>190</v>
+        <v>26</v>
       </c>
       <c r="H96" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I96">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J96" t="s">
-        <v>191</v>
+        <v>56</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="1" t="s">
-        <v>194</v>
+        <v>179</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" t="s">
-        <v>195</v>
+        <v>180</v>
       </c>
       <c r="B98" t="s">
-        <v>196</v>
+        <v>174</v>
       </c>
       <c r="C98">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="D98">
         <v>2026</v>
       </c>
       <c r="E98" t="s">
-        <v>20</v>
+        <v>102</v>
       </c>
       <c r="F98" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="G98" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H98" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I98">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J98" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="1" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" t="s">
-        <v>198</v>
+        <v>180</v>
       </c>
       <c r="B100" t="s">
-        <v>199</v>
+        <v>182</v>
       </c>
       <c r="C100">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="D100">
         <v>2026</v>
       </c>
       <c r="E100" t="s">
-        <v>200</v>
+        <v>98</v>
       </c>
       <c r="F100" t="s">
-        <v>201</v>
+        <v>183</v>
       </c>
       <c r="G100" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H100" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I100">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J100" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="1" t="s">
-        <v>202</v>
+        <v>184</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" t="s">
-        <v>198</v>
+        <v>180</v>
       </c>
       <c r="B102" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="C102">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="D102">
         <v>2026</v>
       </c>
       <c r="E102" t="s">
-        <v>118</v>
+        <v>186</v>
       </c>
       <c r="F102" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="G102" t="s">
-        <v>22</v>
+        <v>188</v>
       </c>
       <c r="H102" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I102">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J102" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="1" t="s">
-        <v>204</v>
+        <v>189</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
-        <v>205</v>
+        <v>190</v>
       </c>
       <c r="B104" t="s">
-        <v>206</v>
+        <v>191</v>
       </c>
       <c r="C104">
-        <v>353</v>
+        <v>13</v>
       </c>
       <c r="D104">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="E104" t="s">
-        <v>207</v>
+        <v>60</v>
       </c>
       <c r="F104" t="s">
-        <v>208</v>
+        <v>61</v>
       </c>
       <c r="G104" t="s">
-        <v>209</v>
+        <v>26</v>
       </c>
       <c r="H104" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I104">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J104" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="1" t="s">
-        <v>210</v>
+        <v>192</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="B106" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="C106">
-        <v>354</v>
+        <v>12</v>
       </c>
       <c r="D106">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="E106" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="F106" t="s">
-        <v>141</v>
+        <v>94</v>
       </c>
       <c r="G106" t="s">
-        <v>209</v>
+        <v>14</v>
       </c>
       <c r="H106" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I106">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J106" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="1" t="s">
-        <v>212</v>
+        <v>196</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" t="s">
-        <v>213</v>
+        <v>197</v>
       </c>
       <c r="B108" t="s">
-        <v>214</v>
+        <v>198</v>
       </c>
       <c r="C108">
-        <v>352</v>
+        <v>8</v>
       </c>
       <c r="D108">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="E108" t="s">
-        <v>20</v>
+        <v>199</v>
       </c>
       <c r="F108" t="s">
-        <v>21</v>
+        <v>200</v>
       </c>
       <c r="G108" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H108" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I108">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J108" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="1" t="s">
-        <v>215</v>
+        <v>201</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" t="s">
-        <v>216</v>
+        <v>197</v>
       </c>
       <c r="B110" t="s">
-        <v>217</v>
+        <v>202</v>
       </c>
       <c r="C110">
-        <v>342</v>
+        <v>9</v>
       </c>
       <c r="D110">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="E110" t="s">
-        <v>35</v>
+        <v>203</v>
       </c>
       <c r="F110" t="s">
-        <v>73</v>
+        <v>200</v>
       </c>
       <c r="G110" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H110" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I110">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J110" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="1" t="s">
-        <v>218</v>
+        <v>201</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" t="s">
-        <v>216</v>
+        <v>197</v>
       </c>
       <c r="B112" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
       <c r="C112">
-        <v>343</v>
+        <v>10</v>
       </c>
       <c r="D112">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="E112" t="s">
-        <v>219</v>
+        <v>205</v>
       </c>
       <c r="F112" t="s">
-        <v>68</v>
+        <v>206</v>
       </c>
       <c r="G112" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H112" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I112">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J112" t="s">
-        <v>220</v>
+        <v>45</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="1" t="s">
-        <v>218</v>
+        <v>207</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="B114" t="s">
-        <v>214</v>
+        <v>202</v>
       </c>
       <c r="C114">
-        <v>344</v>
+        <v>6</v>
       </c>
       <c r="D114">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="E114" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
       <c r="F114" t="s">
-        <v>73</v>
+        <v>210</v>
       </c>
       <c r="G114" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H114" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I114">
         <v>2</v>
       </c>
       <c r="J114" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="1" t="s">
-        <v>222</v>
+        <v>211</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="B116" t="s">
-        <v>214</v>
+        <v>202</v>
       </c>
       <c r="C116">
-        <v>345</v>
+        <v>7</v>
       </c>
       <c r="D116">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="E116" t="s">
-        <v>223</v>
+        <v>212</v>
       </c>
       <c r="F116" t="s">
-        <v>73</v>
+        <v>213</v>
       </c>
       <c r="G116" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H116" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I116">
         <v>2</v>
       </c>
       <c r="J116" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="1" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
+        <v>215</v>
+      </c>
+      <c r="B118" t="s">
         <v>216</v>
       </c>
-      <c r="B118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118">
-        <v>346</v>
+        <v>4</v>
       </c>
       <c r="D118">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="E118" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="F118" t="s">
-        <v>73</v>
+        <v>218</v>
       </c>
       <c r="G118" t="s">
-        <v>22</v>
+        <v>219</v>
       </c>
       <c r="H118" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I118">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J118" t="s">
-        <v>23</v>
+        <v>220</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="1" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" t="s">
+        <v>215</v>
+      </c>
+      <c r="B120" t="s">
         <v>216</v>
       </c>
-      <c r="B120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120">
-        <v>347</v>
+        <v>5</v>
       </c>
       <c r="D120">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="E120" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="F120" t="s">
-        <v>226</v>
+        <v>31</v>
       </c>
       <c r="G120" t="s">
-        <v>22</v>
+        <v>219</v>
       </c>
       <c r="H120" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I120">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J120" t="s">
-        <v>23</v>
+        <v>220</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="1" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="B122" t="s">
-        <v>214</v>
+        <v>225</v>
       </c>
       <c r="C122">
-        <v>348</v>
+        <v>3</v>
       </c>
       <c r="D122">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="E122" t="s">
-        <v>228</v>
+        <v>60</v>
       </c>
       <c r="F122" t="s">
-        <v>229</v>
+        <v>61</v>
       </c>
       <c r="G122" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H122" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I122">
         <v>2</v>
       </c>
       <c r="J122" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="1" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" t="s">
-        <v>216</v>
+        <v>227</v>
       </c>
       <c r="B124" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="C124">
-        <v>349</v>
+        <v>1</v>
       </c>
       <c r="D124">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="E124" t="s">
+        <v>229</v>
+      </c>
+      <c r="F124" t="s">
         <v>230</v>
       </c>
-      <c r="F124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G124" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H124" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I124">
         <v>2</v>
       </c>
       <c r="J124" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="1" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" t="s">
-        <v>216</v>
+        <v>227</v>
       </c>
       <c r="B126" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="C126">
-        <v>349</v>
+        <v>2</v>
       </c>
       <c r="D126">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="E126" t="s">
-        <v>230</v>
+        <v>148</v>
       </c>
       <c r="F126" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G126" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H126" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I126">
         <v>2</v>
       </c>
       <c r="J126" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="1" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" t="s">
-        <v>216</v>
+        <v>234</v>
       </c>
       <c r="B128" t="s">
-        <v>214</v>
+        <v>235</v>
       </c>
       <c r="C128">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D128">
         <v>2025</v>
       </c>
       <c r="E128" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="F128" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="G128" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="H128" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I128">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J128" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="1" t="s">
-        <v>227</v>
+        <v>239</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" t="s">
-        <v>216</v>
+        <v>234</v>
       </c>
       <c r="B130" t="s">
-        <v>217</v>
+        <v>235</v>
       </c>
       <c r="C130">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="D130">
         <v>2025</v>
       </c>
       <c r="E130" t="s">
-        <v>62</v>
+        <v>240</v>
       </c>
       <c r="F130" t="s">
-        <v>63</v>
+        <v>170</v>
       </c>
       <c r="G130" t="s">
-        <v>22</v>
+        <v>238</v>
       </c>
       <c r="H130" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I130">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J130" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="1" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="B132" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="C132">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="D132">
         <v>2025</v>
       </c>
       <c r="E132" t="s">
-        <v>238</v>
+        <v>60</v>
       </c>
       <c r="F132" t="s">
-        <v>239</v>
+        <v>61</v>
       </c>
       <c r="G132" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H132" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I132">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J132" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="1" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="B134" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="C134">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D134">
         <v>2025</v>
       </c>
       <c r="E134" t="s">
-        <v>241</v>
+        <v>19</v>
       </c>
       <c r="F134" t="s">
-        <v>208</v>
+        <v>31</v>
       </c>
       <c r="G134" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H134" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I134">
         <v>2</v>
       </c>
       <c r="J134" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="1" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" t="s">
+        <v>245</v>
+      </c>
+      <c r="B136" t="s">
         <v>243</v>
       </c>
-      <c r="B136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C136">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="D136">
         <v>2025</v>
       </c>
       <c r="E136" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="F136" t="s">
-        <v>158</v>
+        <v>103</v>
       </c>
       <c r="G136" t="s">
-        <v>246</v>
+        <v>14</v>
       </c>
       <c r="H136" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I136">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J136" t="s">
-        <v>58</v>
+        <v>249</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="1" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" t="s">
+        <v>245</v>
+      </c>
+      <c r="B138" t="s">
         <v>243</v>
       </c>
-      <c r="B138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C138">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="D138">
         <v>2025</v>
       </c>
       <c r="E138" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F138" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="G138" t="s">
-        <v>234</v>
+        <v>14</v>
       </c>
       <c r="H138" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I138">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J138" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" t="s">
+        <v>245</v>
+      </c>
+      <c r="B140" t="s">
         <v>243</v>
       </c>
-      <c r="B140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C140">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="D140">
         <v>2025</v>
       </c>
       <c r="E140" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F140" t="s">
-        <v>252</v>
+        <v>31</v>
       </c>
       <c r="G140" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H140" t="s">
-        <v>253</v>
+        <v>21</v>
       </c>
       <c r="I140">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J140" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="B142" t="s">
-        <v>255</v>
+        <v>243</v>
       </c>
       <c r="C142">
-        <v>335</v>
+        <v>346</v>
       </c>
       <c r="D142">
         <v>2025</v>
       </c>
       <c r="E142" t="s">
-        <v>256</v>
+        <v>40</v>
       </c>
       <c r="F142" t="s">
-        <v>257</v>
+        <v>31</v>
       </c>
       <c r="G142" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H142" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I142">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J142" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="1" t="s">
-        <v>258</v>
+        <v>247</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="B144" t="s">
-        <v>259</v>
+        <v>243</v>
       </c>
       <c r="C144">
-        <v>336</v>
+        <v>347</v>
       </c>
       <c r="D144">
         <v>2025</v>
       </c>
       <c r="E144" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="F144" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="G144" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H144" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I144">
         <v>2</v>
       </c>
       <c r="J144" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="1" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" t="s">
-        <v>263</v>
+        <v>245</v>
       </c>
       <c r="B146" t="s">
-        <v>264</v>
+        <v>243</v>
       </c>
       <c r="C146">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="D146">
         <v>2025</v>
       </c>
       <c r="E146" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="F146" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="G146" t="s">
-        <v>267</v>
+        <v>14</v>
       </c>
       <c r="H146" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I146">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J146" t="s">
-        <v>269</v>
+        <v>62</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="1" t="s">
-        <v>270</v>
+        <v>255</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" t="s">
-        <v>263</v>
+        <v>245</v>
       </c>
       <c r="B148" t="s">
-        <v>271</v>
+        <v>243</v>
       </c>
       <c r="C148">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="D148">
         <v>2025</v>
       </c>
       <c r="E148" t="s">
-        <v>272</v>
+        <v>258</v>
       </c>
       <c r="F148" t="s">
-        <v>273</v>
+        <v>259</v>
       </c>
       <c r="G148" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H148" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I148">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J148" t="s">
-        <v>274</v>
+        <v>62</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="1" t="s">
-        <v>275</v>
+        <v>255</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" t="s">
-        <v>263</v>
+        <v>245</v>
       </c>
       <c r="B150" t="s">
-        <v>259</v>
+        <v>243</v>
       </c>
       <c r="C150">
-        <v>334</v>
+        <v>349</v>
       </c>
       <c r="D150">
         <v>2025</v>
       </c>
       <c r="E150" t="s">
-        <v>276</v>
+        <v>258</v>
       </c>
       <c r="F150" t="s">
-        <v>141</v>
+        <v>259</v>
       </c>
       <c r="G150" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H150" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I150">
         <v>2</v>
       </c>
       <c r="J150" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="1" t="s">
-        <v>277</v>
+        <v>255</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" t="s">
-        <v>278</v>
+        <v>245</v>
       </c>
       <c r="B152" t="s">
-        <v>279</v>
+        <v>243</v>
       </c>
       <c r="C152">
-        <v>330</v>
+        <v>350</v>
       </c>
       <c r="D152">
         <v>2025</v>
       </c>
       <c r="E152" t="s">
-        <v>280</v>
+        <v>260</v>
       </c>
       <c r="F152" t="s">
-        <v>273</v>
+        <v>261</v>
       </c>
       <c r="G152" t="s">
-        <v>281</v>
+        <v>262</v>
       </c>
       <c r="H152" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I152">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J152" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="1" t="s">
-        <v>282</v>
+        <v>255</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" t="s">
-        <v>283</v>
+        <v>245</v>
       </c>
       <c r="B154" t="s">
-        <v>284</v>
+        <v>246</v>
       </c>
       <c r="C154">
-        <v>325</v>
+        <v>351</v>
       </c>
       <c r="D154">
         <v>2025</v>
       </c>
       <c r="E154" t="s">
-        <v>285</v>
+        <v>98</v>
       </c>
       <c r="F154" t="s">
-        <v>286</v>
+        <v>99</v>
       </c>
       <c r="G154" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H154" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I154">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J154" t="s">
-        <v>287</v>
+        <v>56</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="1" t="s">
-        <v>288</v>
+        <v>263</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" t="s">
-        <v>283</v>
+        <v>264</v>
       </c>
       <c r="B156" t="s">
-        <v>289</v>
+        <v>265</v>
       </c>
       <c r="C156">
-        <v>326</v>
+        <v>340</v>
       </c>
       <c r="D156">
         <v>2025</v>
       </c>
       <c r="E156" t="s">
-        <v>49</v>
+        <v>266</v>
       </c>
       <c r="F156" t="s">
-        <v>290</v>
+        <v>267</v>
       </c>
       <c r="G156" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H156" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I156">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J156" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="1" t="s">
-        <v>291</v>
+        <v>268</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" t="s">
-        <v>283</v>
+        <v>264</v>
       </c>
       <c r="B158" t="s">
-        <v>289</v>
+        <v>265</v>
       </c>
       <c r="C158">
-        <v>327</v>
+        <v>341</v>
       </c>
       <c r="D158">
         <v>2025</v>
       </c>
       <c r="E158" t="s">
-        <v>292</v>
+        <v>269</v>
       </c>
       <c r="F158" t="s">
-        <v>293</v>
+        <v>237</v>
       </c>
       <c r="G158" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H158" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I158">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J158" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="1" t="s">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="B160" t="s">
-        <v>295</v>
+        <v>272</v>
       </c>
       <c r="C160">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="D160">
         <v>2025</v>
       </c>
       <c r="E160" t="s">
-        <v>296</v>
+        <v>273</v>
       </c>
       <c r="F160" t="s">
-        <v>171</v>
+        <v>187</v>
       </c>
       <c r="G160" t="s">
+        <v>274</v>
+      </c>
+      <c r="H160" t="s">
+        <v>21</v>
+      </c>
+      <c r="I160">
+        <v>4</v>
+      </c>
+      <c r="J160" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="1" t="s">
-        <v>297</v>
+        <v>275</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="B162" t="s">
-        <v>295</v>
+        <v>276</v>
       </c>
       <c r="C162">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="D162">
         <v>2025</v>
       </c>
       <c r="E162" t="s">
-        <v>298</v>
+        <v>277</v>
       </c>
       <c r="F162" t="s">
-        <v>171</v>
+        <v>31</v>
       </c>
       <c r="G162" t="s">
+        <v>262</v>
+      </c>
+      <c r="H162" t="s">
+        <v>21</v>
+      </c>
+      <c r="I162">
+        <v>4</v>
+      </c>
+      <c r="J162" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="1" t="s">
-        <v>297</v>
+        <v>278</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" t="s">
-        <v>299</v>
+        <v>271</v>
       </c>
       <c r="B164" t="s">
-        <v>300</v>
+        <v>276</v>
       </c>
       <c r="C164">
-        <v>317</v>
+        <v>339</v>
       </c>
       <c r="D164">
         <v>2025</v>
       </c>
       <c r="E164" t="s">
-        <v>180</v>
+        <v>279</v>
       </c>
       <c r="F164" t="s">
-        <v>301</v>
+        <v>280</v>
       </c>
       <c r="G164" t="s">
+        <v>14</v>
+      </c>
+      <c r="H164" t="s">
+        <v>281</v>
+      </c>
+      <c r="I164">
+        <v>4</v>
+      </c>
+      <c r="J164" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" s="1" t="s">
-        <v>303</v>
+        <v>278</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" t="s">
-        <v>299</v>
+        <v>282</v>
       </c>
       <c r="B166" t="s">
-        <v>304</v>
+        <v>283</v>
       </c>
       <c r="C166">
-        <v>322</v>
+        <v>335</v>
       </c>
       <c r="D166">
         <v>2025</v>
       </c>
       <c r="E166" t="s">
-        <v>305</v>
+        <v>284</v>
       </c>
       <c r="F166" t="s">
-        <v>306</v>
+        <v>285</v>
       </c>
       <c r="G166" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H166" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I166">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J166" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" s="1" t="s">
-        <v>307</v>
+        <v>286</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" t="s">
-        <v>299</v>
+        <v>282</v>
       </c>
       <c r="B168" t="s">
-        <v>308</v>
+        <v>287</v>
       </c>
       <c r="C168">
-        <v>323</v>
+        <v>336</v>
       </c>
       <c r="D168">
         <v>2025</v>
       </c>
       <c r="E168" t="s">
-        <v>309</v>
+        <v>288</v>
       </c>
       <c r="F168" t="s">
-        <v>306</v>
+        <v>289</v>
       </c>
       <c r="G168" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H168" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I168">
         <v>2</v>
       </c>
       <c r="J168" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" s="1" t="s">
-        <v>310</v>
+        <v>290</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="B170" t="s">
-        <v>304</v>
+        <v>292</v>
       </c>
       <c r="C170">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="D170">
         <v>2025</v>
       </c>
       <c r="E170" t="s">
-        <v>311</v>
+        <v>293</v>
       </c>
       <c r="F170" t="s">
-        <v>306</v>
+        <v>294</v>
       </c>
       <c r="G170" t="s">
-        <v>22</v>
+        <v>295</v>
       </c>
       <c r="H170" t="s">
         <v>15</v>
       </c>
       <c r="I170">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J170" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" s="1" t="s">
-        <v>310</v>
+        <v>296</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" t="s">
-        <v>312</v>
+        <v>291</v>
       </c>
       <c r="B172" t="s">
-        <v>313</v>
+        <v>297</v>
       </c>
       <c r="C172">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="D172">
         <v>2025</v>
       </c>
       <c r="E172" t="s">
-        <v>314</v>
+        <v>298</v>
       </c>
       <c r="F172" t="s">
-        <v>315</v>
+        <v>299</v>
       </c>
       <c r="G172" t="s">
-        <v>159</v>
+        <v>14</v>
       </c>
       <c r="H172" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I172">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J172" t="s">
-        <v>316</v>
+        <v>300</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" s="1" t="s">
-        <v>317</v>
+        <v>301</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" t="s">
-        <v>318</v>
+        <v>291</v>
       </c>
       <c r="B174" t="s">
-        <v>319</v>
+        <v>287</v>
       </c>
       <c r="C174">
-        <v>312</v>
+        <v>334</v>
       </c>
       <c r="D174">
         <v>2025</v>
       </c>
       <c r="E174" t="s">
-        <v>320</v>
+        <v>302</v>
       </c>
       <c r="F174" t="s">
-        <v>321</v>
+        <v>170</v>
       </c>
       <c r="G174" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H174" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I174">
         <v>2</v>
       </c>
       <c r="J174" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="1" t="s">
-        <v>322</v>
+        <v>303</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" t="s">
-        <v>318</v>
+        <v>304</v>
       </c>
       <c r="B176" t="s">
-        <v>323</v>
+        <v>305</v>
       </c>
       <c r="C176">
-        <v>313</v>
+        <v>330</v>
       </c>
       <c r="D176">
         <v>2025</v>
       </c>
       <c r="E176" t="s">
-        <v>324</v>
+        <v>306</v>
       </c>
       <c r="F176" t="s">
-        <v>21</v>
+        <v>299</v>
       </c>
       <c r="G176" t="s">
-        <v>22</v>
+        <v>307</v>
       </c>
       <c r="H176" t="s">
-        <v>325</v>
+        <v>21</v>
       </c>
       <c r="I176">
-        <v>500</v>
+        <v>1</v>
       </c>
       <c r="J176" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" s="1" t="s">
-        <v>326</v>
+        <v>308</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" t="s">
-        <v>327</v>
+        <v>309</v>
       </c>
       <c r="B178" t="s">
-        <v>328</v>
+        <v>310</v>
       </c>
       <c r="C178">
-        <v>311</v>
+        <v>325</v>
       </c>
       <c r="D178">
         <v>2025</v>
       </c>
       <c r="E178" t="s">
-        <v>329</v>
+        <v>311</v>
       </c>
       <c r="F178" t="s">
-        <v>330</v>
+        <v>312</v>
       </c>
       <c r="G178" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H178" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I178">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J178" t="s">
-        <v>23</v>
+        <v>313</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="1" t="s">
-        <v>331</v>
+        <v>314</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" t="s">
-        <v>332</v>
+        <v>309</v>
       </c>
       <c r="B180" t="s">
-        <v>333</v>
+        <v>315</v>
       </c>
       <c r="C180">
-        <v>310</v>
+        <v>326</v>
       </c>
       <c r="D180">
         <v>2025</v>
       </c>
       <c r="E180" t="s">
-        <v>176</v>
+        <v>86</v>
       </c>
       <c r="F180" t="s">
-        <v>334</v>
+        <v>316</v>
       </c>
       <c r="G180" t="s">
+        <v>14</v>
+      </c>
+      <c r="H180" t="s">
+        <v>21</v>
+      </c>
+      <c r="I180">
+        <v>4</v>
+      </c>
+      <c r="J180" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" s="1" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" t="s">
-        <v>336</v>
+        <v>309</v>
       </c>
       <c r="B182" t="s">
-        <v>337</v>
+        <v>315</v>
       </c>
       <c r="C182">
-        <v>308</v>
+        <v>327</v>
       </c>
       <c r="D182">
         <v>2025</v>
       </c>
       <c r="E182" t="s">
-        <v>124</v>
+        <v>318</v>
       </c>
       <c r="F182" t="s">
-        <v>125</v>
+        <v>319</v>
       </c>
       <c r="G182" t="s">
-        <v>338</v>
+        <v>14</v>
       </c>
       <c r="H182" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I182">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J182" t="s">
-        <v>90</v>
+        <v>22</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" s="1" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" t="s">
-        <v>336</v>
+        <v>309</v>
       </c>
       <c r="B184" t="s">
-        <v>337</v>
+        <v>321</v>
       </c>
       <c r="C184">
-        <v>309</v>
+        <v>328</v>
       </c>
       <c r="D184">
         <v>2025</v>
       </c>
       <c r="E184" t="s">
-        <v>340</v>
+        <v>322</v>
       </c>
       <c r="F184" t="s">
-        <v>341</v>
+        <v>200</v>
       </c>
       <c r="G184" t="s">
-        <v>338</v>
+        <v>14</v>
       </c>
       <c r="H184" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I184">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J184" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" s="1" t="s">
-        <v>342</v>
+        <v>323</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" t="s">
-        <v>343</v>
+        <v>309</v>
       </c>
       <c r="B186" t="s">
-        <v>344</v>
+        <v>321</v>
       </c>
       <c r="C186">
-        <v>303</v>
+        <v>329</v>
       </c>
       <c r="D186">
         <v>2025</v>
       </c>
       <c r="E186" t="s">
-        <v>225</v>
+        <v>324</v>
       </c>
       <c r="F186" t="s">
-        <v>226</v>
+        <v>200</v>
       </c>
       <c r="G186" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H186" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I186">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J186" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" s="1" t="s">
-        <v>345</v>
+        <v>323</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" t="s">
-        <v>343</v>
+        <v>325</v>
       </c>
       <c r="B188" t="s">
-        <v>346</v>
+        <v>326</v>
       </c>
       <c r="C188">
-        <v>304</v>
+        <v>317</v>
       </c>
       <c r="D188">
         <v>2025</v>
       </c>
       <c r="E188" t="s">
-        <v>347</v>
+        <v>209</v>
       </c>
       <c r="F188" t="s">
-        <v>73</v>
+        <v>327</v>
       </c>
       <c r="G188" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H188" t="s">
-        <v>15</v>
+        <v>328</v>
       </c>
       <c r="I188">
-        <v>1</v>
+        <v>700</v>
       </c>
       <c r="J188" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" s="1" t="s">
-        <v>345</v>
+        <v>329</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" t="s">
-        <v>343</v>
+        <v>325</v>
       </c>
       <c r="B190" t="s">
-        <v>348</v>
+        <v>330</v>
       </c>
       <c r="C190">
-        <v>305</v>
+        <v>322</v>
       </c>
       <c r="D190">
         <v>2025</v>
       </c>
       <c r="E190" t="s">
-        <v>349</v>
+        <v>331</v>
       </c>
       <c r="F190" t="s">
-        <v>350</v>
+        <v>332</v>
       </c>
       <c r="G190" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H190" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I190">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J190" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" s="1" t="s">
-        <v>351</v>
+        <v>333</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" t="s">
-        <v>343</v>
+        <v>325</v>
       </c>
       <c r="B192" t="s">
-        <v>348</v>
+        <v>334</v>
       </c>
       <c r="C192">
-        <v>306</v>
+        <v>323</v>
       </c>
       <c r="D192">
         <v>2025</v>
       </c>
       <c r="E192" t="s">
-        <v>352</v>
+        <v>335</v>
       </c>
       <c r="F192" t="s">
-        <v>350</v>
+        <v>332</v>
       </c>
       <c r="G192" t="s">
-        <v>234</v>
+        <v>14</v>
       </c>
       <c r="H192" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I192">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J192" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" s="1" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" t="s">
-        <v>343</v>
+        <v>325</v>
       </c>
       <c r="B194" t="s">
-        <v>348</v>
+        <v>330</v>
       </c>
       <c r="C194">
-        <v>307</v>
+        <v>324</v>
       </c>
       <c r="D194">
         <v>2025</v>
       </c>
       <c r="E194" t="s">
-        <v>353</v>
+        <v>337</v>
       </c>
       <c r="F194" t="s">
-        <v>350</v>
+        <v>332</v>
       </c>
       <c r="G194" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H194" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I194">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J194" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" s="1" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" t="s">
-        <v>354</v>
+        <v>338</v>
       </c>
       <c r="B196" t="s">
-        <v>355</v>
+        <v>339</v>
       </c>
       <c r="C196">
-        <v>301</v>
+        <v>318</v>
       </c>
       <c r="D196">
         <v>2025</v>
       </c>
       <c r="E196" t="s">
-        <v>20</v>
+        <v>340</v>
       </c>
       <c r="F196" t="s">
-        <v>21</v>
+        <v>341</v>
       </c>
       <c r="G196" t="s">
-        <v>22</v>
+        <v>188</v>
       </c>
       <c r="H196" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I196">
         <v>3</v>
       </c>
       <c r="J196" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" s="1" t="s">
-        <v>356</v>
+        <v>343</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" t="s">
-        <v>354</v>
+        <v>344</v>
       </c>
       <c r="B198" t="s">
-        <v>357</v>
+        <v>345</v>
       </c>
       <c r="C198">
-        <v>302</v>
+        <v>312</v>
       </c>
       <c r="D198">
         <v>2025</v>
       </c>
       <c r="E198" t="s">
-        <v>228</v>
+        <v>346</v>
       </c>
       <c r="F198" t="s">
-        <v>229</v>
+        <v>347</v>
       </c>
       <c r="G198" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H198" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I198">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J198" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" s="1" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" t="s">
-        <v>358</v>
+        <v>344</v>
       </c>
       <c r="B200" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="C200">
-        <v>299</v>
+        <v>313</v>
       </c>
       <c r="D200">
         <v>2025</v>
       </c>
       <c r="E200" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="F200" t="s">
-        <v>361</v>
+        <v>61</v>
       </c>
       <c r="G200" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H200" t="s">
-        <v>15</v>
+        <v>351</v>
       </c>
       <c r="I200">
-        <v>3</v>
+        <v>500</v>
       </c>
       <c r="J200" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" s="1" t="s">
-        <v>362</v>
+        <v>352</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="B202" t="s">
-        <v>364</v>
+        <v>354</v>
       </c>
       <c r="C202">
-        <v>297</v>
+        <v>311</v>
       </c>
       <c r="D202">
         <v>2025</v>
       </c>
       <c r="E202" t="s">
-        <v>365</v>
+        <v>355</v>
       </c>
       <c r="F202" t="s">
-        <v>57</v>
+        <v>356</v>
       </c>
       <c r="G202" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H202" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I202">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J202" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" s="1" t="s">
-        <v>366</v>
+        <v>357</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="B204" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="C204">
-        <v>298</v>
+        <v>310</v>
       </c>
       <c r="D204">
         <v>2025</v>
       </c>
       <c r="E204" t="s">
-        <v>367</v>
+        <v>205</v>
       </c>
       <c r="F204" t="s">
-        <v>368</v>
+        <v>360</v>
       </c>
       <c r="G204" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H204" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I204">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J204" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" s="1" t="s">
-        <v>369</v>
+        <v>361</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="B206" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
       <c r="C206">
-        <v>291</v>
+        <v>308</v>
       </c>
       <c r="D206">
         <v>2025</v>
       </c>
       <c r="E206" t="s">
-        <v>372</v>
+        <v>153</v>
       </c>
       <c r="F206" t="s">
-        <v>373</v>
+        <v>154</v>
       </c>
       <c r="G206" t="s">
-        <v>22</v>
+        <v>364</v>
       </c>
       <c r="H206" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I206">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J206" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" s="1" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="B208" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
       <c r="C208">
-        <v>292</v>
+        <v>309</v>
       </c>
       <c r="D208">
         <v>2025</v>
       </c>
       <c r="E208" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="F208" t="s">
-        <v>257</v>
+        <v>367</v>
       </c>
       <c r="G208" t="s">
-        <v>22</v>
+        <v>364</v>
       </c>
       <c r="H208" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I208">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J208" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" s="1" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" t="s">
+        <v>369</v>
+      </c>
+      <c r="B210" t="s">
         <v>370</v>
       </c>
-      <c r="B210" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C210">
-        <v>293</v>
+        <v>303</v>
       </c>
       <c r="D210">
         <v>2025</v>
       </c>
       <c r="E210" t="s">
-        <v>377</v>
+        <v>253</v>
       </c>
       <c r="F210" t="s">
-        <v>378</v>
+        <v>254</v>
       </c>
       <c r="G210" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H210" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I210">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J210" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" s="1" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="B212" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C212">
-        <v>294</v>
+        <v>304</v>
       </c>
       <c r="D212">
         <v>2025</v>
       </c>
       <c r="E212" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="F212" t="s">
-        <v>378</v>
+        <v>31</v>
       </c>
       <c r="G212" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H212" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I212">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J212" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" s="1" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="B214" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C214">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="D214">
         <v>2025</v>
       </c>
       <c r="E214" t="s">
-        <v>135</v>
+        <v>375</v>
       </c>
       <c r="F214" t="s">
-        <v>136</v>
+        <v>376</v>
       </c>
       <c r="G214" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H214" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I214">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J214" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" s="1" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="B216" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="C216">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="D216">
         <v>2025</v>
       </c>
       <c r="E216" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="F216" t="s">
-        <v>384</v>
+        <v>376</v>
       </c>
       <c r="G216" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="H216" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I216">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J216" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" s="1" t="s">
-        <v>385</v>
+        <v>371</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" t="s">
-        <v>386</v>
+        <v>369</v>
       </c>
       <c r="B218" t="s">
-        <v>387</v>
+        <v>374</v>
       </c>
       <c r="C218">
-        <v>288</v>
+        <v>307</v>
       </c>
       <c r="D218">
         <v>2025</v>
       </c>
       <c r="E218" t="s">
-        <v>329</v>
+        <v>379</v>
       </c>
       <c r="F218" t="s">
-        <v>13</v>
+        <v>376</v>
       </c>
       <c r="G218" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H218" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I218">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J218" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" s="1" t="s">
-        <v>388</v>
+        <v>371</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="B220" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="C220">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="D220">
         <v>2025</v>
       </c>
       <c r="E220" t="s">
-        <v>245</v>
+        <v>60</v>
       </c>
       <c r="F220" t="s">
-        <v>158</v>
+        <v>61</v>
       </c>
       <c r="G220" t="s">
         <v>14</v>
       </c>
       <c r="H220" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I220">
         <v>3</v>
       </c>
       <c r="J220" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" s="1" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="B222" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="C222">
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="D222">
         <v>2025</v>
       </c>
       <c r="E222" t="s">
         <v>256</v>
       </c>
       <c r="F222" t="s">
         <v>257</v>
       </c>
       <c r="G222" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H222" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I222">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J222" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" s="1" t="s">
-        <v>390</v>
+        <v>371</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="B224" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="C224">
-        <v>285</v>
+        <v>299</v>
       </c>
       <c r="D224">
         <v>2025</v>
       </c>
       <c r="E224" t="s">
-        <v>140</v>
+        <v>386</v>
       </c>
       <c r="F224" t="s">
-        <v>141</v>
+        <v>387</v>
       </c>
       <c r="G224" t="s">
-        <v>393</v>
+        <v>14</v>
       </c>
       <c r="H224" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I224">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J224" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" s="1" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="B226" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="C226">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="D226">
         <v>2025</v>
       </c>
       <c r="E226" t="s">
-        <v>180</v>
+        <v>391</v>
       </c>
       <c r="F226" t="s">
-        <v>181</v>
+        <v>94</v>
       </c>
       <c r="G226" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H226" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I226">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J226" t="s">
-        <v>396</v>
+        <v>27</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" s="1" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="B228" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="C228">
-        <v>286</v>
+        <v>298</v>
       </c>
       <c r="D228">
         <v>2025</v>
       </c>
       <c r="E228" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F228" t="s">
-        <v>104</v>
+        <v>394</v>
       </c>
       <c r="G228" t="s">
-        <v>393</v>
+        <v>14</v>
       </c>
       <c r="H228" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I228">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J228" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229" s="1" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="B230" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="C230">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="D230">
         <v>2025</v>
       </c>
       <c r="E230" t="s">
+        <v>398</v>
+      </c>
+      <c r="F230" t="s">
+        <v>399</v>
+      </c>
+      <c r="G230" t="s">
+        <v>14</v>
+      </c>
+      <c r="H230" t="s">
+        <v>21</v>
+      </c>
+      <c r="I230">
+        <v>3</v>
+      </c>
+      <c r="J230" t="s">
         <v>27</v>
-      </c>
-[...13 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" s="1" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" t="s">
-        <v>405</v>
+        <v>396</v>
       </c>
       <c r="B232" t="s">
-        <v>406</v>
+        <v>397</v>
       </c>
       <c r="C232">
-        <v>279</v>
+        <v>292</v>
       </c>
       <c r="D232">
         <v>2025</v>
       </c>
       <c r="E232" t="s">
-        <v>49</v>
+        <v>401</v>
       </c>
       <c r="F232" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="G232" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H232" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I232">
         <v>3</v>
       </c>
       <c r="J232" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" s="1" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" t="s">
-        <v>405</v>
+        <v>396</v>
       </c>
       <c r="B234" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="C234">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="D234">
         <v>2025</v>
       </c>
       <c r="E234" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="F234" t="s">
-        <v>293</v>
+        <v>404</v>
       </c>
       <c r="G234" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H234" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I234">
         <v>3</v>
       </c>
       <c r="J234" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="1" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" t="s">
-        <v>405</v>
+        <v>396</v>
       </c>
       <c r="B236" t="s">
-        <v>409</v>
+        <v>397</v>
       </c>
       <c r="C236">
-        <v>281</v>
+        <v>294</v>
       </c>
       <c r="D236">
         <v>2025</v>
       </c>
       <c r="E236" t="s">
-        <v>20</v>
+        <v>405</v>
       </c>
       <c r="F236" t="s">
-        <v>21</v>
+        <v>404</v>
       </c>
       <c r="G236" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H236" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I236">
         <v>3</v>
       </c>
       <c r="J236" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" s="1" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" t="s">
-        <v>411</v>
+        <v>396</v>
       </c>
       <c r="B238" t="s">
-        <v>412</v>
+        <v>397</v>
       </c>
       <c r="C238">
-        <v>273</v>
+        <v>295</v>
       </c>
       <c r="D238">
         <v>2025</v>
       </c>
       <c r="E238" t="s">
-        <v>413</v>
+        <v>164</v>
       </c>
       <c r="F238" t="s">
-        <v>414</v>
+        <v>165</v>
       </c>
       <c r="G238" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H238" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I238">
         <v>3</v>
       </c>
       <c r="J238" t="s">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" s="1" t="s">
-        <v>415</v>
+        <v>407</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" t="s">
-        <v>411</v>
+        <v>396</v>
       </c>
       <c r="B240" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C240">
-        <v>274</v>
+        <v>296</v>
       </c>
       <c r="D240">
         <v>2025</v>
       </c>
       <c r="E240" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="F240" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="G240" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H240" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I240">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J240" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" s="1" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B242" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C242">
-        <v>275</v>
+        <v>288</v>
       </c>
       <c r="D242">
         <v>2025</v>
       </c>
       <c r="E242" t="s">
-        <v>418</v>
+        <v>355</v>
       </c>
       <c r="F242" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G242" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H242" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I242">
         <v>3</v>
       </c>
       <c r="J242" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" s="1" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B244" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C244">
-        <v>276</v>
+        <v>289</v>
       </c>
       <c r="D244">
         <v>2025</v>
       </c>
       <c r="E244" t="s">
-        <v>62</v>
+        <v>273</v>
       </c>
       <c r="F244" t="s">
-        <v>63</v>
+        <v>187</v>
       </c>
       <c r="G244" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H244" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I244">
         <v>3</v>
       </c>
       <c r="J244" t="s">
-        <v>120</v>
+        <v>27</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" s="1" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B246" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C246">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="D246">
         <v>2025</v>
       </c>
       <c r="E246" t="s">
-        <v>421</v>
+        <v>284</v>
       </c>
       <c r="F246" t="s">
-        <v>422</v>
+        <v>285</v>
       </c>
       <c r="G246" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H246" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I246">
         <v>3</v>
       </c>
       <c r="J246" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" s="1" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="B248" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="C248">
-        <v>270</v>
+        <v>285</v>
       </c>
       <c r="D248">
         <v>2025</v>
       </c>
       <c r="E248" t="s">
-        <v>426</v>
+        <v>169</v>
       </c>
       <c r="F248" t="s">
-        <v>427</v>
+        <v>170</v>
       </c>
       <c r="G248" t="s">
-        <v>22</v>
+        <v>419</v>
       </c>
       <c r="H248" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I248">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J248" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" s="1" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="B250" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
       <c r="C250">
-        <v>271</v>
+        <v>287</v>
       </c>
       <c r="D250">
         <v>2025</v>
       </c>
       <c r="E250" t="s">
-        <v>49</v>
+        <v>209</v>
       </c>
       <c r="F250" t="s">
-        <v>290</v>
+        <v>210</v>
       </c>
       <c r="G250" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H250" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I250">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J250" t="s">
-        <v>287</v>
+        <v>422</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" s="1" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" t="s">
+        <v>417</v>
+      </c>
+      <c r="B252" t="s">
         <v>424</v>
       </c>
-      <c r="B252" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C252">
-        <v>272</v>
+        <v>286</v>
       </c>
       <c r="D252">
         <v>2025</v>
       </c>
       <c r="E252" t="s">
-        <v>408</v>
+        <v>425</v>
       </c>
       <c r="F252" t="s">
-        <v>293</v>
+        <v>134</v>
       </c>
       <c r="G252" t="s">
-        <v>22</v>
+        <v>419</v>
       </c>
       <c r="H252" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I252">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J252" t="s">
-        <v>287</v>
+        <v>62</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" s="1" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="B254" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="C254">
-        <v>268</v>
+        <v>282</v>
       </c>
       <c r="D254">
         <v>2025</v>
       </c>
       <c r="E254" t="s">
-        <v>238</v>
+        <v>66</v>
       </c>
       <c r="F254" t="s">
-        <v>239</v>
+        <v>31</v>
       </c>
       <c r="G254" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="H254" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I254">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J254" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" s="1" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="B256" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="C256">
-        <v>264</v>
+        <v>279</v>
       </c>
       <c r="D256">
         <v>2025</v>
       </c>
       <c r="E256" t="s">
-        <v>439</v>
+        <v>86</v>
       </c>
       <c r="F256" t="s">
-        <v>104</v>
+        <v>316</v>
       </c>
       <c r="G256" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H256" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I256">
         <v>3</v>
       </c>
       <c r="J256" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" s="1" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="B258" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="C258">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="D258">
         <v>2025</v>
       </c>
       <c r="E258" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="F258" t="s">
-        <v>442</v>
+        <v>319</v>
       </c>
       <c r="G258" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H258" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I258">
         <v>3</v>
       </c>
       <c r="J258" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259" s="1" t="s">
-        <v>443</v>
+        <v>433</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="B260" t="s">
-        <v>444</v>
+        <v>435</v>
       </c>
       <c r="C260">
-        <v>266</v>
+        <v>281</v>
       </c>
       <c r="D260">
         <v>2025</v>
       </c>
       <c r="E260" t="s">
-        <v>445</v>
+        <v>60</v>
       </c>
       <c r="F260" t="s">
-        <v>446</v>
+        <v>61</v>
       </c>
       <c r="G260" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H260" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I260">
         <v>3</v>
       </c>
       <c r="J260" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" s="1" t="s">
-        <v>447</v>
+        <v>436</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262" t="s">
         <v>437</v>
       </c>
       <c r="B262" t="s">
-        <v>448</v>
+        <v>438</v>
       </c>
       <c r="C262">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="D262">
         <v>2025</v>
       </c>
       <c r="E262" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="F262" t="s">
-        <v>450</v>
+        <v>440</v>
       </c>
       <c r="G262" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H262" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I262">
         <v>3</v>
       </c>
       <c r="J262" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263" s="1" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264" t="s">
-        <v>451</v>
+        <v>437</v>
       </c>
       <c r="B264" t="s">
-        <v>452</v>
+        <v>438</v>
       </c>
       <c r="C264">
-        <v>263</v>
+        <v>274</v>
       </c>
       <c r="D264">
         <v>2025</v>
       </c>
       <c r="E264" t="s">
-        <v>416</v>
+        <v>442</v>
       </c>
       <c r="F264" t="s">
-        <v>417</v>
+        <v>443</v>
       </c>
       <c r="G264" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H264" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I264">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J264" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265" s="1" t="s">
-        <v>453</v>
+        <v>441</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" t="s">
-        <v>454</v>
+        <v>437</v>
       </c>
       <c r="B266" t="s">
-        <v>452</v>
+        <v>438</v>
       </c>
       <c r="C266">
-        <v>260</v>
+        <v>275</v>
       </c>
       <c r="D266">
         <v>2025</v>
       </c>
       <c r="E266" t="s">
-        <v>455</v>
+        <v>444</v>
       </c>
       <c r="F266" t="s">
-        <v>456</v>
+        <v>83</v>
       </c>
       <c r="G266" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H266" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I266">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J266" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" s="1" t="s">
-        <v>457</v>
+        <v>445</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" t="s">
-        <v>454</v>
+        <v>437</v>
       </c>
       <c r="B268" t="s">
-        <v>458</v>
+        <v>438</v>
       </c>
       <c r="C268">
-        <v>262</v>
+        <v>276</v>
       </c>
       <c r="D268">
         <v>2025</v>
       </c>
       <c r="E268" t="s">
-        <v>459</v>
+        <v>98</v>
       </c>
       <c r="F268" t="s">
-        <v>460</v>
+        <v>99</v>
       </c>
       <c r="G268" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H268" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I268">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J268" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" s="1" t="s">
-        <v>461</v>
+        <v>446</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" t="s">
-        <v>462</v>
+        <v>437</v>
       </c>
       <c r="B270" t="s">
-        <v>463</v>
+        <v>438</v>
       </c>
       <c r="C270">
-        <v>257</v>
+        <v>277</v>
       </c>
       <c r="D270">
         <v>2025</v>
       </c>
       <c r="E270" t="s">
-        <v>464</v>
+        <v>447</v>
       </c>
       <c r="F270" t="s">
-        <v>73</v>
+        <v>448</v>
       </c>
       <c r="G270" t="s">
-        <v>234</v>
+        <v>14</v>
       </c>
       <c r="H270" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I270">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J270" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271" s="1" t="s">
-        <v>465</v>
+        <v>449</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" t="s">
-        <v>462</v>
+        <v>450</v>
       </c>
       <c r="B272" t="s">
-        <v>466</v>
+        <v>451</v>
       </c>
       <c r="C272">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="D272">
         <v>2025</v>
       </c>
       <c r="E272" t="s">
-        <v>467</v>
+        <v>452</v>
       </c>
       <c r="F272" t="s">
-        <v>141</v>
+        <v>453</v>
       </c>
       <c r="G272" t="s">
-        <v>468</v>
+        <v>14</v>
       </c>
       <c r="H272" t="s">
-        <v>325</v>
+        <v>21</v>
       </c>
       <c r="I272">
-        <v>500</v>
+        <v>3</v>
       </c>
       <c r="J272" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" s="1" t="s">
-        <v>469</v>
+        <v>454</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" t="s">
-        <v>462</v>
+        <v>450</v>
       </c>
       <c r="B274" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="C274">
-        <v>259</v>
+        <v>271</v>
       </c>
       <c r="D274">
         <v>2025</v>
       </c>
       <c r="E274" t="s">
-        <v>439</v>
+        <v>86</v>
       </c>
       <c r="F274" t="s">
-        <v>104</v>
+        <v>316</v>
       </c>
       <c r="G274" t="s">
-        <v>468</v>
+        <v>14</v>
       </c>
       <c r="H274" t="s">
-        <v>325</v>
+        <v>21</v>
       </c>
       <c r="I274">
-        <v>500</v>
+        <v>5</v>
       </c>
       <c r="J274" t="s">
-        <v>23</v>
+        <v>313</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" s="1" t="s">
-        <v>469</v>
+        <v>456</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" t="s">
-        <v>470</v>
+        <v>450</v>
       </c>
       <c r="B276" t="s">
-        <v>471</v>
+        <v>457</v>
       </c>
       <c r="C276">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="D276">
         <v>2025</v>
       </c>
       <c r="E276" t="s">
-        <v>20</v>
+        <v>434</v>
       </c>
       <c r="F276" t="s">
-        <v>21</v>
+        <v>319</v>
       </c>
       <c r="G276" t="s">
-        <v>234</v>
+        <v>14</v>
       </c>
       <c r="H276" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I276">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J276" t="s">
-        <v>58</v>
+        <v>313</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" s="1" t="s">
-        <v>472</v>
+        <v>458</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" t="s">
-        <v>473</v>
+        <v>459</v>
       </c>
       <c r="B278" t="s">
-        <v>474</v>
+        <v>460</v>
       </c>
       <c r="C278">
-        <v>251</v>
+        <v>268</v>
       </c>
       <c r="D278">
         <v>2025</v>
       </c>
       <c r="E278" t="s">
-        <v>475</v>
+        <v>266</v>
       </c>
       <c r="F278" t="s">
-        <v>417</v>
+        <v>267</v>
       </c>
       <c r="G278" t="s">
-        <v>476</v>
+        <v>461</v>
       </c>
       <c r="H278" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I278">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J278" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" s="1" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" t="s">
-        <v>473</v>
+        <v>463</v>
       </c>
       <c r="B280" t="s">
-        <v>474</v>
+        <v>464</v>
       </c>
       <c r="C280">
-        <v>252</v>
+        <v>264</v>
       </c>
       <c r="D280">
         <v>2025</v>
       </c>
       <c r="E280" t="s">
-        <v>478</v>
+        <v>465</v>
       </c>
       <c r="F280" t="s">
-        <v>479</v>
+        <v>134</v>
       </c>
       <c r="G280" t="s">
-        <v>476</v>
+        <v>14</v>
       </c>
       <c r="H280" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I280">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J280" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="1" t="s">
-        <v>480</v>
+        <v>466</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282" t="s">
-        <v>473</v>
+        <v>463</v>
       </c>
       <c r="B282" t="s">
-        <v>481</v>
+        <v>464</v>
       </c>
       <c r="C282">
-        <v>253</v>
+        <v>265</v>
       </c>
       <c r="D282">
         <v>2025</v>
       </c>
       <c r="E282" t="s">
-        <v>482</v>
+        <v>467</v>
       </c>
       <c r="F282" t="s">
-        <v>483</v>
+        <v>468</v>
       </c>
       <c r="G282" t="s">
-        <v>484</v>
+        <v>14</v>
       </c>
       <c r="H282" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I282">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J282" t="s">
-        <v>191</v>
+        <v>27</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" s="1" t="s">
-        <v>485</v>
+        <v>469</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" t="s">
-        <v>473</v>
+        <v>463</v>
       </c>
       <c r="B284" t="s">
-        <v>486</v>
+        <v>470</v>
       </c>
       <c r="C284">
-        <v>0</v>
+        <v>266</v>
       </c>
       <c r="D284">
         <v>2025</v>
       </c>
       <c r="E284" t="s">
-        <v>487</v>
+        <v>471</v>
       </c>
       <c r="F284" t="s">
-        <v>73</v>
+        <v>472</v>
       </c>
       <c r="G284" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H284" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I284">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J284" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" s="1" t="s">
-        <v>488</v>
+        <v>473</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" t="s">
-        <v>473</v>
+        <v>463</v>
       </c>
       <c r="B286" t="s">
-        <v>486</v>
+        <v>474</v>
       </c>
       <c r="C286">
-        <v>0</v>
+        <v>267</v>
       </c>
       <c r="D286">
         <v>2025</v>
       </c>
       <c r="E286" t="s">
-        <v>225</v>
+        <v>475</v>
       </c>
       <c r="F286" t="s">
-        <v>231</v>
+        <v>476</v>
       </c>
       <c r="G286" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H286" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I286">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J286" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" s="1" t="s">
-        <v>488</v>
+        <v>473</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="B288" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="C288">
-        <v>0</v>
+        <v>263</v>
       </c>
       <c r="D288">
         <v>2025</v>
       </c>
       <c r="E288" t="s">
-        <v>489</v>
+        <v>442</v>
       </c>
       <c r="F288" t="s">
-        <v>13</v>
+        <v>443</v>
       </c>
       <c r="G288" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H288" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I288">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J288" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" s="1" t="s">
-        <v>488</v>
+        <v>479</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
       <c r="B290" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="C290">
-        <v>0</v>
+        <v>260</v>
       </c>
       <c r="D290">
         <v>2025</v>
       </c>
       <c r="E290" t="s">
-        <v>490</v>
+        <v>481</v>
       </c>
       <c r="F290" t="s">
-        <v>229</v>
+        <v>482</v>
       </c>
       <c r="G290" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H290" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I290">
         <v>2</v>
       </c>
       <c r="J290" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291" s="1" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
       <c r="B292" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="C292">
-        <v>0</v>
+        <v>262</v>
       </c>
       <c r="D292">
         <v>2025</v>
       </c>
       <c r="E292" t="s">
-        <v>62</v>
+        <v>485</v>
       </c>
       <c r="F292" t="s">
-        <v>63</v>
+        <v>486</v>
       </c>
       <c r="G292" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H292" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I292">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J292" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" s="1" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" t="s">
-        <v>473</v>
+        <v>488</v>
       </c>
       <c r="B294" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="C294">
-        <v>0</v>
+        <v>257</v>
       </c>
       <c r="D294">
         <v>2025</v>
       </c>
       <c r="E294" t="s">
-        <v>372</v>
+        <v>490</v>
       </c>
       <c r="F294" t="s">
-        <v>491</v>
+        <v>31</v>
       </c>
       <c r="G294" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="H294" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I294">
         <v>2</v>
       </c>
       <c r="J294" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" s="1" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="B296" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="C296">
-        <v>0</v>
+        <v>258</v>
       </c>
       <c r="D296">
         <v>2025</v>
       </c>
       <c r="E296" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F296" t="s">
-        <v>252</v>
+        <v>170</v>
       </c>
       <c r="G296" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="H296" t="s">
-        <v>64</v>
+        <v>351</v>
       </c>
       <c r="I296">
-        <v>5</v>
+        <v>500</v>
       </c>
       <c r="J296" t="s">
-        <v>497</v>
+        <v>62</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" s="1" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="B298" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="C298">
-        <v>0</v>
+        <v>259</v>
       </c>
       <c r="D298">
         <v>2025</v>
       </c>
       <c r="E298" t="s">
-        <v>499</v>
+        <v>465</v>
       </c>
       <c r="F298" t="s">
-        <v>252</v>
+        <v>134</v>
       </c>
       <c r="G298" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="H298" t="s">
-        <v>64</v>
+        <v>351</v>
       </c>
       <c r="I298">
-        <v>5</v>
+        <v>500</v>
       </c>
       <c r="J298" t="s">
-        <v>497</v>
+        <v>62</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" s="1" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
     </row>
     <row r="300" spans="1:10">
       <c r="A300" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="B300" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="C300">
-        <v>0</v>
+        <v>254</v>
       </c>
       <c r="D300">
         <v>2025</v>
       </c>
       <c r="E300" t="s">
-        <v>118</v>
+        <v>60</v>
       </c>
       <c r="F300" t="s">
-        <v>119</v>
+        <v>61</v>
       </c>
       <c r="G300" t="s">
-        <v>14</v>
+        <v>262</v>
       </c>
       <c r="H300" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I300">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J300" t="s">
-        <v>120</v>
+        <v>22</v>
       </c>
     </row>
     <row r="301" spans="1:10">
       <c r="A301" s="1" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
     </row>
     <row r="302" spans="1:10">
       <c r="A302" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="B302" t="s">
         <v>500</v>
       </c>
       <c r="C302">
-        <v>0</v>
+        <v>251</v>
       </c>
       <c r="D302">
         <v>2025</v>
       </c>
       <c r="E302" t="s">
-        <v>135</v>
+        <v>501</v>
       </c>
       <c r="F302" t="s">
-        <v>136</v>
+        <v>443</v>
       </c>
       <c r="G302" t="s">
-        <v>22</v>
+        <v>502</v>
       </c>
       <c r="H302" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I302">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J302" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
     </row>
     <row r="303" spans="1:10">
       <c r="A303" s="1" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="B304" t="s">
         <v>500</v>
       </c>
       <c r="C304">
-        <v>0</v>
+        <v>252</v>
       </c>
       <c r="D304">
         <v>2025</v>
       </c>
       <c r="E304" t="s">
+        <v>504</v>
+      </c>
+      <c r="F304" t="s">
+        <v>505</v>
+      </c>
+      <c r="G304" t="s">
         <v>502</v>
       </c>
-      <c r="F304" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H304" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I304">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J304" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" s="1" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
     </row>
     <row r="306" spans="1:10">
       <c r="A306" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="B306" t="s">
-        <v>466</v>
+        <v>507</v>
       </c>
       <c r="C306">
-        <v>1</v>
+        <v>253</v>
       </c>
       <c r="D306">
         <v>2025</v>
       </c>
       <c r="E306" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="F306" t="s">
-        <v>442</v>
+        <v>509</v>
       </c>
       <c r="G306" t="s">
-        <v>234</v>
+        <v>510</v>
       </c>
       <c r="H306" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I306">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J306" t="s">
-        <v>23</v>
+        <v>220</v>
       </c>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" s="1" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="B308" t="s">
-        <v>466</v>
+        <v>512</v>
       </c>
       <c r="C308">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D308">
         <v>2025</v>
       </c>
       <c r="E308" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
       <c r="F308" t="s">
-        <v>442</v>
+        <v>31</v>
       </c>
       <c r="G308" t="s">
-        <v>507</v>
+        <v>14</v>
       </c>
       <c r="H308" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I308">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J308" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" s="1" t="s">
-        <v>505</v>
+        <v>514</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="B310" t="s">
-        <v>466</v>
+        <v>512</v>
       </c>
       <c r="C310">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D310">
         <v>2025</v>
       </c>
       <c r="E310" t="s">
-        <v>508</v>
+        <v>253</v>
       </c>
       <c r="F310" t="s">
-        <v>141</v>
+        <v>259</v>
       </c>
       <c r="G310" t="s">
-        <v>507</v>
+        <v>14</v>
       </c>
       <c r="H310" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I310">
         <v>2</v>
       </c>
       <c r="J310" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="311" spans="1:10">
       <c r="A311" s="1" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
     </row>
     <row r="312" spans="1:10">
       <c r="A312" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="B312" t="s">
-        <v>466</v>
+        <v>512</v>
       </c>
       <c r="C312">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D312">
         <v>2025</v>
       </c>
       <c r="E312" t="s">
-        <v>508</v>
+        <v>515</v>
       </c>
       <c r="F312" t="s">
-        <v>141</v>
+        <v>50</v>
       </c>
       <c r="G312" t="s">
-        <v>507</v>
+        <v>14</v>
       </c>
       <c r="H312" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I312">
         <v>2</v>
       </c>
       <c r="J312" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" s="1" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
     </row>
     <row r="314" spans="1:10">
       <c r="A314" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="B314" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="C314">
-        <v>250</v>
+        <v>0</v>
       </c>
       <c r="D314">
         <v>2025</v>
       </c>
       <c r="E314" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="F314" t="s">
-        <v>512</v>
+        <v>257</v>
       </c>
       <c r="G314" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H314" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I314">
         <v>2</v>
       </c>
       <c r="J314" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" s="1" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" t="s">
-        <v>514</v>
+        <v>499</v>
       </c>
       <c r="B316" t="s">
-        <v>500</v>
+        <v>512</v>
       </c>
       <c r="C316">
-        <v>239</v>
+        <v>0</v>
       </c>
       <c r="D316">
         <v>2025</v>
       </c>
       <c r="E316" t="s">
-        <v>515</v>
+        <v>98</v>
       </c>
       <c r="F316" t="s">
-        <v>516</v>
+        <v>99</v>
       </c>
       <c r="G316" t="s">
         <v>14</v>
       </c>
       <c r="H316" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I316">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J316" t="s">
-        <v>120</v>
+        <v>56</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" s="1" t="s">
-        <v>501</v>
+        <v>514</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" t="s">
-        <v>514</v>
+        <v>499</v>
       </c>
       <c r="B318" t="s">
-        <v>500</v>
+        <v>512</v>
       </c>
       <c r="C318">
-        <v>238</v>
+        <v>0</v>
       </c>
       <c r="D318">
         <v>2025</v>
       </c>
       <c r="E318" t="s">
+        <v>398</v>
+      </c>
+      <c r="F318" t="s">
         <v>517</v>
       </c>
-      <c r="F318" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G318" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H318" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I318">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J318" t="s">
-        <v>269</v>
+        <v>62</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" s="1" t="s">
-        <v>501</v>
+        <v>518</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="B320" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C320">
         <v>0</v>
       </c>
       <c r="D320">
         <v>2025</v>
       </c>
       <c r="E320" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F320" t="s">
-        <v>73</v>
+        <v>280</v>
       </c>
       <c r="G320" t="s">
-        <v>14</v>
+        <v>522</v>
       </c>
       <c r="H320" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I320">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J320" t="s">
-        <v>16</v>
+        <v>523</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" s="1" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
     </row>
     <row r="322" spans="1:10">
       <c r="A322" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="B322" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="C322">
         <v>0</v>
       </c>
       <c r="D322">
         <v>2025</v>
       </c>
       <c r="E322" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="F322" t="s">
-        <v>525</v>
+        <v>280</v>
       </c>
       <c r="G322" t="s">
-        <v>14</v>
+        <v>522</v>
       </c>
       <c r="H322" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I322">
         <v>5</v>
       </c>
       <c r="J322" t="s">
-        <v>287</v>
+        <v>523</v>
       </c>
     </row>
     <row r="323" spans="1:10">
       <c r="A323" s="1" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
     </row>
     <row r="324" spans="1:10">
       <c r="A324" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="B324" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="C324">
         <v>0</v>
       </c>
       <c r="D324">
         <v>2025</v>
       </c>
       <c r="E324" t="s">
-        <v>265</v>
+        <v>148</v>
       </c>
       <c r="F324" t="s">
-        <v>266</v>
+        <v>149</v>
       </c>
       <c r="G324" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H324" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I324">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J324" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="325" spans="1:10">
       <c r="A325" s="1" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" t="s">
-        <v>528</v>
+        <v>519</v>
       </c>
       <c r="B326" t="s">
-        <v>466</v>
+        <v>526</v>
       </c>
       <c r="C326">
         <v>0</v>
       </c>
       <c r="D326">
         <v>2025</v>
       </c>
       <c r="E326" t="s">
-        <v>399</v>
+        <v>164</v>
       </c>
       <c r="F326" t="s">
-        <v>104</v>
+        <v>165</v>
       </c>
       <c r="G326" t="s">
-        <v>507</v>
+        <v>14</v>
       </c>
       <c r="H326" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I326">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J326" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
     </row>
     <row r="327" spans="1:10">
       <c r="A327" s="1" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328" t="s">
-        <v>528</v>
+        <v>519</v>
       </c>
       <c r="B328" t="s">
-        <v>466</v>
+        <v>526</v>
       </c>
       <c r="C328">
-        <v>230</v>
+        <v>0</v>
       </c>
       <c r="D328">
         <v>2025</v>
       </c>
       <c r="E328" t="s">
-        <v>140</v>
+        <v>528</v>
       </c>
       <c r="F328" t="s">
-        <v>141</v>
+        <v>170</v>
       </c>
       <c r="G328" t="s">
-        <v>507</v>
+        <v>14</v>
       </c>
       <c r="H328" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I328">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J328" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329" s="1" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="330" spans="1:10">
       <c r="A330" t="s">
-        <v>530</v>
+        <v>519</v>
       </c>
       <c r="B330" t="s">
-        <v>531</v>
+        <v>492</v>
       </c>
       <c r="C330">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D330">
         <v>2025</v>
       </c>
       <c r="E330" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F330" t="s">
-        <v>533</v>
+        <v>468</v>
       </c>
       <c r="G330" t="s">
-        <v>14</v>
+        <v>262</v>
       </c>
       <c r="H330" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I330">
         <v>2</v>
       </c>
       <c r="J330" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
     </row>
     <row r="331" spans="1:10">
       <c r="A331" s="1" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
     </row>
     <row r="332" spans="1:10">
       <c r="A332" t="s">
-        <v>535</v>
+        <v>519</v>
       </c>
       <c r="B332" t="s">
-        <v>536</v>
+        <v>492</v>
       </c>
       <c r="C332">
-        <v>227</v>
+        <v>1</v>
       </c>
       <c r="D332">
         <v>2025</v>
       </c>
       <c r="E332" t="s">
+        <v>532</v>
+      </c>
+      <c r="F332" t="s">
+        <v>468</v>
+      </c>
+      <c r="G332" t="s">
+        <v>533</v>
+      </c>
+      <c r="H332" t="s">
+        <v>21</v>
+      </c>
+      <c r="I332">
+        <v>3</v>
+      </c>
+      <c r="J332" t="s">
         <v>27</v>
-      </c>
-[...13 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="333" spans="1:10">
       <c r="A333" s="1" t="s">
-        <v>537</v>
+        <v>531</v>
       </c>
     </row>
     <row r="334" spans="1:10">
       <c r="A334" t="s">
-        <v>538</v>
+        <v>519</v>
       </c>
       <c r="B334" t="s">
-        <v>539</v>
+        <v>492</v>
       </c>
       <c r="C334">
-        <v>220</v>
+        <v>2</v>
       </c>
       <c r="D334">
         <v>2025</v>
       </c>
       <c r="E334" t="s">
-        <v>413</v>
+        <v>534</v>
       </c>
       <c r="F334" t="s">
-        <v>414</v>
+        <v>170</v>
       </c>
       <c r="G334" t="s">
-        <v>14</v>
+        <v>533</v>
       </c>
       <c r="H334" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I334">
         <v>2</v>
       </c>
       <c r="J334" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
     </row>
     <row r="335" spans="1:10">
       <c r="A335" s="1" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="336" spans="1:10">
       <c r="A336" t="s">
-        <v>538</v>
+        <v>519</v>
       </c>
       <c r="B336" t="s">
-        <v>539</v>
+        <v>492</v>
       </c>
       <c r="C336">
-        <v>221</v>
+        <v>2</v>
       </c>
       <c r="D336">
         <v>2025</v>
       </c>
       <c r="E336" t="s">
-        <v>541</v>
+        <v>534</v>
       </c>
       <c r="F336" t="s">
-        <v>542</v>
+        <v>170</v>
       </c>
       <c r="G336" t="s">
-        <v>14</v>
+        <v>533</v>
       </c>
       <c r="H336" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I336">
         <v>2</v>
       </c>
       <c r="J336" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="337" spans="1:10">
       <c r="A337" s="1" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="338" spans="1:10">
       <c r="A338" t="s">
-        <v>538</v>
+        <v>519</v>
       </c>
       <c r="B338" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="C338">
-        <v>222</v>
+        <v>250</v>
       </c>
       <c r="D338">
         <v>2025</v>
       </c>
       <c r="E338" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="F338" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="G338" t="s">
         <v>14</v>
       </c>
       <c r="H338" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I338">
         <v>2</v>
       </c>
       <c r="J338" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339" s="1" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B340" t="s">
-        <v>545</v>
+        <v>526</v>
       </c>
       <c r="C340">
-        <v>223</v>
+        <v>239</v>
       </c>
       <c r="D340">
         <v>2025</v>
       </c>
       <c r="E340" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="F340" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="G340" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H340" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I340">
         <v>3</v>
       </c>
       <c r="J340" t="s">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" s="1" t="s">
-        <v>548</v>
+        <v>527</v>
       </c>
     </row>
     <row r="342" spans="1:10">
       <c r="A342" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B342" t="s">
-        <v>545</v>
+        <v>526</v>
       </c>
       <c r="C342">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="D342">
         <v>2025</v>
       </c>
       <c r="E342" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="F342" t="s">
-        <v>550</v>
+        <v>544</v>
       </c>
       <c r="G342" t="s">
         <v>14</v>
       </c>
       <c r="H342" t="s">
         <v>15</v>
       </c>
       <c r="I342">
         <v>3</v>
       </c>
       <c r="J342" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="343" spans="1:10">
       <c r="A343" s="1" t="s">
-        <v>548</v>
+        <v>527</v>
       </c>
     </row>
     <row r="344" spans="1:10">
       <c r="A344" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B344" t="s">
         <v>545</v>
       </c>
       <c r="C344">
-        <v>225</v>
+        <v>0</v>
       </c>
       <c r="D344">
         <v>2025</v>
       </c>
       <c r="E344" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
       <c r="F344" t="s">
-        <v>552</v>
+        <v>31</v>
       </c>
       <c r="G344" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H344" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I344">
         <v>3</v>
       </c>
       <c r="J344" t="s">
-        <v>120</v>
+        <v>27</v>
       </c>
     </row>
     <row r="345" spans="1:10">
       <c r="A345" s="1" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="346" spans="1:10">
       <c r="A346" t="s">
-        <v>538</v>
+        <v>548</v>
       </c>
       <c r="B346" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="C346">
-        <v>226</v>
+        <v>0</v>
       </c>
       <c r="D346">
         <v>2025</v>
       </c>
       <c r="E346" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="F346" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="G346" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H346" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I346">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J346" t="s">
-        <v>16</v>
+        <v>313</v>
       </c>
     </row>
     <row r="347" spans="1:10">
       <c r="A347" s="1" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
     </row>
     <row r="348" spans="1:10">
       <c r="A348" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
       <c r="B348" t="s">
-        <v>556</v>
+        <v>549</v>
       </c>
       <c r="C348">
-        <v>218</v>
+        <v>0</v>
       </c>
       <c r="D348">
         <v>2025</v>
       </c>
       <c r="E348" t="s">
-        <v>20</v>
+        <v>293</v>
       </c>
       <c r="F348" t="s">
-        <v>21</v>
+        <v>294</v>
       </c>
       <c r="G348" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H348" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I348">
         <v>2</v>
       </c>
       <c r="J348" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="349" spans="1:10">
       <c r="A349" s="1" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
     </row>
     <row r="350" spans="1:10">
       <c r="A350" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="B350" t="s">
-        <v>559</v>
+        <v>492</v>
       </c>
       <c r="C350">
         <v>0</v>
       </c>
       <c r="D350">
         <v>2025</v>
       </c>
       <c r="E350" t="s">
-        <v>560</v>
+        <v>425</v>
       </c>
       <c r="F350" t="s">
-        <v>561</v>
+        <v>134</v>
       </c>
       <c r="G350" t="s">
-        <v>14</v>
+        <v>533</v>
       </c>
       <c r="H350" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I350">
         <v>2</v>
       </c>
       <c r="J350" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="351" spans="1:10">
       <c r="A351" s="1" t="s">
-        <v>562</v>
+        <v>555</v>
       </c>
     </row>
     <row r="352" spans="1:10">
       <c r="A352" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="B352" t="s">
-        <v>559</v>
+        <v>492</v>
       </c>
       <c r="C352">
-        <v>0</v>
+        <v>230</v>
       </c>
       <c r="D352">
         <v>2025</v>
       </c>
       <c r="E352" t="s">
-        <v>563</v>
+        <v>169</v>
       </c>
       <c r="F352" t="s">
-        <v>561</v>
+        <v>170</v>
       </c>
       <c r="G352" t="s">
-        <v>14</v>
+        <v>533</v>
       </c>
       <c r="H352" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I352">
         <v>2</v>
       </c>
       <c r="J352" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="353" spans="1:10">
       <c r="A353" s="1" t="s">
-        <v>562</v>
+        <v>555</v>
       </c>
     </row>
     <row r="354" spans="1:10">
       <c r="A354" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="B354" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="C354">
         <v>0</v>
       </c>
       <c r="D354">
         <v>2025</v>
       </c>
       <c r="E354" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
       <c r="F354" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="G354" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H354" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I354">
         <v>2</v>
       </c>
       <c r="J354" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
     </row>
     <row r="355" spans="1:10">
       <c r="A355" s="1" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
     </row>
     <row r="356" spans="1:10">
       <c r="A356" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="B356" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="C356">
-        <v>0</v>
+        <v>227</v>
       </c>
       <c r="D356">
         <v>2025</v>
       </c>
       <c r="E356" t="s">
-        <v>566</v>
+        <v>66</v>
       </c>
       <c r="F356" t="s">
-        <v>567</v>
+        <v>31</v>
       </c>
       <c r="G356" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H356" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I356">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J356" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
     </row>
     <row r="357" spans="1:10">
       <c r="A357" s="1" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
     </row>
     <row r="358" spans="1:10">
       <c r="A358" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="B358" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="C358">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="D358">
         <v>2025</v>
       </c>
       <c r="E358" t="s">
-        <v>27</v>
+        <v>439</v>
       </c>
       <c r="F358" t="s">
-        <v>73</v>
+        <v>440</v>
       </c>
       <c r="G358" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H358" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I358">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J358" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="359" spans="1:10">
       <c r="A359" s="1" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
     </row>
     <row r="360" spans="1:10">
       <c r="A360" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="B360" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="C360">
-        <v>0</v>
+        <v>221</v>
       </c>
       <c r="D360">
         <v>2025</v>
       </c>
       <c r="E360" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F360" t="s">
-        <v>73</v>
+        <v>568</v>
       </c>
       <c r="G360" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H360" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I360">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J360" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="361" spans="1:10">
       <c r="A361" s="1" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="B362" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
       <c r="C362">
-        <v>0</v>
+        <v>222</v>
       </c>
       <c r="D362">
         <v>2025</v>
       </c>
       <c r="E362" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="F362" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="G362" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H362" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I362">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J362" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="363" spans="1:10">
       <c r="A363" s="1" t="s">
-        <v>575</v>
+        <v>566</v>
       </c>
     </row>
     <row r="364" spans="1:10">
       <c r="A364" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="B364" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C364">
-        <v>0</v>
+        <v>223</v>
       </c>
       <c r="D364">
         <v>2025</v>
       </c>
       <c r="E364" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="F364" t="s">
-        <v>233</v>
+        <v>573</v>
       </c>
       <c r="G364" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H364" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I364">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J364" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365" s="1" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
     </row>
     <row r="366" spans="1:10">
       <c r="A366" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="B366" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C366">
-        <v>0</v>
+        <v>224</v>
       </c>
       <c r="D366">
         <v>2025</v>
       </c>
       <c r="E366" t="s">
-        <v>495</v>
+        <v>575</v>
       </c>
       <c r="F366" t="s">
-        <v>252</v>
+        <v>576</v>
       </c>
       <c r="G366" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H366" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I366">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J366" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
     </row>
     <row r="367" spans="1:10">
       <c r="A367" s="1" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
     </row>
     <row r="368" spans="1:10">
       <c r="A368" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="B368" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="C368">
-        <v>0</v>
+        <v>225</v>
       </c>
       <c r="D368">
         <v>2025</v>
       </c>
       <c r="E368" t="s">
-        <v>265</v>
+        <v>577</v>
       </c>
       <c r="F368" t="s">
-        <v>266</v>
+        <v>578</v>
       </c>
       <c r="G368" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H368" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I368">
         <v>3</v>
       </c>
       <c r="J368" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="369" spans="1:10">
       <c r="A369" s="1" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="370" spans="1:10">
       <c r="A370" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="B370" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C370">
-        <v>0</v>
+        <v>226</v>
       </c>
       <c r="D370">
         <v>2025</v>
       </c>
       <c r="E370" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F370" t="s">
-        <v>233</v>
+        <v>580</v>
       </c>
       <c r="G370" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H370" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I370">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J370" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
     </row>
     <row r="371" spans="1:10">
       <c r="A371" s="1" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="372" spans="1:10">
       <c r="A372" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="B372" t="s">
-        <v>572</v>
+        <v>582</v>
       </c>
       <c r="C372">
-        <v>0</v>
+        <v>218</v>
       </c>
       <c r="D372">
         <v>2025</v>
       </c>
       <c r="E372" t="s">
-        <v>265</v>
+        <v>60</v>
       </c>
       <c r="F372" t="s">
-        <v>266</v>
+        <v>61</v>
       </c>
       <c r="G372" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H372" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I372">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J372" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="373" spans="1:10">
       <c r="A373" s="1" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
     </row>
     <row r="374" spans="1:10">
       <c r="A374" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="B374" t="s">
-        <v>569</v>
+        <v>585</v>
       </c>
       <c r="C374">
-        <v>207</v>
+        <v>0</v>
       </c>
       <c r="D374">
         <v>2025</v>
       </c>
       <c r="E374" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="F374" t="s">
-        <v>158</v>
+        <v>587</v>
       </c>
       <c r="G374" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H374" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I374">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J374" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" s="1" t="s">
-        <v>570</v>
+        <v>588</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="B376" t="s">
-        <v>569</v>
+        <v>585</v>
       </c>
       <c r="C376">
-        <v>204</v>
+        <v>0</v>
       </c>
       <c r="D376">
         <v>2025</v>
       </c>
       <c r="E376" t="s">
-        <v>582</v>
+        <v>589</v>
       </c>
       <c r="F376" t="s">
-        <v>233</v>
+        <v>587</v>
       </c>
       <c r="G376" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H376" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I376">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J376" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" s="1" t="s">
-        <v>570</v>
+        <v>588</v>
       </c>
     </row>
     <row r="378" spans="1:10">
       <c r="A378" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B378" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="C378">
         <v>0</v>
       </c>
       <c r="D378">
         <v>2025</v>
       </c>
       <c r="E378" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="F378" t="s">
-        <v>57</v>
+        <v>591</v>
       </c>
       <c r="G378" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H378" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I378">
         <v>2</v>
       </c>
       <c r="J378" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="379" spans="1:10">
       <c r="A379" s="1" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
     </row>
     <row r="380" spans="1:10">
       <c r="A380" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B380" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="C380">
         <v>0</v>
       </c>
       <c r="D380">
         <v>2025</v>
       </c>
       <c r="E380" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="F380" t="s">
-        <v>57</v>
+        <v>593</v>
       </c>
       <c r="G380" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H380" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I380">
         <v>2</v>
       </c>
       <c r="J380" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="381" spans="1:10">
       <c r="A381" s="1" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" t="s">
-        <v>583</v>
+        <v>594</v>
       </c>
       <c r="B382" t="s">
-        <v>588</v>
+        <v>595</v>
       </c>
       <c r="C382">
-        <v>0</v>
+        <v>205</v>
       </c>
       <c r="D382">
         <v>2025</v>
       </c>
       <c r="E382" t="s">
-        <v>589</v>
+        <v>66</v>
       </c>
       <c r="F382" t="s">
-        <v>590</v>
+        <v>31</v>
       </c>
       <c r="G382" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H382" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I382">
         <v>4</v>
       </c>
       <c r="J382" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" s="1" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
     </row>
     <row r="384" spans="1:10">
       <c r="A384" t="s">
-        <v>583</v>
+        <v>594</v>
       </c>
       <c r="B384" t="s">
-        <v>588</v>
+        <v>595</v>
       </c>
       <c r="C384">
         <v>0</v>
       </c>
       <c r="D384">
         <v>2025</v>
       </c>
       <c r="E384" t="s">
-        <v>49</v>
+        <v>597</v>
       </c>
       <c r="F384" t="s">
-        <v>592</v>
+        <v>31</v>
       </c>
       <c r="G384" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H384" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I384">
         <v>4</v>
       </c>
       <c r="J384" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
     </row>
     <row r="385" spans="1:10">
       <c r="A385" s="1" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
     </row>
     <row r="386" spans="1:10">
       <c r="A386" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B386" t="s">
-        <v>584</v>
+        <v>598</v>
       </c>
       <c r="C386">
-        <v>200</v>
+        <v>0</v>
       </c>
       <c r="D386">
         <v>2025</v>
       </c>
       <c r="E386" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
       <c r="F386" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="G386" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H386" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I386">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J386" t="s">
-        <v>596</v>
+        <v>27</v>
       </c>
     </row>
     <row r="387" spans="1:10">
       <c r="A387" s="1" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B388" t="s">
-        <v>584</v>
+        <v>595</v>
       </c>
       <c r="C388">
-        <v>201</v>
+        <v>0</v>
       </c>
       <c r="D388">
         <v>2025</v>
       </c>
       <c r="E388" t="s">
-        <v>517</v>
+        <v>602</v>
       </c>
       <c r="F388" t="s">
-        <v>518</v>
+        <v>261</v>
       </c>
       <c r="G388" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H388" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I388">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J388" t="s">
-        <v>596</v>
+        <v>22</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" s="1" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B390" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="C390">
         <v>0</v>
       </c>
       <c r="D390">
         <v>2025</v>
       </c>
       <c r="E390" t="s">
-        <v>599</v>
+        <v>521</v>
       </c>
       <c r="F390" t="s">
-        <v>600</v>
+        <v>280</v>
       </c>
       <c r="G390" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H390" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I390">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J390" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="391" spans="1:10">
       <c r="A391" s="1" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
     </row>
     <row r="392" spans="1:10">
       <c r="A392" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B392" t="s">
         <v>598</v>
       </c>
       <c r="C392">
         <v>0</v>
       </c>
       <c r="D392">
         <v>2025</v>
       </c>
       <c r="E392" t="s">
-        <v>602</v>
+        <v>293</v>
       </c>
       <c r="F392" t="s">
-        <v>603</v>
+        <v>294</v>
       </c>
       <c r="G392" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H392" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I392">
         <v>3</v>
       </c>
       <c r="J392" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="393" spans="1:10">
       <c r="A393" s="1" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" t="s">
-        <v>604</v>
+        <v>594</v>
       </c>
       <c r="B394" t="s">
-        <v>605</v>
+        <v>595</v>
       </c>
       <c r="C394">
         <v>0</v>
       </c>
       <c r="D394">
         <v>2025</v>
       </c>
       <c r="E394" t="s">
-        <v>502</v>
+        <v>603</v>
       </c>
       <c r="F394" t="s">
-        <v>141</v>
+        <v>261</v>
       </c>
       <c r="G394" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H394" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I394">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J394" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" s="1" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" t="s">
-        <v>607</v>
+        <v>594</v>
       </c>
       <c r="B396" t="s">
-        <v>605</v>
+        <v>598</v>
       </c>
       <c r="C396">
-        <v>194</v>
+        <v>0</v>
       </c>
       <c r="D396">
         <v>2025</v>
       </c>
       <c r="E396" t="s">
-        <v>517</v>
+        <v>293</v>
       </c>
       <c r="F396" t="s">
-        <v>518</v>
+        <v>294</v>
       </c>
       <c r="G396" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H396" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I396">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J396" t="s">
-        <v>268</v>
+        <v>27</v>
       </c>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" s="1" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="398" spans="1:10">
       <c r="A398" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="B398" t="s">
-        <v>610</v>
+        <v>595</v>
       </c>
       <c r="C398">
-        <v>191</v>
+        <v>207</v>
       </c>
       <c r="D398">
         <v>2025</v>
       </c>
       <c r="E398" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="F398" t="s">
-        <v>442</v>
+        <v>187</v>
       </c>
       <c r="G398" t="s">
-        <v>612</v>
+        <v>26</v>
       </c>
       <c r="H398" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I398">
         <v>4</v>
       </c>
       <c r="J398" t="s">
-        <v>396</v>
+        <v>22</v>
       </c>
     </row>
     <row r="399" spans="1:10">
       <c r="A399" s="1" t="s">
-        <v>613</v>
+        <v>596</v>
       </c>
     </row>
     <row r="400" spans="1:10">
       <c r="A400" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="B400" t="s">
-        <v>610</v>
+        <v>595</v>
       </c>
       <c r="C400">
-        <v>192</v>
+        <v>204</v>
       </c>
       <c r="D400">
         <v>2025</v>
       </c>
       <c r="E400" t="s">
-        <v>467</v>
+        <v>608</v>
       </c>
       <c r="F400" t="s">
-        <v>141</v>
+        <v>261</v>
       </c>
       <c r="G400" t="s">
-        <v>612</v>
+        <v>26</v>
       </c>
       <c r="H400" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I400">
         <v>4</v>
       </c>
       <c r="J400" t="s">
-        <v>396</v>
+        <v>22</v>
       </c>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" s="1" t="s">
-        <v>613</v>
+        <v>596</v>
       </c>
     </row>
     <row r="402" spans="1:10">
       <c r="A402" t="s">
-        <v>614</v>
+        <v>609</v>
       </c>
       <c r="B402" t="s">
-        <v>615</v>
+        <v>610</v>
       </c>
       <c r="C402">
-        <v>189</v>
+        <v>0</v>
       </c>
       <c r="D402">
         <v>2025</v>
       </c>
       <c r="E402" t="s">
-        <v>577</v>
+        <v>611</v>
       </c>
       <c r="F402" t="s">
-        <v>616</v>
+        <v>94</v>
       </c>
       <c r="G402" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H402" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I402">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J402" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="403" spans="1:10">
       <c r="A403" s="1" t="s">
-        <v>578</v>
+        <v>612</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" t="s">
-        <v>614</v>
+        <v>609</v>
       </c>
       <c r="B404" t="s">
-        <v>615</v>
+        <v>610</v>
       </c>
       <c r="C404">
-        <v>190</v>
+        <v>0</v>
       </c>
       <c r="D404">
         <v>2025</v>
       </c>
       <c r="E404" t="s">
-        <v>582</v>
+        <v>613</v>
       </c>
       <c r="F404" t="s">
-        <v>189</v>
+        <v>94</v>
       </c>
       <c r="G404" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H404" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I404">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J404" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" s="1" t="s">
-        <v>570</v>
+        <v>612</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" t="s">
-        <v>617</v>
+        <v>609</v>
       </c>
       <c r="B406" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="C406">
-        <v>184</v>
+        <v>0</v>
       </c>
       <c r="D406">
         <v>2025</v>
       </c>
       <c r="E406" t="s">
-        <v>581</v>
+        <v>615</v>
       </c>
       <c r="F406" t="s">
-        <v>158</v>
+        <v>616</v>
       </c>
       <c r="G406" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H406" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I406">
         <v>4</v>
       </c>
       <c r="J406" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" s="1" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="408" spans="1:10">
       <c r="A408" t="s">
-        <v>617</v>
+        <v>609</v>
       </c>
       <c r="B408" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="C408">
-        <v>185</v>
+        <v>0</v>
       </c>
       <c r="D408">
         <v>2025</v>
       </c>
       <c r="E408" t="s">
-        <v>619</v>
+        <v>86</v>
       </c>
       <c r="F408" t="s">
-        <v>252</v>
+        <v>618</v>
       </c>
       <c r="G408" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H408" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I408">
         <v>4</v>
       </c>
       <c r="J408" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" s="1" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="B410" t="s">
-        <v>615</v>
+        <v>610</v>
       </c>
       <c r="C410">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="D410">
         <v>2025</v>
       </c>
       <c r="E410" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F410" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G410" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H410" t="s">
         <v>15</v>
       </c>
       <c r="I410">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J410" t="s">
-        <v>58</v>
+        <v>620</v>
       </c>
     </row>
     <row r="411" spans="1:10">
       <c r="A411" s="1" t="s">
-        <v>570</v>
+        <v>621</v>
       </c>
     </row>
     <row r="412" spans="1:10">
       <c r="A412" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="B412" t="s">
-        <v>620</v>
+        <v>610</v>
       </c>
       <c r="C412">
-        <v>185</v>
+        <v>201</v>
       </c>
       <c r="D412">
         <v>2025</v>
       </c>
       <c r="E412" t="s">
-        <v>621</v>
+        <v>543</v>
       </c>
       <c r="F412" t="s">
-        <v>622</v>
+        <v>544</v>
       </c>
       <c r="G412" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H412" t="s">
         <v>15</v>
       </c>
       <c r="I412">
         <v>2</v>
       </c>
       <c r="J412" t="s">
-        <v>23</v>
+        <v>620</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" s="1" t="s">
-        <v>623</v>
+        <v>621</v>
       </c>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="B414" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="C414">
-        <v>188</v>
+        <v>0</v>
       </c>
       <c r="D414">
         <v>2025</v>
       </c>
       <c r="E414" t="s">
+        <v>623</v>
+      </c>
+      <c r="F414" t="s">
         <v>624</v>
       </c>
-      <c r="F414" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G414" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H414" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I414">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J414" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" s="1" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="B416" t="s">
-        <v>627</v>
+        <v>622</v>
       </c>
       <c r="C416">
-        <v>182</v>
+        <v>0</v>
       </c>
       <c r="D416">
         <v>2025</v>
       </c>
       <c r="E416" t="s">
-        <v>551</v>
+        <v>626</v>
       </c>
       <c r="F416" t="s">
-        <v>552</v>
+        <v>627</v>
       </c>
       <c r="G416" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H416" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I416">
         <v>3</v>
       </c>
       <c r="J416" t="s">
-        <v>120</v>
+        <v>27</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" s="1" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="B418" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="C418">
-        <v>183</v>
+        <v>0</v>
       </c>
       <c r="D418">
         <v>2025</v>
       </c>
       <c r="E418" t="s">
-        <v>118</v>
+        <v>528</v>
       </c>
       <c r="F418" t="s">
-        <v>119</v>
+        <v>170</v>
       </c>
       <c r="G418" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H418" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I418">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J418" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" s="1" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" t="s">
-        <v>626</v>
+        <v>631</v>
       </c>
       <c r="B420" t="s">
         <v>629</v>
       </c>
       <c r="C420">
-        <v>178</v>
+        <v>194</v>
       </c>
       <c r="D420">
         <v>2025</v>
       </c>
       <c r="E420" t="s">
-        <v>515</v>
+        <v>543</v>
       </c>
       <c r="F420" t="s">
-        <v>516</v>
+        <v>544</v>
       </c>
       <c r="G420" t="s">
-        <v>630</v>
+        <v>26</v>
       </c>
       <c r="H420" t="s">
-        <v>268</v>
+        <v>15</v>
       </c>
       <c r="I420">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J420" t="s">
-        <v>631</v>
+        <v>15</v>
       </c>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" s="1" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="422" spans="1:10">
       <c r="A422" t="s">
-        <v>626</v>
+        <v>633</v>
       </c>
       <c r="B422" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="C422">
-        <v>179</v>
+        <v>191</v>
       </c>
       <c r="D422">
         <v>2025</v>
       </c>
       <c r="E422" t="s">
-        <v>62</v>
+        <v>635</v>
       </c>
       <c r="F422" t="s">
-        <v>63</v>
+        <v>468</v>
       </c>
       <c r="G422" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="H422" t="s">
-        <v>268</v>
+        <v>44</v>
       </c>
       <c r="I422">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J422" t="s">
-        <v>631</v>
+        <v>422</v>
       </c>
     </row>
     <row r="423" spans="1:10">
       <c r="A423" s="1" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
     </row>
     <row r="424" spans="1:10">
       <c r="A424" t="s">
-        <v>626</v>
+        <v>633</v>
       </c>
       <c r="B424" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="C424">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="D424">
         <v>2025</v>
       </c>
       <c r="E424" t="s">
-        <v>633</v>
+        <v>493</v>
       </c>
       <c r="F424" t="s">
-        <v>417</v>
+        <v>170</v>
       </c>
       <c r="G424" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="H424" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I424">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J424" t="s">
-        <v>497</v>
+        <v>422</v>
       </c>
     </row>
     <row r="425" spans="1:10">
       <c r="A425" s="1" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
     </row>
     <row r="426" spans="1:10">
       <c r="A426" t="s">
-        <v>626</v>
+        <v>638</v>
       </c>
       <c r="B426" t="s">
-        <v>629</v>
+        <v>639</v>
       </c>
       <c r="C426">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="D426">
         <v>2025</v>
       </c>
       <c r="E426" t="s">
-        <v>532</v>
+        <v>603</v>
       </c>
       <c r="F426" t="s">
-        <v>533</v>
+        <v>640</v>
       </c>
       <c r="G426" t="s">
-        <v>630</v>
+        <v>26</v>
       </c>
       <c r="H426" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I426">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J426" t="s">
-        <v>631</v>
+        <v>22</v>
       </c>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" s="1" t="s">
-        <v>634</v>
+        <v>604</v>
       </c>
     </row>
     <row r="428" spans="1:10">
       <c r="A428" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="B428" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="C428">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="D428">
         <v>2025</v>
       </c>
       <c r="E428" t="s">
-        <v>637</v>
+        <v>608</v>
       </c>
       <c r="F428" t="s">
-        <v>638</v>
+        <v>218</v>
       </c>
       <c r="G428" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H428" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I428">
         <v>4</v>
       </c>
       <c r="J428" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
     </row>
     <row r="429" spans="1:10">
       <c r="A429" s="1" t="s">
-        <v>639</v>
+        <v>596</v>
       </c>
     </row>
     <row r="430" spans="1:10">
       <c r="A430" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="B430" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="C430">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="D430">
         <v>2025</v>
       </c>
       <c r="E430" t="s">
-        <v>27</v>
+        <v>607</v>
       </c>
       <c r="F430" t="s">
-        <v>73</v>
+        <v>187</v>
       </c>
       <c r="G430" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H430" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I430">
         <v>4</v>
       </c>
       <c r="J430" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
     </row>
     <row r="431" spans="1:10">
       <c r="A431" s="1" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
     </row>
     <row r="432" spans="1:10">
       <c r="A432" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="B432" t="s">
-        <v>641</v>
+        <v>639</v>
       </c>
       <c r="C432">
-        <v>0</v>
+        <v>185</v>
       </c>
       <c r="D432">
         <v>2025</v>
       </c>
       <c r="E432" t="s">
-        <v>62</v>
+        <v>643</v>
       </c>
       <c r="F432" t="s">
-        <v>63</v>
+        <v>280</v>
       </c>
       <c r="G432" t="s">
-        <v>642</v>
+        <v>26</v>
       </c>
       <c r="H432" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I432">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J432" t="s">
-        <v>631</v>
+        <v>22</v>
       </c>
     </row>
     <row r="433" spans="1:10">
       <c r="A433" s="1" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
     </row>
     <row r="434" spans="1:10">
       <c r="A434" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="B434" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="C434">
-        <v>0</v>
+        <v>186</v>
       </c>
       <c r="D434">
         <v>2025</v>
       </c>
       <c r="E434" t="s">
-        <v>455</v>
+        <v>66</v>
       </c>
       <c r="F434" t="s">
-        <v>646</v>
+        <v>31</v>
       </c>
       <c r="G434" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H434" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I434">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J434" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="435" spans="1:10">
       <c r="A435" s="1" t="s">
-        <v>647</v>
+        <v>596</v>
       </c>
     </row>
     <row r="436" spans="1:10">
       <c r="A436" t="s">
+        <v>641</v>
+      </c>
+      <c r="B436" t="s">
         <v>644</v>
       </c>
-      <c r="B436" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C436">
-        <v>0</v>
+        <v>185</v>
       </c>
       <c r="D436">
         <v>2025</v>
       </c>
       <c r="E436" t="s">
-        <v>135</v>
+        <v>645</v>
       </c>
       <c r="F436" t="s">
-        <v>136</v>
+        <v>646</v>
       </c>
       <c r="G436" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H436" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I436">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J436" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="437" spans="1:10">
       <c r="A437" s="1" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
     </row>
     <row r="438" spans="1:10">
       <c r="A438" t="s">
+        <v>641</v>
+      </c>
+      <c r="B438" t="s">
         <v>644</v>
       </c>
-      <c r="B438" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C438">
-        <v>0</v>
+        <v>188</v>
       </c>
       <c r="D438">
         <v>2025</v>
       </c>
       <c r="E438" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="F438" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="G438" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H438" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I438">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J438" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="439" spans="1:10">
       <c r="A439" s="1" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
     </row>
     <row r="440" spans="1:10">
       <c r="A440" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="B440" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="C440">
-        <v>166</v>
+        <v>182</v>
       </c>
       <c r="D440">
         <v>2025</v>
       </c>
       <c r="E440" t="s">
-        <v>20</v>
+        <v>577</v>
       </c>
       <c r="F440" t="s">
-        <v>21</v>
+        <v>578</v>
       </c>
       <c r="G440" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H440" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I440">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J440" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
     </row>
     <row r="441" spans="1:10">
       <c r="A441" s="1" t="s">
-        <v>557</v>
+        <v>652</v>
       </c>
     </row>
     <row r="442" spans="1:10">
       <c r="A442" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="B442" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="C442">
-        <v>0</v>
+        <v>183</v>
       </c>
       <c r="D442">
         <v>2025</v>
       </c>
       <c r="E442" t="s">
-        <v>656</v>
+        <v>148</v>
       </c>
       <c r="F442" t="s">
-        <v>41</v>
+        <v>149</v>
       </c>
       <c r="G442" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H442" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I442">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J442" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
     </row>
     <row r="443" spans="1:10">
       <c r="A443" s="1" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="444" spans="1:10">
       <c r="A444" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="B444" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="C444">
-        <v>0</v>
+        <v>178</v>
       </c>
       <c r="D444">
         <v>2025</v>
       </c>
       <c r="E444" t="s">
-        <v>532</v>
+        <v>541</v>
       </c>
       <c r="F444" t="s">
-        <v>533</v>
+        <v>542</v>
       </c>
       <c r="G444" t="s">
-        <v>14</v>
+        <v>654</v>
       </c>
       <c r="H444" t="s">
-        <v>64</v>
+        <v>15</v>
       </c>
       <c r="I444">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J444" t="s">
-        <v>90</v>
+        <v>655</v>
       </c>
     </row>
     <row r="445" spans="1:10">
       <c r="A445" s="1" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
     </row>
     <row r="446" spans="1:10">
       <c r="A446" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="B446" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="C446">
-        <v>0</v>
+        <v>179</v>
       </c>
       <c r="D446">
         <v>2025</v>
       </c>
       <c r="E446" t="s">
-        <v>379</v>
+        <v>98</v>
       </c>
       <c r="F446" t="s">
-        <v>378</v>
+        <v>99</v>
       </c>
       <c r="G446" t="s">
-        <v>14</v>
+        <v>654</v>
       </c>
       <c r="H446" t="s">
         <v>15</v>
       </c>
       <c r="I446">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J446" t="s">
-        <v>23</v>
+        <v>655</v>
       </c>
     </row>
     <row r="447" spans="1:10">
       <c r="A447" s="1" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
     </row>
     <row r="448" spans="1:10">
       <c r="A448" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="B448" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="C448">
-        <v>0</v>
+        <v>180</v>
       </c>
       <c r="D448">
         <v>2025</v>
       </c>
       <c r="E448" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="F448" t="s">
-        <v>544</v>
+        <v>443</v>
       </c>
       <c r="G448" t="s">
-        <v>14</v>
+        <v>654</v>
       </c>
       <c r="H448" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I448">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J448" t="s">
-        <v>23</v>
+        <v>523</v>
       </c>
     </row>
     <row r="449" spans="1:10">
       <c r="A449" s="1" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="450" spans="1:10">
       <c r="A450" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="B450" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="C450">
-        <v>0</v>
+        <v>181</v>
       </c>
       <c r="D450">
         <v>2025</v>
       </c>
       <c r="E450" t="s">
-        <v>499</v>
+        <v>558</v>
       </c>
       <c r="F450" t="s">
-        <v>252</v>
+        <v>559</v>
       </c>
       <c r="G450" t="s">
-        <v>14</v>
+        <v>654</v>
       </c>
       <c r="H450" t="s">
         <v>15</v>
       </c>
       <c r="I450">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J450" t="s">
-        <v>23</v>
+        <v>655</v>
       </c>
     </row>
     <row r="451" spans="1:10">
       <c r="A451" s="1" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="452" spans="1:10">
       <c r="A452" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
       <c r="B452" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
       <c r="C452">
-        <v>0</v>
+        <v>177</v>
       </c>
       <c r="D452">
         <v>2025</v>
       </c>
       <c r="E452" t="s">
         <v>661</v>
       </c>
       <c r="F452" t="s">
         <v>662</v>
       </c>
       <c r="G452" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H452" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I452">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J452" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="453" spans="1:10">
       <c r="A453" s="1" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="454" spans="1:10">
       <c r="A454" t="s">
-        <v>654</v>
+        <v>664</v>
       </c>
       <c r="B454" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
       <c r="C454">
-        <v>0</v>
+        <v>179</v>
       </c>
       <c r="D454">
         <v>2025</v>
       </c>
       <c r="E454" t="s">
-        <v>663</v>
+        <v>66</v>
       </c>
       <c r="F454" t="s">
-        <v>600</v>
+        <v>31</v>
       </c>
       <c r="G454" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H454" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I454">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J454" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="455" spans="1:10">
       <c r="A455" s="1" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
     </row>
     <row r="456" spans="1:10">
       <c r="A456" t="s">
+        <v>664</v>
+      </c>
+      <c r="B456" t="s">
         <v>665</v>
       </c>
-      <c r="B456" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C456">
-        <v>160</v>
+        <v>0</v>
       </c>
       <c r="D456">
         <v>2025</v>
       </c>
       <c r="E456" t="s">
-        <v>455</v>
+        <v>98</v>
       </c>
       <c r="F456" t="s">
-        <v>330</v>
+        <v>99</v>
       </c>
       <c r="G456" t="s">
-        <v>14</v>
+        <v>666</v>
       </c>
       <c r="H456" t="s">
         <v>15</v>
       </c>
       <c r="I456">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J456" t="s">
-        <v>23</v>
+        <v>655</v>
       </c>
     </row>
     <row r="457" spans="1:10">
       <c r="A457" s="1" t="s">
-        <v>659</v>
+        <v>667</v>
       </c>
     </row>
     <row r="458" spans="1:10">
       <c r="A458" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="B458" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="C458">
-        <v>153</v>
+        <v>0</v>
       </c>
       <c r="D458">
         <v>2025</v>
       </c>
       <c r="E458" t="s">
-        <v>426</v>
+        <v>481</v>
       </c>
       <c r="F458" t="s">
-        <v>427</v>
+        <v>670</v>
       </c>
       <c r="G458" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H458" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I458">
         <v>3</v>
       </c>
       <c r="J458" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="459" spans="1:10">
       <c r="A459" s="1" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
     </row>
     <row r="460" spans="1:10">
       <c r="A460" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="B460" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="C460">
         <v>0</v>
       </c>
       <c r="D460">
         <v>2025</v>
       </c>
       <c r="E460" t="s">
-        <v>671</v>
+        <v>164</v>
       </c>
       <c r="F460" t="s">
-        <v>672</v>
+        <v>165</v>
       </c>
       <c r="G460" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H460" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I460">
         <v>1</v>
       </c>
       <c r="J460" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="461" spans="1:10">
       <c r="A461" s="1" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="462" spans="1:10">
       <c r="A462" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="B462" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="C462">
         <v>0</v>
       </c>
       <c r="D462">
         <v>2025</v>
       </c>
       <c r="E462" t="s">
-        <v>585</v>
+        <v>674</v>
       </c>
       <c r="F462" t="s">
-        <v>57</v>
+        <v>675</v>
       </c>
       <c r="G462" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H462" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I462">
         <v>1</v>
       </c>
       <c r="J462" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="463" spans="1:10">
       <c r="A463" s="1" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="464" spans="1:10">
       <c r="A464" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="B464" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="C464">
-        <v>0</v>
+        <v>166</v>
       </c>
       <c r="D464">
         <v>2025</v>
       </c>
       <c r="E464" t="s">
-        <v>118</v>
+        <v>60</v>
       </c>
       <c r="F464" t="s">
-        <v>119</v>
+        <v>61</v>
       </c>
       <c r="G464" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H464" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I464">
         <v>2</v>
       </c>
       <c r="J464" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
     </row>
     <row r="465" spans="1:10">
       <c r="A465" s="1" t="s">
-        <v>676</v>
+        <v>583</v>
       </c>
     </row>
     <row r="466" spans="1:10">
       <c r="A466" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="B466" t="s">
-        <v>670</v>
+        <v>679</v>
       </c>
       <c r="C466">
-        <v>150</v>
+        <v>0</v>
       </c>
       <c r="D466">
         <v>2025</v>
       </c>
       <c r="E466" t="s">
-        <v>546</v>
+        <v>680</v>
       </c>
       <c r="F466" t="s">
-        <v>678</v>
+        <v>78</v>
       </c>
       <c r="G466" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H466" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I466">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J466" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="467" spans="1:10">
       <c r="A467" s="1" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
     </row>
     <row r="468" spans="1:10">
       <c r="A468" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="B468" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="C468">
-        <v>148</v>
+        <v>0</v>
       </c>
       <c r="D468">
         <v>2025</v>
       </c>
       <c r="E468" t="s">
-        <v>20</v>
+        <v>558</v>
       </c>
       <c r="F468" t="s">
-        <v>21</v>
+        <v>559</v>
       </c>
       <c r="G468" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H468" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I468">
         <v>2</v>
       </c>
       <c r="J468" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="469" spans="1:10">
       <c r="A469" s="1" t="s">
-        <v>557</v>
+        <v>682</v>
       </c>
     </row>
     <row r="470" spans="1:10">
       <c r="A470" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="B470" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="C470">
         <v>0</v>
       </c>
       <c r="D470">
         <v>2025</v>
       </c>
       <c r="E470" t="s">
-        <v>682</v>
+        <v>405</v>
       </c>
       <c r="F470" t="s">
-        <v>442</v>
+        <v>404</v>
       </c>
       <c r="G470" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H470" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I470">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J470" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="471" spans="1:10">
       <c r="A471" s="1" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="472" spans="1:10">
       <c r="A472" t="s">
-        <v>684</v>
+        <v>678</v>
       </c>
       <c r="B472" t="s">
-        <v>685</v>
+        <v>679</v>
       </c>
       <c r="C472">
         <v>0</v>
       </c>
       <c r="D472">
         <v>2025</v>
       </c>
       <c r="E472" t="s">
-        <v>520</v>
+        <v>684</v>
       </c>
       <c r="F472" t="s">
-        <v>73</v>
+        <v>570</v>
       </c>
       <c r="G472" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H472" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I472">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J472" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="473" spans="1:10">
       <c r="A473" s="1" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
     </row>
     <row r="474" spans="1:10">
       <c r="A474" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
       <c r="B474" t="s">
-        <v>685</v>
+        <v>679</v>
       </c>
       <c r="C474">
-        <v>145</v>
+        <v>0</v>
       </c>
       <c r="D474">
         <v>2025</v>
       </c>
       <c r="E474" t="s">
-        <v>455</v>
+        <v>525</v>
       </c>
       <c r="F474" t="s">
-        <v>456</v>
+        <v>280</v>
       </c>
       <c r="G474" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H474" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I474">
         <v>2</v>
       </c>
       <c r="J474" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="475" spans="1:10">
       <c r="A475" s="1" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="476" spans="1:10">
       <c r="A476" t="s">
-        <v>689</v>
+        <v>678</v>
       </c>
       <c r="B476" t="s">
-        <v>690</v>
+        <v>679</v>
       </c>
       <c r="C476">
         <v>0</v>
       </c>
       <c r="D476">
         <v>2025</v>
       </c>
       <c r="E476" t="s">
-        <v>691</v>
+        <v>685</v>
       </c>
       <c r="F476" t="s">
-        <v>692</v>
+        <v>686</v>
       </c>
       <c r="G476" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H476" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I476">
         <v>2</v>
       </c>
       <c r="J476" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="477" spans="1:10">
       <c r="A477" s="1" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
     </row>
     <row r="478" spans="1:10">
       <c r="A478" t="s">
-        <v>694</v>
+        <v>678</v>
       </c>
       <c r="B478" t="s">
-        <v>695</v>
+        <v>679</v>
       </c>
       <c r="C478">
         <v>0</v>
       </c>
       <c r="D478">
         <v>2025</v>
       </c>
       <c r="E478" t="s">
-        <v>656</v>
+        <v>687</v>
       </c>
       <c r="F478" t="s">
-        <v>41</v>
+        <v>624</v>
       </c>
       <c r="G478" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H478" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I478">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J478" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="479" spans="1:10">
       <c r="A479" s="1" t="s">
-        <v>696</v>
+        <v>688</v>
       </c>
     </row>
     <row r="480" spans="1:10">
       <c r="A480" t="s">
-        <v>694</v>
+        <v>689</v>
       </c>
       <c r="B480" t="s">
-        <v>695</v>
+        <v>679</v>
       </c>
       <c r="C480">
-        <v>0</v>
+        <v>160</v>
       </c>
       <c r="D480">
         <v>2025</v>
       </c>
       <c r="E480" t="s">
-        <v>697</v>
+        <v>481</v>
       </c>
       <c r="F480" t="s">
-        <v>698</v>
+        <v>356</v>
       </c>
       <c r="G480" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H480" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I480">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J480" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="481" spans="1:10">
       <c r="A481" s="1" t="s">
-        <v>696</v>
+        <v>683</v>
       </c>
     </row>
     <row r="482" spans="1:10">
       <c r="A482" t="s">
-        <v>694</v>
+        <v>690</v>
       </c>
       <c r="B482" t="s">
-        <v>695</v>
+        <v>691</v>
       </c>
       <c r="C482">
-        <v>0</v>
+        <v>153</v>
       </c>
       <c r="D482">
         <v>2025</v>
       </c>
       <c r="E482" t="s">
-        <v>699</v>
+        <v>452</v>
       </c>
       <c r="F482" t="s">
-        <v>700</v>
+        <v>453</v>
       </c>
       <c r="G482" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H482" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I482">
         <v>3</v>
       </c>
       <c r="J482" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="483" spans="1:10">
       <c r="A483" s="1" t="s">
-        <v>696</v>
+        <v>692</v>
       </c>
     </row>
     <row r="484" spans="1:10">
       <c r="A484" t="s">
-        <v>701</v>
+        <v>693</v>
       </c>
       <c r="B484" t="s">
-        <v>702</v>
+        <v>694</v>
       </c>
       <c r="C484">
-        <v>133</v>
+        <v>0</v>
       </c>
       <c r="D484">
         <v>2025</v>
       </c>
       <c r="E484" t="s">
-        <v>62</v>
+        <v>695</v>
       </c>
       <c r="F484" t="s">
-        <v>63</v>
+        <v>696</v>
       </c>
       <c r="G484" t="s">
-        <v>703</v>
+        <v>26</v>
       </c>
       <c r="H484" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I484">
         <v>1</v>
       </c>
       <c r="J484" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
     </row>
     <row r="485" spans="1:10">
       <c r="A485" s="1" t="s">
-        <v>704</v>
+        <v>697</v>
       </c>
     </row>
     <row r="486" spans="1:10">
       <c r="A486" t="s">
-        <v>705</v>
+        <v>693</v>
       </c>
       <c r="B486" t="s">
-        <v>706</v>
+        <v>694</v>
       </c>
       <c r="C486">
-        <v>134</v>
+        <v>0</v>
       </c>
       <c r="D486">
         <v>2025</v>
       </c>
       <c r="E486" t="s">
-        <v>707</v>
+        <v>611</v>
       </c>
       <c r="F486" t="s">
-        <v>616</v>
+        <v>94</v>
       </c>
       <c r="G486" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H486" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I486">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J486" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="487" spans="1:10">
       <c r="A487" s="1" t="s">
-        <v>708</v>
+        <v>697</v>
       </c>
     </row>
     <row r="488" spans="1:10">
       <c r="A488" t="s">
-        <v>705</v>
+        <v>698</v>
       </c>
       <c r="B488" t="s">
-        <v>706</v>
+        <v>699</v>
       </c>
       <c r="C488">
-        <v>135</v>
+        <v>0</v>
       </c>
       <c r="D488">
         <v>2025</v>
       </c>
       <c r="E488" t="s">
-        <v>709</v>
+        <v>148</v>
       </c>
       <c r="F488" t="s">
-        <v>616</v>
+        <v>149</v>
       </c>
       <c r="G488" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H488" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I488">
         <v>2</v>
       </c>
       <c r="J488" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="489" spans="1:10">
       <c r="A489" s="1" t="s">
-        <v>708</v>
+        <v>700</v>
       </c>
     </row>
     <row r="490" spans="1:10">
       <c r="A490" t="s">
-        <v>705</v>
+        <v>701</v>
       </c>
       <c r="B490" t="s">
-        <v>706</v>
+        <v>694</v>
       </c>
       <c r="C490">
-        <v>136</v>
+        <v>150</v>
       </c>
       <c r="D490">
         <v>2025</v>
       </c>
       <c r="E490" t="s">
-        <v>710</v>
+        <v>572</v>
       </c>
       <c r="F490" t="s">
-        <v>616</v>
+        <v>702</v>
       </c>
       <c r="G490" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H490" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I490">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J490" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
     </row>
     <row r="491" spans="1:10">
       <c r="A491" s="1" t="s">
-        <v>711</v>
+        <v>703</v>
       </c>
     </row>
     <row r="492" spans="1:10">
       <c r="A492" t="s">
-        <v>705</v>
+        <v>701</v>
       </c>
       <c r="B492" t="s">
-        <v>706</v>
+        <v>699</v>
       </c>
       <c r="C492">
-        <v>137</v>
+        <v>148</v>
       </c>
       <c r="D492">
         <v>2025</v>
       </c>
       <c r="E492" t="s">
-        <v>712</v>
+        <v>60</v>
       </c>
       <c r="F492" t="s">
-        <v>616</v>
+        <v>61</v>
       </c>
       <c r="G492" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H492" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I492">
         <v>2</v>
       </c>
       <c r="J492" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="493" spans="1:10">
       <c r="A493" s="1" t="s">
-        <v>711</v>
+        <v>583</v>
       </c>
     </row>
     <row r="494" spans="1:10">
       <c r="A494" t="s">
+        <v>704</v>
+      </c>
+      <c r="B494" t="s">
         <v>705</v>
       </c>
-      <c r="B494" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C494">
-        <v>138</v>
+        <v>0</v>
       </c>
       <c r="D494">
         <v>2025</v>
       </c>
       <c r="E494" t="s">
-        <v>713</v>
+        <v>706</v>
       </c>
       <c r="F494" t="s">
-        <v>13</v>
+        <v>468</v>
       </c>
       <c r="G494" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H494" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I494">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J494" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="495" spans="1:10">
       <c r="A495" s="1" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
     </row>
     <row r="496" spans="1:10">
       <c r="A496" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="B496" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="C496">
-        <v>139</v>
+        <v>0</v>
       </c>
       <c r="D496">
         <v>2025</v>
       </c>
       <c r="E496" t="s">
-        <v>714</v>
+        <v>546</v>
       </c>
       <c r="F496" t="s">
-        <v>616</v>
+        <v>31</v>
       </c>
       <c r="G496" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H496" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I496">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J496" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="497" spans="1:10">
       <c r="A497" s="1" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="498" spans="1:10">
       <c r="A498" t="s">
-        <v>705</v>
+        <v>711</v>
       </c>
       <c r="B498" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="C498">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="D498">
         <v>2025</v>
       </c>
       <c r="E498" t="s">
-        <v>715</v>
+        <v>481</v>
       </c>
       <c r="F498" t="s">
-        <v>544</v>
+        <v>482</v>
       </c>
       <c r="G498" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H498" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I498">
         <v>2</v>
       </c>
       <c r="J498" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="499" spans="1:10">
       <c r="A499" s="1" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="500" spans="1:10">
       <c r="A500" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
       <c r="B500" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="C500">
-        <v>132</v>
+        <v>0</v>
       </c>
       <c r="D500">
         <v>2025</v>
       </c>
       <c r="E500" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="F500" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="G500" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H500" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I500">
         <v>2</v>
       </c>
       <c r="J500" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="501" spans="1:10">
       <c r="A501" s="1" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
     </row>
     <row r="502" spans="1:10">
       <c r="A502" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="B502" t="s">
-        <v>721</v>
+        <v>719</v>
       </c>
       <c r="C502">
-        <v>130</v>
+        <v>0</v>
       </c>
       <c r="D502">
         <v>2025</v>
       </c>
       <c r="E502" t="s">
-        <v>20</v>
+        <v>680</v>
       </c>
       <c r="F502" t="s">
-        <v>722</v>
+        <v>78</v>
       </c>
       <c r="G502" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H502" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I502">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J502" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="503" spans="1:10">
       <c r="A503" s="1" t="s">
-        <v>723</v>
+        <v>720</v>
       </c>
     </row>
     <row r="504" spans="1:10">
       <c r="A504" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="B504" t="s">
-        <v>721</v>
+        <v>719</v>
       </c>
       <c r="C504">
-        <v>131</v>
+        <v>0</v>
       </c>
       <c r="D504">
         <v>2025</v>
       </c>
       <c r="E504" t="s">
-        <v>62</v>
+        <v>721</v>
       </c>
       <c r="F504" t="s">
-        <v>63</v>
+        <v>722</v>
       </c>
       <c r="G504" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H504" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I504">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J504" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
     </row>
     <row r="505" spans="1:10">
       <c r="A505" s="1" t="s">
-        <v>724</v>
+        <v>720</v>
       </c>
     </row>
     <row r="506" spans="1:10">
       <c r="A506" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="B506" t="s">
-        <v>725</v>
+        <v>719</v>
       </c>
       <c r="C506">
         <v>0</v>
       </c>
       <c r="D506">
         <v>2025</v>
       </c>
       <c r="E506" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="F506" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
       <c r="G506" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="H506" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I506">
         <v>3</v>
       </c>
       <c r="J506" t="s">
-        <v>120</v>
+        <v>27</v>
       </c>
     </row>
     <row r="507" spans="1:10">
       <c r="A507" s="1" t="s">
-        <v>728</v>
+        <v>720</v>
       </c>
     </row>
     <row r="508" spans="1:10">
       <c r="A508" t="s">
-        <v>716</v>
+        <v>725</v>
       </c>
       <c r="B508" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="C508">
-        <v>0</v>
+        <v>133</v>
       </c>
       <c r="D508">
         <v>2025</v>
       </c>
       <c r="E508" t="s">
-        <v>245</v>
+        <v>98</v>
       </c>
       <c r="F508" t="s">
-        <v>158</v>
+        <v>99</v>
       </c>
       <c r="G508" t="s">
-        <v>14</v>
+        <v>727</v>
       </c>
       <c r="H508" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I508">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J508" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
     </row>
     <row r="509" spans="1:10">
       <c r="A509" s="1" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="510" spans="1:10">
       <c r="A510" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="B510" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="C510">
-        <v>0</v>
+        <v>134</v>
       </c>
       <c r="D510">
         <v>2025</v>
       </c>
       <c r="E510" t="s">
-        <v>118</v>
+        <v>731</v>
       </c>
       <c r="F510" t="s">
-        <v>119</v>
+        <v>640</v>
       </c>
       <c r="G510" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="H510" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I510">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J510" t="s">
-        <v>631</v>
+        <v>62</v>
       </c>
     </row>
     <row r="511" spans="1:10">
       <c r="A511" s="1" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="512" spans="1:10">
       <c r="A512" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="B512" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="C512">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="D512">
         <v>2025</v>
       </c>
       <c r="E512" t="s">
-        <v>517</v>
+        <v>733</v>
       </c>
       <c r="F512" t="s">
-        <v>518</v>
+        <v>640</v>
       </c>
       <c r="G512" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="H512" t="s">
-        <v>734</v>
+        <v>21</v>
       </c>
       <c r="I512">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J512" t="s">
-        <v>735</v>
+        <v>62</v>
       </c>
     </row>
     <row r="513" spans="1:10">
       <c r="A513" s="1" t="s">
-        <v>736</v>
+        <v>732</v>
       </c>
     </row>
     <row r="514" spans="1:10">
       <c r="A514" t="s">
-        <v>737</v>
+        <v>729</v>
       </c>
       <c r="B514" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
       <c r="C514">
-        <v>122</v>
+        <v>136</v>
       </c>
       <c r="D514">
         <v>2025</v>
       </c>
       <c r="E514" t="s">
-        <v>738</v>
+        <v>734</v>
       </c>
       <c r="F514" t="s">
-        <v>739</v>
+        <v>640</v>
       </c>
       <c r="G514" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="H514" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I514">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J514" t="s">
-        <v>120</v>
+        <v>62</v>
       </c>
     </row>
     <row r="515" spans="1:10">
       <c r="A515" s="1" t="s">
-        <v>728</v>
+        <v>735</v>
       </c>
     </row>
     <row r="516" spans="1:10">
       <c r="A516" t="s">
-        <v>737</v>
+        <v>729</v>
       </c>
       <c r="B516" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
       <c r="C516">
-        <v>123</v>
+        <v>137</v>
       </c>
       <c r="D516">
         <v>2025</v>
       </c>
       <c r="E516" t="s">
-        <v>740</v>
+        <v>736</v>
       </c>
       <c r="F516" t="s">
-        <v>450</v>
+        <v>640</v>
       </c>
       <c r="G516" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="H516" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I516">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J516" t="s">
-        <v>120</v>
+        <v>62</v>
       </c>
     </row>
     <row r="517" spans="1:10">
       <c r="A517" s="1" t="s">
-        <v>728</v>
+        <v>735</v>
       </c>
     </row>
     <row r="518" spans="1:10">
       <c r="A518" t="s">
-        <v>737</v>
+        <v>729</v>
       </c>
       <c r="B518" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="C518">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="D518">
         <v>2025</v>
       </c>
       <c r="E518" t="s">
-        <v>594</v>
+        <v>737</v>
       </c>
       <c r="F518" t="s">
-        <v>595</v>
+        <v>50</v>
       </c>
       <c r="G518" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="H518" t="s">
-        <v>734</v>
+        <v>21</v>
       </c>
       <c r="I518">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J518" t="s">
-        <v>735</v>
+        <v>62</v>
       </c>
     </row>
     <row r="519" spans="1:10">
       <c r="A519" s="1" t="s">
-        <v>741</v>
+        <v>732</v>
       </c>
     </row>
     <row r="520" spans="1:10">
       <c r="A520" t="s">
-        <v>737</v>
+        <v>729</v>
       </c>
       <c r="B520" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="C520">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="D520">
         <v>2025</v>
       </c>
       <c r="E520" t="s">
-        <v>515</v>
+        <v>738</v>
       </c>
       <c r="F520" t="s">
-        <v>516</v>
+        <v>640</v>
       </c>
       <c r="G520" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="H520" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I520">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J520" t="s">
-        <v>631</v>
+        <v>62</v>
       </c>
     </row>
     <row r="521" spans="1:10">
       <c r="A521" s="1" t="s">
-        <v>736</v>
+        <v>732</v>
       </c>
     </row>
     <row r="522" spans="1:10">
       <c r="A522" t="s">
-        <v>742</v>
+        <v>729</v>
       </c>
       <c r="B522" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
       <c r="C522">
-        <v>0</v>
+        <v>140</v>
       </c>
       <c r="D522">
         <v>2025</v>
       </c>
       <c r="E522" t="s">
-        <v>587</v>
+        <v>739</v>
       </c>
       <c r="F522" t="s">
-        <v>744</v>
+        <v>570</v>
       </c>
       <c r="G522" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="H522" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I522">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J522" t="s">
-        <v>120</v>
+        <v>62</v>
       </c>
     </row>
     <row r="523" spans="1:10">
       <c r="A523" s="1" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
     </row>
     <row r="524" spans="1:10">
       <c r="A524" t="s">
-        <v>746</v>
+        <v>740</v>
       </c>
       <c r="B524" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="C524">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="D524">
         <v>2025</v>
       </c>
       <c r="E524" t="s">
-        <v>413</v>
+        <v>742</v>
       </c>
       <c r="F524" t="s">
-        <v>414</v>
+        <v>743</v>
       </c>
       <c r="G524" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H524" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I524">
         <v>2</v>
       </c>
       <c r="J524" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
     </row>
     <row r="525" spans="1:10">
       <c r="A525" s="1" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
     </row>
     <row r="526" spans="1:10">
       <c r="A526" t="s">
-        <v>749</v>
+        <v>740</v>
       </c>
       <c r="B526" t="s">
-        <v>750</v>
+        <v>745</v>
       </c>
       <c r="C526">
-        <v>0</v>
+        <v>130</v>
       </c>
       <c r="D526">
         <v>2025</v>
       </c>
       <c r="E526" t="s">
-        <v>751</v>
+        <v>60</v>
       </c>
       <c r="F526" t="s">
-        <v>301</v>
+        <v>746</v>
       </c>
       <c r="G526" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H526" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I526">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J526" t="s">
-        <v>120</v>
+        <v>62</v>
       </c>
     </row>
     <row r="527" spans="1:10">
       <c r="A527" s="1" t="s">
-        <v>752</v>
+        <v>747</v>
       </c>
     </row>
     <row r="528" spans="1:10">
       <c r="A528" t="s">
-        <v>753</v>
+        <v>740</v>
       </c>
       <c r="B528" t="s">
-        <v>754</v>
+        <v>745</v>
       </c>
       <c r="C528">
-        <v>0</v>
+        <v>131</v>
       </c>
       <c r="D528">
         <v>2025</v>
       </c>
       <c r="E528" t="s">
-        <v>755</v>
+        <v>98</v>
       </c>
       <c r="F528" t="s">
-        <v>373</v>
+        <v>99</v>
       </c>
       <c r="G528" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H528" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I528">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J528" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
     </row>
     <row r="529" spans="1:10">
       <c r="A529" s="1" t="s">
-        <v>756</v>
+        <v>748</v>
       </c>
     </row>
     <row r="530" spans="1:10">
       <c r="A530" t="s">
-        <v>753</v>
+        <v>740</v>
       </c>
       <c r="B530" t="s">
-        <v>757</v>
+        <v>749</v>
       </c>
       <c r="C530">
         <v>0</v>
       </c>
       <c r="D530">
         <v>2025</v>
       </c>
       <c r="E530" t="s">
-        <v>445</v>
+        <v>750</v>
       </c>
       <c r="F530" t="s">
-        <v>446</v>
+        <v>751</v>
       </c>
       <c r="G530" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
       <c r="H530" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I530">
         <v>3</v>
       </c>
       <c r="J530" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="531" spans="1:10">
       <c r="A531" s="1" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="532" spans="1:10">
       <c r="A532" t="s">
+        <v>740</v>
+      </c>
+      <c r="B532" t="s">
         <v>753</v>
-      </c>
-[...1 lines deleted...]
-        <v>757</v>
       </c>
       <c r="C532">
         <v>0</v>
       </c>
       <c r="D532">
         <v>2025</v>
       </c>
       <c r="E532" t="s">
-        <v>135</v>
+        <v>273</v>
       </c>
       <c r="F532" t="s">
-        <v>136</v>
+        <v>187</v>
       </c>
       <c r="G532" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H532" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I532">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J532" t="s">
-        <v>120</v>
+        <v>22</v>
       </c>
     </row>
     <row r="533" spans="1:10">
       <c r="A533" s="1" t="s">
-        <v>758</v>
+        <v>754</v>
       </c>
     </row>
     <row r="534" spans="1:10">
       <c r="A534" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="B534" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="C534">
         <v>0</v>
       </c>
       <c r="D534">
         <v>2025</v>
       </c>
       <c r="E534" t="s">
-        <v>738</v>
+        <v>148</v>
       </c>
       <c r="F534" t="s">
-        <v>739</v>
+        <v>149</v>
       </c>
       <c r="G534" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
       <c r="H534" t="s">
         <v>15</v>
       </c>
       <c r="I534">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J534" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
     </row>
     <row r="535" spans="1:10">
       <c r="A535" s="1" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="536" spans="1:10">
       <c r="A536" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="B536" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="C536">
-        <v>0</v>
+        <v>126</v>
       </c>
       <c r="D536">
         <v>2025</v>
       </c>
       <c r="E536" t="s">
-        <v>760</v>
+        <v>543</v>
       </c>
       <c r="F536" t="s">
-        <v>761</v>
+        <v>544</v>
       </c>
       <c r="G536" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
       <c r="H536" t="s">
-        <v>15</v>
+        <v>758</v>
       </c>
       <c r="I536">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J536" t="s">
-        <v>15</v>
+        <v>759</v>
       </c>
     </row>
     <row r="537" spans="1:10">
       <c r="A537" s="1" t="s">
-        <v>762</v>
+        <v>760</v>
       </c>
     </row>
     <row r="538" spans="1:10">
       <c r="A538" t="s">
-        <v>753</v>
+        <v>761</v>
       </c>
       <c r="B538" t="s">
-        <v>754</v>
+        <v>749</v>
       </c>
       <c r="C538">
-        <v>0</v>
+        <v>122</v>
       </c>
       <c r="D538">
         <v>2025</v>
       </c>
       <c r="E538" t="s">
-        <v>265</v>
+        <v>762</v>
       </c>
       <c r="F538" t="s">
-        <v>266</v>
+        <v>763</v>
       </c>
       <c r="G538" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
       <c r="H538" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I538">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J538" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="539" spans="1:10">
       <c r="A539" s="1" t="s">
-        <v>763</v>
+        <v>752</v>
       </c>
     </row>
     <row r="540" spans="1:10">
       <c r="A540" t="s">
-        <v>753</v>
+        <v>761</v>
       </c>
       <c r="B540" t="s">
-        <v>754</v>
+        <v>749</v>
       </c>
       <c r="C540">
-        <v>0</v>
+        <v>123</v>
       </c>
       <c r="D540">
         <v>2025</v>
       </c>
       <c r="E540" t="s">
         <v>764</v>
       </c>
       <c r="F540" t="s">
-        <v>765</v>
+        <v>476</v>
       </c>
       <c r="G540" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
       <c r="H540" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I540">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J540" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="541" spans="1:10">
       <c r="A541" s="1" t="s">
-        <v>763</v>
+        <v>752</v>
       </c>
     </row>
     <row r="542" spans="1:10">
       <c r="A542" t="s">
-        <v>753</v>
+        <v>761</v>
       </c>
       <c r="B542" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="C542">
-        <v>0</v>
+        <v>127</v>
       </c>
       <c r="D542">
         <v>2025</v>
       </c>
       <c r="E542" t="s">
-        <v>766</v>
+        <v>12</v>
       </c>
       <c r="F542" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G542" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
       <c r="H542" t="s">
-        <v>15</v>
+        <v>758</v>
       </c>
       <c r="I542">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J542" t="s">
-        <v>16</v>
+        <v>759</v>
       </c>
     </row>
     <row r="543" spans="1:10">
       <c r="A543" s="1" t="s">
-        <v>752</v>
+        <v>765</v>
       </c>
     </row>
     <row r="544" spans="1:10">
       <c r="A544" t="s">
-        <v>767</v>
+        <v>761</v>
       </c>
       <c r="B544" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="C544">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="D544">
         <v>2025</v>
       </c>
       <c r="E544" t="s">
-        <v>551</v>
+        <v>541</v>
       </c>
       <c r="F544" t="s">
-        <v>552</v>
+        <v>542</v>
       </c>
       <c r="G544" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
       <c r="H544" t="s">
-        <v>64</v>
+        <v>15</v>
       </c>
       <c r="I544">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J544" t="s">
-        <v>120</v>
+        <v>655</v>
       </c>
     </row>
     <row r="545" spans="1:10">
       <c r="A545" s="1" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
     </row>
     <row r="546" spans="1:10">
       <c r="A546" t="s">
+        <v>766</v>
+      </c>
+      <c r="B546" t="s">
         <v>767</v>
       </c>
-      <c r="B546" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C546">
-        <v>111</v>
+        <v>0</v>
       </c>
       <c r="D546">
         <v>2025</v>
       </c>
       <c r="E546" t="s">
+        <v>613</v>
+      </c>
+      <c r="F546" t="s">
         <v>768</v>
       </c>
-      <c r="F546" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G546" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
       <c r="H546" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I546">
         <v>3</v>
       </c>
       <c r="J546" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="547" spans="1:10">
       <c r="A547" s="1" t="s">
-        <v>758</v>
+        <v>769</v>
       </c>
     </row>
     <row r="548" spans="1:10">
       <c r="A548" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="B548" t="s">
-        <v>757</v>
+        <v>771</v>
       </c>
       <c r="C548">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="D548">
         <v>2025</v>
       </c>
       <c r="E548" t="s">
-        <v>546</v>
+        <v>439</v>
       </c>
       <c r="F548" t="s">
-        <v>678</v>
+        <v>440</v>
       </c>
       <c r="G548" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H548" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I548">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J548" t="s">
-        <v>120</v>
+        <v>56</v>
       </c>
     </row>
     <row r="549" spans="1:10">
       <c r="A549" s="1" t="s">
-        <v>758</v>
+        <v>772</v>
       </c>
     </row>
     <row r="550" spans="1:10">
       <c r="A550" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="B550" t="s">
-        <v>769</v>
+        <v>774</v>
       </c>
       <c r="C550">
         <v>0</v>
       </c>
       <c r="D550">
         <v>2025</v>
       </c>
       <c r="E550" t="s">
-        <v>62</v>
+        <v>775</v>
       </c>
       <c r="F550" t="s">
-        <v>63</v>
+        <v>327</v>
       </c>
       <c r="G550" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H550" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I550">
         <v>3</v>
       </c>
       <c r="J550" t="s">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="551" spans="1:10">
       <c r="A551" s="1" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
     </row>
     <row r="552" spans="1:10">
       <c r="A552" t="s">
-        <v>767</v>
+        <v>777</v>
       </c>
       <c r="B552" t="s">
-        <v>769</v>
+        <v>778</v>
       </c>
       <c r="C552">
         <v>0</v>
       </c>
       <c r="D552">
         <v>2025</v>
       </c>
       <c r="E552" t="s">
-        <v>464</v>
+        <v>779</v>
       </c>
       <c r="F552" t="s">
-        <v>73</v>
+        <v>399</v>
       </c>
       <c r="G552" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H552" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I552">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J552" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="553" spans="1:10">
       <c r="A553" s="1" t="s">
-        <v>771</v>
+        <v>780</v>
       </c>
     </row>
     <row r="554" spans="1:10">
       <c r="A554" t="s">
-        <v>767</v>
+        <v>777</v>
       </c>
       <c r="B554" t="s">
-        <v>769</v>
+        <v>781</v>
       </c>
       <c r="C554">
         <v>0</v>
       </c>
       <c r="D554">
         <v>2025</v>
       </c>
       <c r="E554" t="s">
-        <v>520</v>
+        <v>471</v>
       </c>
       <c r="F554" t="s">
-        <v>73</v>
+        <v>472</v>
       </c>
       <c r="G554" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H554" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I554">
         <v>3</v>
       </c>
       <c r="J554" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="555" spans="1:10">
       <c r="A555" s="1" t="s">
-        <v>772</v>
+        <v>782</v>
       </c>
     </row>
     <row r="556" spans="1:10">
       <c r="A556" t="s">
-        <v>767</v>
+        <v>777</v>
       </c>
       <c r="B556" t="s">
-        <v>769</v>
+        <v>781</v>
       </c>
       <c r="C556">
         <v>0</v>
       </c>
       <c r="D556">
         <v>2025</v>
       </c>
       <c r="E556" t="s">
-        <v>773</v>
+        <v>164</v>
       </c>
       <c r="F556" t="s">
-        <v>73</v>
+        <v>165</v>
       </c>
       <c r="G556" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H556" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I556">
         <v>3</v>
       </c>
       <c r="J556" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="557" spans="1:10">
       <c r="A557" s="1" t="s">
-        <v>774</v>
+        <v>782</v>
       </c>
     </row>
     <row r="558" spans="1:10">
       <c r="A558" t="s">
-        <v>767</v>
+        <v>777</v>
       </c>
       <c r="B558" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="C558">
         <v>0</v>
       </c>
       <c r="D558">
         <v>2025</v>
       </c>
       <c r="E558" t="s">
-        <v>656</v>
+        <v>762</v>
       </c>
       <c r="F558" t="s">
-        <v>41</v>
+        <v>763</v>
       </c>
       <c r="G558" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H558" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I558">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J558" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="559" spans="1:10">
       <c r="A559" s="1" t="s">
-        <v>776</v>
+        <v>783</v>
       </c>
     </row>
     <row r="560" spans="1:10">
       <c r="A560" t="s">
         <v>777</v>
       </c>
       <c r="B560" t="s">
         <v>778</v>
       </c>
       <c r="C560">
-        <v>104</v>
+        <v>0</v>
       </c>
       <c r="D560">
         <v>2025</v>
       </c>
       <c r="E560" t="s">
-        <v>779</v>
+        <v>784</v>
       </c>
       <c r="F560" t="s">
-        <v>13</v>
+        <v>785</v>
       </c>
       <c r="G560" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H560" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I560">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J560" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="561" spans="1:10">
       <c r="A561" s="1" t="s">
-        <v>774</v>
+        <v>786</v>
       </c>
     </row>
     <row r="562" spans="1:10">
       <c r="A562" t="s">
         <v>777</v>
       </c>
       <c r="B562" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="C562">
-        <v>107</v>
+        <v>0</v>
       </c>
       <c r="D562">
         <v>2025</v>
       </c>
       <c r="E562" t="s">
-        <v>780</v>
+        <v>293</v>
       </c>
       <c r="F562" t="s">
-        <v>781</v>
+        <v>294</v>
       </c>
       <c r="G562" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H562" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I562">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J562" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
     </row>
     <row r="563" spans="1:10">
       <c r="A563" s="1" t="s">
-        <v>782</v>
+        <v>787</v>
       </c>
     </row>
     <row r="564" spans="1:10">
       <c r="A564" t="s">
-        <v>783</v>
+        <v>777</v>
       </c>
       <c r="B564" t="s">
-        <v>784</v>
+        <v>778</v>
       </c>
       <c r="C564">
-        <v>101</v>
+        <v>0</v>
       </c>
       <c r="D564">
         <v>2025</v>
       </c>
       <c r="E564" t="s">
-        <v>581</v>
+        <v>788</v>
       </c>
       <c r="F564" t="s">
-        <v>158</v>
+        <v>789</v>
       </c>
       <c r="G564" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H564" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I564">
         <v>1</v>
       </c>
       <c r="J564" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="565" spans="1:10">
       <c r="A565" s="1" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
     </row>
     <row r="566" spans="1:10">
       <c r="A566" t="s">
-        <v>786</v>
+        <v>777</v>
       </c>
       <c r="B566" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
       <c r="C566">
-        <v>81</v>
+        <v>0</v>
       </c>
       <c r="D566">
         <v>2025</v>
       </c>
       <c r="E566" t="s">
-        <v>118</v>
+        <v>790</v>
       </c>
       <c r="F566" t="s">
-        <v>119</v>
+        <v>83</v>
       </c>
       <c r="G566" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H566" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I566">
         <v>3</v>
       </c>
       <c r="J566" t="s">
-        <v>120</v>
+        <v>27</v>
       </c>
     </row>
     <row r="567" spans="1:10">
       <c r="A567" s="1" t="s">
-        <v>788</v>
+        <v>776</v>
       </c>
     </row>
     <row r="568" spans="1:10">
       <c r="A568" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
       <c r="B568" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
       <c r="C568">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="D568">
         <v>2025</v>
       </c>
       <c r="E568" t="s">
-        <v>502</v>
+        <v>577</v>
       </c>
       <c r="F568" t="s">
-        <v>141</v>
+        <v>578</v>
       </c>
       <c r="G568" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H568" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I568">
         <v>3</v>
       </c>
       <c r="J568" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="569" spans="1:10">
       <c r="A569" s="1" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
     </row>
     <row r="570" spans="1:10">
       <c r="A570" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
       <c r="B570" t="s">
-        <v>790</v>
+        <v>781</v>
       </c>
       <c r="C570">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="D570">
         <v>2025</v>
       </c>
       <c r="E570" t="s">
-        <v>751</v>
+        <v>792</v>
       </c>
       <c r="F570" t="s">
-        <v>181</v>
+        <v>476</v>
       </c>
       <c r="G570" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H570" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I570">
         <v>3</v>
       </c>
       <c r="J570" t="s">
-        <v>120</v>
+        <v>27</v>
       </c>
     </row>
     <row r="571" spans="1:10">
       <c r="A571" s="1" t="s">
-        <v>791</v>
+        <v>782</v>
       </c>
     </row>
     <row r="572" spans="1:10">
       <c r="A572" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="B572" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
       <c r="C572">
-        <v>92</v>
+        <v>114</v>
       </c>
       <c r="D572">
         <v>2025</v>
       </c>
       <c r="E572" t="s">
-        <v>455</v>
+        <v>572</v>
       </c>
       <c r="F572" t="s">
-        <v>330</v>
+        <v>702</v>
       </c>
       <c r="G572" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H572" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I572">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J572" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="573" spans="1:10">
       <c r="A573" s="1" t="s">
-        <v>793</v>
+        <v>782</v>
       </c>
     </row>
     <row r="574" spans="1:10">
       <c r="A574" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="B574" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="C574">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="D574">
         <v>2025</v>
       </c>
       <c r="E574" t="s">
-        <v>62</v>
+        <v>98</v>
       </c>
       <c r="F574" t="s">
-        <v>63</v>
+        <v>99</v>
       </c>
       <c r="G574" t="s">
-        <v>795</v>
+        <v>26</v>
       </c>
       <c r="H574" t="s">
-        <v>268</v>
+        <v>44</v>
       </c>
       <c r="I574">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J574" t="s">
-        <v>631</v>
+        <v>45</v>
       </c>
     </row>
     <row r="575" spans="1:10">
       <c r="A575" s="1" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
     </row>
     <row r="576" spans="1:10">
       <c r="A576" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="B576" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="C576">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="D576">
         <v>2025</v>
       </c>
       <c r="E576" t="s">
-        <v>713</v>
+        <v>490</v>
       </c>
       <c r="F576" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G576" t="s">
-        <v>795</v>
+        <v>26</v>
       </c>
       <c r="H576" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I576">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J576" t="s">
-        <v>497</v>
+        <v>27</v>
       </c>
     </row>
     <row r="577" spans="1:10">
       <c r="A577" s="1" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
     </row>
     <row r="578" spans="1:10">
       <c r="A578" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="B578" t="s">
-        <v>787</v>
+        <v>793</v>
       </c>
       <c r="C578">
-        <v>93</v>
+        <v>0</v>
       </c>
       <c r="D578">
         <v>2025</v>
       </c>
       <c r="E578" t="s">
-        <v>517</v>
+        <v>546</v>
       </c>
       <c r="F578" t="s">
-        <v>518</v>
+        <v>31</v>
       </c>
       <c r="G578" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H578" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I578">
         <v>3</v>
       </c>
       <c r="J578" t="s">
-        <v>269</v>
+        <v>27</v>
       </c>
     </row>
     <row r="579" spans="1:10">
       <c r="A579" s="1" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
     </row>
     <row r="580" spans="1:10">
       <c r="A580" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="B580" t="s">
-        <v>787</v>
+        <v>793</v>
       </c>
       <c r="C580">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="D580">
         <v>2025</v>
       </c>
       <c r="E580" t="s">
-        <v>594</v>
+        <v>797</v>
       </c>
       <c r="F580" t="s">
-        <v>595</v>
+        <v>31</v>
       </c>
       <c r="G580" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H580" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I580">
         <v>3</v>
       </c>
       <c r="J580" t="s">
-        <v>120</v>
+        <v>27</v>
       </c>
     </row>
     <row r="581" spans="1:10">
       <c r="A581" s="1" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
     </row>
     <row r="582" spans="1:10">
       <c r="A582" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="B582" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="C582">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="D582">
         <v>2025</v>
       </c>
       <c r="E582" t="s">
-        <v>515</v>
+        <v>680</v>
       </c>
       <c r="F582" t="s">
-        <v>516</v>
+        <v>78</v>
       </c>
       <c r="G582" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H582" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I582">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J582" t="s">
-        <v>120</v>
+        <v>62</v>
       </c>
     </row>
     <row r="583" spans="1:10">
       <c r="A583" s="1" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="584" spans="1:10">
       <c r="A584" t="s">
-        <v>792</v>
+        <v>801</v>
       </c>
       <c r="B584" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="C584">
-        <v>82</v>
+        <v>104</v>
       </c>
       <c r="D584">
         <v>2025</v>
       </c>
       <c r="E584" t="s">
-        <v>566</v>
+        <v>803</v>
       </c>
       <c r="F584" t="s">
-        <v>567</v>
+        <v>50</v>
       </c>
       <c r="G584" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H584" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I584">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J584" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
     </row>
     <row r="585" spans="1:10">
       <c r="A585" s="1" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
     </row>
     <row r="586" spans="1:10">
       <c r="A586" t="s">
-        <v>792</v>
+        <v>801</v>
       </c>
       <c r="B586" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
       <c r="C586">
-        <v>0</v>
+        <v>107</v>
       </c>
       <c r="D586">
         <v>2025</v>
       </c>
       <c r="E586" t="s">
-        <v>245</v>
+        <v>804</v>
       </c>
       <c r="F586" t="s">
-        <v>651</v>
+        <v>805</v>
       </c>
       <c r="G586" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H586" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I586">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J586" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
     </row>
     <row r="587" spans="1:10">
       <c r="A587" s="1" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
     </row>
     <row r="588" spans="1:10">
       <c r="A588" t="s">
-        <v>792</v>
+        <v>807</v>
       </c>
       <c r="B588" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="C588">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="D588">
         <v>2025</v>
       </c>
       <c r="E588" t="s">
-        <v>103</v>
+        <v>607</v>
       </c>
       <c r="F588" t="s">
-        <v>104</v>
+        <v>187</v>
       </c>
       <c r="G588" t="s">
-        <v>805</v>
+        <v>26</v>
       </c>
       <c r="H588" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I588">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J588" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
     </row>
     <row r="589" spans="1:10">
       <c r="A589" s="1" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
     </row>
     <row r="590" spans="1:10">
       <c r="A590" t="s">
-        <v>792</v>
+        <v>810</v>
       </c>
       <c r="B590" t="s">
-        <v>804</v>
+        <v>811</v>
       </c>
       <c r="C590">
-        <v>0</v>
+        <v>81</v>
       </c>
       <c r="D590">
         <v>2025</v>
       </c>
       <c r="E590" t="s">
-        <v>682</v>
+        <v>148</v>
       </c>
       <c r="F590" t="s">
-        <v>104</v>
+        <v>149</v>
       </c>
       <c r="G590" t="s">
-        <v>805</v>
+        <v>26</v>
       </c>
       <c r="H590" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I590">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J590" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
     </row>
     <row r="591" spans="1:10">
       <c r="A591" s="1" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="592" spans="1:10">
       <c r="A592" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="B592" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
       <c r="C592">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="D592">
         <v>2025</v>
       </c>
       <c r="E592" t="s">
-        <v>459</v>
+        <v>528</v>
       </c>
       <c r="F592" t="s">
-        <v>460</v>
+        <v>170</v>
       </c>
       <c r="G592" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H592" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I592">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J592" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="593" spans="1:10">
       <c r="A593" s="1" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
     </row>
     <row r="594" spans="1:10">
       <c r="A594" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="B594" t="s">
-        <v>798</v>
+        <v>814</v>
       </c>
       <c r="C594">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="D594">
         <v>2025</v>
       </c>
       <c r="E594" t="s">
-        <v>347</v>
+        <v>775</v>
       </c>
       <c r="F594" t="s">
-        <v>810</v>
+        <v>210</v>
       </c>
       <c r="G594" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H594" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I594">
         <v>3</v>
       </c>
       <c r="J594" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="595" spans="1:10">
       <c r="A595" s="1" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
     </row>
     <row r="596" spans="1:10">
       <c r="A596" t="s">
-        <v>807</v>
+        <v>816</v>
       </c>
       <c r="B596" t="s">
-        <v>798</v>
+        <v>808</v>
       </c>
       <c r="C596">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="D596">
         <v>2025</v>
       </c>
       <c r="E596" t="s">
-        <v>812</v>
+        <v>481</v>
       </c>
       <c r="F596" t="s">
-        <v>73</v>
+        <v>356</v>
       </c>
       <c r="G596" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H596" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I596">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J596" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="597" spans="1:10">
       <c r="A597" s="1" t="s">
-        <v>811</v>
+        <v>817</v>
       </c>
     </row>
     <row r="598" spans="1:10">
       <c r="A598" t="s">
-        <v>807</v>
+        <v>816</v>
       </c>
       <c r="B598" t="s">
-        <v>800</v>
+        <v>818</v>
       </c>
       <c r="C598">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="D598">
         <v>2025</v>
       </c>
       <c r="E598" t="s">
-        <v>813</v>
+        <v>98</v>
       </c>
       <c r="F598" t="s">
-        <v>417</v>
+        <v>99</v>
       </c>
       <c r="G598" t="s">
-        <v>14</v>
+        <v>819</v>
       </c>
       <c r="H598" t="s">
         <v>15</v>
       </c>
       <c r="I598">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J598" t="s">
-        <v>23</v>
+        <v>655</v>
       </c>
     </row>
     <row r="599" spans="1:10">
       <c r="A599" s="1" t="s">
-        <v>801</v>
+        <v>820</v>
       </c>
     </row>
     <row r="600" spans="1:10">
       <c r="A600" t="s">
-        <v>807</v>
+        <v>816</v>
       </c>
       <c r="B600" t="s">
-        <v>798</v>
+        <v>818</v>
       </c>
       <c r="C600">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="D600">
         <v>2025</v>
       </c>
       <c r="E600" t="s">
-        <v>62</v>
+        <v>737</v>
       </c>
       <c r="F600" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="G600" t="s">
-        <v>14</v>
+        <v>819</v>
       </c>
       <c r="H600" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I600">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J600" t="s">
-        <v>120</v>
+        <v>523</v>
       </c>
     </row>
     <row r="601" spans="1:10">
       <c r="A601" s="1" t="s">
-        <v>811</v>
+        <v>820</v>
       </c>
     </row>
     <row r="602" spans="1:10">
       <c r="A602" t="s">
-        <v>807</v>
+        <v>816</v>
       </c>
       <c r="B602" t="s">
-        <v>804</v>
+        <v>811</v>
       </c>
       <c r="C602">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="D602">
         <v>2025</v>
       </c>
       <c r="E602" t="s">
-        <v>814</v>
+        <v>543</v>
       </c>
       <c r="F602" t="s">
-        <v>104</v>
+        <v>544</v>
       </c>
       <c r="G602" t="s">
-        <v>805</v>
+        <v>26</v>
       </c>
       <c r="H602" t="s">
         <v>15</v>
       </c>
       <c r="I602">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J602" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
     </row>
     <row r="603" spans="1:10">
       <c r="A603" s="1" t="s">
-        <v>806</v>
+        <v>821</v>
       </c>
     </row>
     <row r="604" spans="1:10">
       <c r="A604" t="s">
-        <v>807</v>
+        <v>816</v>
       </c>
       <c r="B604" t="s">
-        <v>800</v>
+        <v>811</v>
       </c>
       <c r="C604">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="D604">
         <v>2025</v>
       </c>
       <c r="E604" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F604" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G604" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H604" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I604">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J604" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
     </row>
     <row r="605" spans="1:10">
       <c r="A605" s="1" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
     </row>
     <row r="606" spans="1:10">
       <c r="A606" t="s">
         <v>816</v>
       </c>
       <c r="B606" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="C606">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="D606">
         <v>2025</v>
       </c>
       <c r="E606" t="s">
-        <v>27</v>
+        <v>541</v>
       </c>
       <c r="F606" t="s">
-        <v>73</v>
+        <v>542</v>
       </c>
       <c r="G606" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H606" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I606">
         <v>3</v>
       </c>
       <c r="J606" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="607" spans="1:10">
       <c r="A607" s="1" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
     </row>
     <row r="608" spans="1:10">
       <c r="A608" t="s">
-        <v>819</v>
+        <v>816</v>
       </c>
       <c r="B608" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="C608">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D608">
         <v>2025</v>
       </c>
       <c r="E608" t="s">
-        <v>532</v>
+        <v>592</v>
       </c>
       <c r="F608" t="s">
-        <v>533</v>
+        <v>593</v>
       </c>
       <c r="G608" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H608" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I608">
         <v>2</v>
       </c>
       <c r="J608" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
     </row>
     <row r="609" spans="1:10">
       <c r="A609" s="1" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
     </row>
     <row r="610" spans="1:10">
       <c r="A610" t="s">
-        <v>822</v>
+        <v>816</v>
       </c>
       <c r="B610" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="C610">
         <v>0</v>
       </c>
       <c r="D610">
         <v>2025</v>
       </c>
       <c r="E610" t="s">
-        <v>517</v>
+        <v>273</v>
       </c>
       <c r="F610" t="s">
-        <v>518</v>
+        <v>675</v>
       </c>
       <c r="G610" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H610" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I610">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J610" t="s">
-        <v>596</v>
+        <v>21</v>
       </c>
     </row>
     <row r="611" spans="1:10">
       <c r="A611" s="1" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
     </row>
     <row r="612" spans="1:10">
       <c r="A612" t="s">
-        <v>825</v>
+        <v>816</v>
       </c>
       <c r="B612" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
       <c r="C612">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="D612">
         <v>2025</v>
       </c>
       <c r="E612" t="s">
-        <v>780</v>
+        <v>133</v>
       </c>
       <c r="F612" t="s">
-        <v>826</v>
+        <v>134</v>
       </c>
       <c r="G612" t="s">
-        <v>14</v>
+        <v>829</v>
       </c>
       <c r="H612" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I612">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J612" t="s">
-        <v>90</v>
+        <v>22</v>
       </c>
     </row>
     <row r="613" spans="1:10">
       <c r="A613" s="1" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
     </row>
     <row r="614" spans="1:10">
       <c r="A614" t="s">
-        <v>827</v>
+        <v>816</v>
       </c>
       <c r="B614" t="s">
         <v>828</v>
       </c>
       <c r="C614">
         <v>0</v>
       </c>
       <c r="D614">
         <v>2025</v>
       </c>
       <c r="E614" t="s">
+        <v>706</v>
+      </c>
+      <c r="F614" t="s">
+        <v>134</v>
+      </c>
+      <c r="G614" t="s">
         <v>829</v>
       </c>
-      <c r="F614" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H614" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I614">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J614" t="s">
-        <v>90</v>
+        <v>22</v>
       </c>
     </row>
     <row r="615" spans="1:10">
       <c r="A615" s="1" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
     </row>
     <row r="616" spans="1:10">
       <c r="A616" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="B616" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="C616">
-        <v>0</v>
+        <v>89</v>
       </c>
       <c r="D616">
         <v>2025</v>
       </c>
       <c r="E616" t="s">
-        <v>691</v>
+        <v>485</v>
       </c>
       <c r="F616" t="s">
-        <v>692</v>
+        <v>486</v>
       </c>
       <c r="G616" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H616" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I616">
         <v>2</v>
       </c>
       <c r="J616" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="617" spans="1:10">
       <c r="A617" s="1" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
     </row>
     <row r="618" spans="1:10">
       <c r="A618" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="B618" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="C618">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="D618">
         <v>2025</v>
       </c>
       <c r="E618" t="s">
-        <v>329</v>
+        <v>373</v>
       </c>
       <c r="F618" t="s">
-        <v>456</v>
+        <v>834</v>
       </c>
       <c r="G618" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H618" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I618">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J618" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="619" spans="1:10">
       <c r="A619" s="1" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="620" spans="1:10">
       <c r="A620" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="B620" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="C620">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D620">
         <v>2025</v>
       </c>
       <c r="E620" t="s">
-        <v>413</v>
+        <v>836</v>
       </c>
       <c r="F620" t="s">
-        <v>833</v>
+        <v>31</v>
       </c>
       <c r="G620" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H620" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I620">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J620" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
     </row>
     <row r="621" spans="1:10">
       <c r="A621" s="1" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="622" spans="1:10">
       <c r="A622" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="B622" t="s">
-        <v>835</v>
+        <v>824</v>
       </c>
       <c r="C622">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="D622">
         <v>2025</v>
       </c>
       <c r="E622" t="s">
-        <v>766</v>
+        <v>837</v>
       </c>
       <c r="F622" t="s">
-        <v>46</v>
+        <v>443</v>
       </c>
       <c r="G622" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H622" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I622">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J622" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="623" spans="1:10">
       <c r="A623" s="1" t="s">
-        <v>836</v>
+        <v>825</v>
       </c>
     </row>
     <row r="624" spans="1:10">
       <c r="A624" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="B624" t="s">
-        <v>838</v>
+        <v>822</v>
       </c>
       <c r="C624">
-        <v>68</v>
+        <v>85</v>
       </c>
       <c r="D624">
         <v>2025</v>
       </c>
       <c r="E624" t="s">
-        <v>551</v>
+        <v>98</v>
       </c>
       <c r="F624" t="s">
-        <v>552</v>
+        <v>99</v>
       </c>
       <c r="G624" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H624" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I624">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J624" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="625" spans="1:10">
       <c r="A625" s="1" t="s">
-        <v>839</v>
+        <v>835</v>
       </c>
     </row>
     <row r="626" spans="1:10">
       <c r="A626" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="B626" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="C626">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="D626">
         <v>2025</v>
       </c>
       <c r="E626" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
       <c r="F626" t="s">
-        <v>842</v>
+        <v>134</v>
       </c>
       <c r="G626" t="s">
-        <v>14</v>
+        <v>829</v>
       </c>
       <c r="H626" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I626">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J626" t="s">
-        <v>120</v>
+        <v>22</v>
       </c>
     </row>
     <row r="627" spans="1:10">
       <c r="A627" s="1" t="s">
-        <v>843</v>
+        <v>830</v>
       </c>
     </row>
     <row r="628" spans="1:10">
       <c r="A628" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="B628" t="s">
-        <v>844</v>
+        <v>824</v>
       </c>
       <c r="C628">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="D628">
         <v>2025</v>
       </c>
       <c r="E628" t="s">
-        <v>829</v>
+        <v>60</v>
       </c>
       <c r="F628" t="s">
-        <v>830</v>
+        <v>61</v>
       </c>
       <c r="G628" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H628" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I628">
         <v>2</v>
       </c>
       <c r="J628" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
     </row>
     <row r="629" spans="1:10">
       <c r="A629" s="1" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
     </row>
     <row r="630" spans="1:10">
       <c r="A630" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="B630" t="s">
-        <v>844</v>
+        <v>841</v>
       </c>
       <c r="C630">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="D630">
         <v>2025</v>
       </c>
       <c r="E630" t="s">
-        <v>517</v>
+        <v>66</v>
       </c>
       <c r="F630" t="s">
-        <v>518</v>
+        <v>31</v>
       </c>
       <c r="G630" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H630" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I630">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J630" t="s">
-        <v>596</v>
+        <v>27</v>
       </c>
     </row>
     <row r="631" spans="1:10">
       <c r="A631" s="1" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
     </row>
     <row r="632" spans="1:10">
       <c r="A632" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="B632" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="C632">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="D632">
         <v>2025</v>
       </c>
       <c r="E632" t="s">
-        <v>847</v>
+        <v>558</v>
       </c>
       <c r="F632" t="s">
-        <v>125</v>
+        <v>559</v>
       </c>
       <c r="G632" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H632" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I632">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J632" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
     </row>
     <row r="633" spans="1:10">
       <c r="A633" s="1" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
     </row>
     <row r="634" spans="1:10">
       <c r="A634" t="s">
-        <v>849</v>
+        <v>846</v>
       </c>
       <c r="B634" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
       <c r="C634">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="D634">
         <v>2025</v>
       </c>
       <c r="E634" t="s">
-        <v>314</v>
+        <v>543</v>
       </c>
       <c r="F634" t="s">
-        <v>851</v>
+        <v>544</v>
       </c>
       <c r="G634" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H634" t="s">
         <v>15</v>
       </c>
       <c r="I634">
         <v>2</v>
       </c>
       <c r="J634" t="s">
-        <v>23</v>
+        <v>620</v>
       </c>
     </row>
     <row r="635" spans="1:10">
       <c r="A635" s="1" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
     </row>
     <row r="636" spans="1:10">
       <c r="A636" t="s">
         <v>849</v>
       </c>
       <c r="B636" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
       <c r="C636">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="D636">
         <v>2025</v>
       </c>
       <c r="E636" t="s">
-        <v>853</v>
+        <v>804</v>
       </c>
       <c r="F636" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="G636" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H636" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I636">
         <v>2</v>
       </c>
       <c r="J636" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="637" spans="1:10">
       <c r="A637" s="1" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
     </row>
     <row r="638" spans="1:10">
       <c r="A638" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="B638" t="s">
-        <v>856</v>
+        <v>852</v>
       </c>
       <c r="C638">
-        <v>58</v>
+        <v>0</v>
       </c>
       <c r="D638">
         <v>2025</v>
       </c>
       <c r="E638" t="s">
-        <v>517</v>
+        <v>853</v>
       </c>
       <c r="F638" t="s">
-        <v>518</v>
+        <v>854</v>
       </c>
       <c r="G638" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H638" t="s">
-        <v>268</v>
+        <v>44</v>
       </c>
       <c r="I638">
         <v>2</v>
       </c>
       <c r="J638" t="s">
-        <v>596</v>
+        <v>56</v>
       </c>
     </row>
     <row r="639" spans="1:10">
       <c r="A639" s="1" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
     </row>
     <row r="640" spans="1:10">
       <c r="A640" t="s">
-        <v>858</v>
+        <v>851</v>
       </c>
       <c r="B640" t="s">
-        <v>859</v>
+        <v>852</v>
       </c>
       <c r="C640">
-        <v>59</v>
+        <v>0</v>
       </c>
       <c r="D640">
         <v>2025</v>
       </c>
       <c r="E640" t="s">
-        <v>265</v>
+        <v>715</v>
       </c>
       <c r="F640" t="s">
-        <v>266</v>
+        <v>716</v>
       </c>
       <c r="G640" t="s">
-        <v>805</v>
+        <v>26</v>
       </c>
       <c r="H640" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I640">
         <v>2</v>
       </c>
       <c r="J640" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
     </row>
     <row r="641" spans="1:10">
       <c r="A641" s="1" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
     </row>
     <row r="642" spans="1:10">
       <c r="A642" t="s">
-        <v>858</v>
+        <v>851</v>
       </c>
       <c r="B642" t="s">
-        <v>856</v>
+        <v>852</v>
       </c>
       <c r="C642">
-        <v>57</v>
+        <v>0</v>
       </c>
       <c r="D642">
         <v>2025</v>
       </c>
       <c r="E642" t="s">
-        <v>515</v>
+        <v>355</v>
       </c>
       <c r="F642" t="s">
-        <v>516</v>
+        <v>482</v>
       </c>
       <c r="G642" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H642" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I642">
         <v>2</v>
       </c>
       <c r="J642" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
     </row>
     <row r="643" spans="1:10">
       <c r="A643" s="1" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
     </row>
     <row r="644" spans="1:10">
       <c r="A644" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="B644" t="s">
-        <v>861</v>
+        <v>852</v>
       </c>
       <c r="C644">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="D644">
         <v>2025</v>
       </c>
       <c r="E644" t="s">
-        <v>862</v>
+        <v>439</v>
       </c>
       <c r="F644" t="s">
-        <v>863</v>
+        <v>857</v>
       </c>
       <c r="G644" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H644" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I644">
         <v>2</v>
       </c>
       <c r="J644" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
     </row>
     <row r="645" spans="1:10">
       <c r="A645" s="1" t="s">
-        <v>864</v>
+        <v>855</v>
       </c>
     </row>
     <row r="646" spans="1:10">
       <c r="A646" t="s">
-        <v>865</v>
+        <v>858</v>
       </c>
       <c r="B646" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="C646">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="D646">
         <v>2025</v>
       </c>
       <c r="E646" t="s">
-        <v>62</v>
+        <v>790</v>
       </c>
       <c r="F646" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="G646" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H646" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I646">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J646" t="s">
-        <v>90</v>
+        <v>22</v>
       </c>
     </row>
     <row r="647" spans="1:10">
       <c r="A647" s="1" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
     </row>
     <row r="648" spans="1:10">
       <c r="A648" t="s">
-        <v>865</v>
+        <v>861</v>
       </c>
       <c r="B648" t="s">
-        <v>856</v>
+        <v>862</v>
       </c>
       <c r="C648">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="D648">
         <v>2025</v>
       </c>
       <c r="E648" t="s">
-        <v>67</v>
+        <v>577</v>
       </c>
       <c r="F648" t="s">
-        <v>422</v>
+        <v>578</v>
       </c>
       <c r="G648" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H648" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I648">
         <v>2</v>
       </c>
       <c r="J648" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="649" spans="1:10">
       <c r="A649" s="1" t="s">
-        <v>857</v>
+        <v>863</v>
       </c>
     </row>
     <row r="650" spans="1:10">
       <c r="A650" t="s">
-        <v>865</v>
+        <v>861</v>
       </c>
       <c r="B650" t="s">
-        <v>856</v>
+        <v>864</v>
       </c>
       <c r="C650">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="D650">
         <v>2025</v>
       </c>
       <c r="E650" t="s">
+        <v>865</v>
+      </c>
+      <c r="F650" t="s">
         <v>866</v>
       </c>
-      <c r="F650" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G650" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H650" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I650">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J650" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="651" spans="1:10">
       <c r="A651" s="1" t="s">
-        <v>857</v>
+        <v>867</v>
       </c>
     </row>
     <row r="652" spans="1:10">
       <c r="A652" t="s">
-        <v>865</v>
+        <v>861</v>
       </c>
       <c r="B652" t="s">
-        <v>856</v>
+        <v>868</v>
       </c>
       <c r="C652">
-        <v>56</v>
+        <v>0</v>
       </c>
       <c r="D652">
         <v>2025</v>
       </c>
       <c r="E652" t="s">
-        <v>223</v>
+        <v>853</v>
       </c>
       <c r="F652" t="s">
-        <v>417</v>
+        <v>854</v>
       </c>
       <c r="G652" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H652" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I652">
         <v>2</v>
       </c>
       <c r="J652" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="653" spans="1:10">
       <c r="A653" s="1" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
     </row>
     <row r="654" spans="1:10">
       <c r="A654" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="B654" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="C654">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="D654">
         <v>2025</v>
       </c>
       <c r="E654" t="s">
-        <v>27</v>
+        <v>543</v>
       </c>
       <c r="F654" t="s">
-        <v>73</v>
+        <v>544</v>
       </c>
       <c r="G654" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H654" t="s">
         <v>15</v>
       </c>
       <c r="I654">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J654" t="s">
-        <v>15</v>
+        <v>620</v>
       </c>
     </row>
     <row r="655" spans="1:10">
       <c r="A655" s="1" t="s">
-        <v>870</v>
+        <v>867</v>
       </c>
     </row>
     <row r="656" spans="1:10">
       <c r="A656" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="B656" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
       <c r="C656">
         <v>0</v>
       </c>
       <c r="D656">
         <v>2025</v>
       </c>
       <c r="E656" t="s">
-        <v>445</v>
+        <v>871</v>
       </c>
       <c r="F656" t="s">
-        <v>446</v>
+        <v>154</v>
       </c>
       <c r="G656" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H656" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I656">
         <v>1</v>
       </c>
       <c r="J656" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="657" spans="1:10">
       <c r="A657" s="1" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="658" spans="1:10">
       <c r="A658" t="s">
         <v>873</v>
       </c>
       <c r="B658" t="s">
         <v>874</v>
       </c>
       <c r="C658">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="D658">
         <v>2025</v>
       </c>
       <c r="E658" t="s">
+        <v>340</v>
+      </c>
+      <c r="F658" t="s">
         <v>875</v>
       </c>
-      <c r="F658" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G658" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H658" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I658">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J658" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="659" spans="1:10">
       <c r="A659" s="1" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
     </row>
     <row r="660" spans="1:10">
       <c r="A660" t="s">
         <v>873</v>
       </c>
       <c r="B660" t="s">
         <v>874</v>
       </c>
       <c r="C660">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="D660">
         <v>2025</v>
       </c>
       <c r="E660" t="s">
-        <v>697</v>
+        <v>877</v>
       </c>
       <c r="F660" t="s">
-        <v>698</v>
+        <v>878</v>
       </c>
       <c r="G660" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H660" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I660">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J660" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="661" spans="1:10">
       <c r="A661" s="1" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
     </row>
     <row r="662" spans="1:10">
       <c r="A662" t="s">
-        <v>873</v>
+        <v>879</v>
       </c>
       <c r="B662" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="C662">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="D662">
         <v>2025</v>
       </c>
       <c r="E662" t="s">
-        <v>340</v>
+        <v>543</v>
       </c>
       <c r="F662" t="s">
-        <v>880</v>
+        <v>544</v>
       </c>
       <c r="G662" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H662" t="s">
         <v>15</v>
       </c>
       <c r="I662">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J662" t="s">
-        <v>15</v>
+        <v>620</v>
       </c>
     </row>
     <row r="663" spans="1:10">
       <c r="A663" s="1" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="664" spans="1:10">
       <c r="A664" t="s">
         <v>882</v>
       </c>
       <c r="B664" t="s">
         <v>883</v>
       </c>
       <c r="C664">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="D664">
         <v>2025</v>
       </c>
       <c r="E664" t="s">
-        <v>20</v>
+        <v>293</v>
       </c>
       <c r="F664" t="s">
-        <v>21</v>
+        <v>294</v>
       </c>
       <c r="G664" t="s">
-        <v>14</v>
+        <v>829</v>
       </c>
       <c r="H664" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I664">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J664" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="665" spans="1:10">
       <c r="A665" s="1" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="666" spans="1:10">
       <c r="A666" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="B666" t="s">
-        <v>886</v>
+        <v>880</v>
       </c>
       <c r="C666">
-        <v>0</v>
+        <v>57</v>
       </c>
       <c r="D666">
         <v>2025</v>
       </c>
       <c r="E666" t="s">
-        <v>135</v>
+        <v>541</v>
       </c>
       <c r="F666" t="s">
-        <v>136</v>
+        <v>542</v>
       </c>
       <c r="G666" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H666" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I666">
         <v>2</v>
       </c>
       <c r="J666" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
     </row>
     <row r="667" spans="1:10">
       <c r="A667" s="1" t="s">
-        <v>887</v>
+        <v>881</v>
       </c>
     </row>
     <row r="668" spans="1:10">
       <c r="A668" t="s">
+        <v>882</v>
+      </c>
+      <c r="B668" t="s">
         <v>885</v>
-      </c>
-[...1 lines deleted...]
-        <v>886</v>
       </c>
       <c r="C668">
         <v>0</v>
       </c>
       <c r="D668">
         <v>2025</v>
       </c>
       <c r="E668" t="s">
-        <v>383</v>
+        <v>886</v>
       </c>
       <c r="F668" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="G668" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H668" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I668">
         <v>2</v>
       </c>
       <c r="J668" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="669" spans="1:10">
       <c r="A669" s="1" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="670" spans="1:10">
       <c r="A670" t="s">
         <v>889</v>
       </c>
       <c r="B670" t="s">
-        <v>890</v>
+        <v>880</v>
       </c>
       <c r="C670">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="D670">
         <v>2025</v>
       </c>
       <c r="E670" t="s">
-        <v>200</v>
+        <v>98</v>
       </c>
       <c r="F670" t="s">
-        <v>891</v>
+        <v>99</v>
       </c>
       <c r="G670" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H670" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I670">
         <v>2</v>
       </c>
       <c r="J670" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
     </row>
     <row r="671" spans="1:10">
       <c r="A671" s="1" t="s">
-        <v>892</v>
+        <v>881</v>
       </c>
     </row>
     <row r="672" spans="1:10">
       <c r="A672" t="s">
-        <v>893</v>
+        <v>889</v>
       </c>
       <c r="B672" t="s">
-        <v>894</v>
+        <v>880</v>
       </c>
       <c r="C672">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="D672">
         <v>2025</v>
       </c>
       <c r="E672" t="s">
-        <v>517</v>
+        <v>102</v>
       </c>
       <c r="F672" t="s">
-        <v>518</v>
+        <v>448</v>
       </c>
       <c r="G672" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H672" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I672">
         <v>2</v>
       </c>
       <c r="J672" t="s">
-        <v>596</v>
+        <v>62</v>
       </c>
     </row>
     <row r="673" spans="1:10">
       <c r="A673" s="1" t="s">
-        <v>895</v>
+        <v>881</v>
       </c>
     </row>
     <row r="674" spans="1:10">
       <c r="A674" t="s">
-        <v>896</v>
+        <v>889</v>
       </c>
       <c r="B674" t="s">
-        <v>897</v>
+        <v>880</v>
       </c>
       <c r="C674">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="D674">
         <v>2025</v>
       </c>
       <c r="E674" t="s">
-        <v>532</v>
+        <v>890</v>
       </c>
       <c r="F674" t="s">
-        <v>533</v>
+        <v>891</v>
       </c>
       <c r="G674" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H674" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I674">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J674" t="s">
-        <v>120</v>
+        <v>56</v>
       </c>
     </row>
     <row r="675" spans="1:10">
       <c r="A675" s="1" t="s">
-        <v>898</v>
+        <v>881</v>
       </c>
     </row>
     <row r="676" spans="1:10">
       <c r="A676" t="s">
-        <v>899</v>
+        <v>889</v>
       </c>
       <c r="B676" t="s">
-        <v>900</v>
+        <v>880</v>
       </c>
       <c r="C676">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="D676">
         <v>2025</v>
       </c>
       <c r="E676" t="s">
-        <v>780</v>
+        <v>252</v>
       </c>
       <c r="F676" t="s">
-        <v>781</v>
+        <v>443</v>
       </c>
       <c r="G676" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H676" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I676">
         <v>2</v>
       </c>
       <c r="J676" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
     </row>
     <row r="677" spans="1:10">
       <c r="A677" s="1" t="s">
-        <v>901</v>
+        <v>892</v>
       </c>
     </row>
     <row r="678" spans="1:10">
       <c r="A678" t="s">
-        <v>902</v>
+        <v>889</v>
       </c>
       <c r="B678" t="s">
-        <v>903</v>
+        <v>893</v>
       </c>
       <c r="C678">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="D678">
         <v>2025</v>
       </c>
       <c r="E678" t="s">
-        <v>594</v>
+        <v>66</v>
       </c>
       <c r="F678" t="s">
-        <v>595</v>
+        <v>31</v>
       </c>
       <c r="G678" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H678" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I678">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J678" t="s">
-        <v>269</v>
+        <v>21</v>
       </c>
     </row>
     <row r="679" spans="1:10">
       <c r="A679" s="1" t="s">
-        <v>904</v>
+        <v>894</v>
       </c>
     </row>
     <row r="680" spans="1:10">
       <c r="A680" t="s">
-        <v>905</v>
+        <v>889</v>
       </c>
       <c r="B680" t="s">
-        <v>906</v>
+        <v>895</v>
       </c>
       <c r="C680">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="D680">
         <v>2025</v>
       </c>
       <c r="E680" t="s">
-        <v>566</v>
+        <v>471</v>
       </c>
       <c r="F680" t="s">
-        <v>907</v>
+        <v>472</v>
       </c>
       <c r="G680" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H680" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I680">
         <v>1</v>
       </c>
       <c r="J680" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
     </row>
     <row r="681" spans="1:10">
       <c r="A681" s="1" t="s">
-        <v>908</v>
+        <v>896</v>
       </c>
     </row>
     <row r="682" spans="1:10">
       <c r="A682" t="s">
-        <v>905</v>
+        <v>897</v>
       </c>
       <c r="B682" t="s">
-        <v>906</v>
+        <v>898</v>
       </c>
       <c r="C682">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="D682">
         <v>2025</v>
       </c>
       <c r="E682" t="s">
-        <v>909</v>
+        <v>899</v>
       </c>
       <c r="F682" t="s">
-        <v>565</v>
+        <v>900</v>
       </c>
       <c r="G682" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H682" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I682">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J682" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="683" spans="1:10">
       <c r="A683" s="1" t="s">
-        <v>910</v>
+        <v>901</v>
       </c>
     </row>
     <row r="684" spans="1:10">
       <c r="A684" t="s">
-        <v>911</v>
+        <v>897</v>
       </c>
       <c r="B684" t="s">
-        <v>912</v>
+        <v>898</v>
       </c>
       <c r="C684">
         <v>0</v>
       </c>
       <c r="D684">
         <v>2025</v>
       </c>
       <c r="E684" t="s">
-        <v>62</v>
+        <v>721</v>
       </c>
       <c r="F684" t="s">
-        <v>63</v>
+        <v>722</v>
       </c>
       <c r="G684" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H684" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I684">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J684" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
     </row>
     <row r="685" spans="1:10">
       <c r="A685" s="1" t="s">
-        <v>913</v>
+        <v>902</v>
       </c>
     </row>
     <row r="686" spans="1:10">
       <c r="A686" t="s">
-        <v>911</v>
+        <v>897</v>
       </c>
       <c r="B686" t="s">
-        <v>912</v>
+        <v>903</v>
       </c>
       <c r="C686">
         <v>0</v>
       </c>
       <c r="D686">
         <v>2025</v>
       </c>
       <c r="E686" t="s">
-        <v>914</v>
+        <v>366</v>
       </c>
       <c r="F686" t="s">
-        <v>915</v>
+        <v>904</v>
       </c>
       <c r="G686" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H686" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I686">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J686" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="687" spans="1:10">
       <c r="A687" s="1" t="s">
-        <v>916</v>
+        <v>905</v>
       </c>
     </row>
     <row r="688" spans="1:10">
       <c r="A688" t="s">
-        <v>911</v>
+        <v>906</v>
       </c>
       <c r="B688" t="s">
-        <v>917</v>
+        <v>907</v>
       </c>
       <c r="C688">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="D688">
         <v>2025</v>
       </c>
       <c r="E688" t="s">
-        <v>118</v>
+        <v>60</v>
       </c>
       <c r="F688" t="s">
-        <v>119</v>
+        <v>61</v>
       </c>
       <c r="G688" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H688" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I688">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J688" t="s">
-        <v>120</v>
+        <v>22</v>
       </c>
     </row>
     <row r="689" spans="1:10">
       <c r="A689" s="1" t="s">
-        <v>918</v>
+        <v>908</v>
       </c>
     </row>
     <row r="690" spans="1:10">
       <c r="A690" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="B690" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="C690">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="D690">
         <v>2025</v>
       </c>
       <c r="E690" t="s">
-        <v>20</v>
+        <v>164</v>
       </c>
       <c r="F690" t="s">
-        <v>722</v>
+        <v>165</v>
       </c>
       <c r="G690" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H690" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I690">
         <v>2</v>
       </c>
       <c r="J690" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="691" spans="1:10">
       <c r="A691" s="1" t="s">
-        <v>919</v>
+        <v>911</v>
       </c>
     </row>
     <row r="692" spans="1:10">
       <c r="A692" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="B692" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="C692">
         <v>0</v>
       </c>
       <c r="D692">
         <v>2025</v>
       </c>
       <c r="E692" t="s">
-        <v>920</v>
+        <v>409</v>
       </c>
       <c r="F692" t="s">
-        <v>427</v>
+        <v>912</v>
       </c>
       <c r="G692" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H692" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I692">
         <v>2</v>
       </c>
       <c r="J692" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="693" spans="1:10">
       <c r="A693" s="1" t="s">
-        <v>921</v>
+        <v>911</v>
       </c>
     </row>
     <row r="694" spans="1:10">
       <c r="A694" t="s">
-        <v>922</v>
+        <v>913</v>
       </c>
       <c r="B694" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="C694">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="D694">
         <v>2025</v>
       </c>
       <c r="E694" t="s">
-        <v>67</v>
+        <v>229</v>
       </c>
       <c r="F694" t="s">
-        <v>46</v>
+        <v>915</v>
       </c>
       <c r="G694" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H694" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I694">
         <v>2</v>
       </c>
       <c r="J694" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="695" spans="1:10">
       <c r="A695" s="1" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
     </row>
     <row r="696" spans="1:10">
       <c r="A696" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="B696" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="C696">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="D696">
         <v>2025</v>
       </c>
       <c r="E696" t="s">
-        <v>515</v>
+        <v>543</v>
       </c>
       <c r="F696" t="s">
-        <v>516</v>
+        <v>544</v>
       </c>
       <c r="G696" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H696" t="s">
-        <v>64</v>
+        <v>15</v>
       </c>
       <c r="I696">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J696" t="s">
-        <v>120</v>
+        <v>620</v>
       </c>
     </row>
     <row r="697" spans="1:10">
       <c r="A697" s="1" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
     </row>
     <row r="698" spans="1:10">
       <c r="A698" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
       <c r="B698" t="s">
-        <v>912</v>
+        <v>921</v>
       </c>
       <c r="C698">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="D698">
         <v>2025</v>
       </c>
       <c r="E698" t="s">
-        <v>426</v>
+        <v>558</v>
       </c>
       <c r="F698" t="s">
-        <v>427</v>
+        <v>559</v>
       </c>
       <c r="G698" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H698" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I698">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J698" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
     </row>
     <row r="699" spans="1:10">
       <c r="A699" s="1" t="s">
-        <v>923</v>
+        <v>922</v>
       </c>
     </row>
     <row r="700" spans="1:10">
       <c r="A700" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="B700" t="s">
         <v>924</v>
       </c>
       <c r="C700">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="D700">
         <v>2025</v>
       </c>
       <c r="E700" t="s">
-        <v>656</v>
+        <v>804</v>
       </c>
       <c r="F700" t="s">
-        <v>41</v>
+        <v>805</v>
       </c>
       <c r="G700" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H700" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I700">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J700" t="s">
-        <v>287</v>
+        <v>56</v>
       </c>
     </row>
     <row r="701" spans="1:10">
       <c r="A701" s="1" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="702" spans="1:10">
       <c r="A702" t="s">
         <v>926</v>
       </c>
       <c r="B702" t="s">
         <v>927</v>
       </c>
       <c r="C702">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="D702">
         <v>2025</v>
       </c>
       <c r="E702" t="s">
-        <v>399</v>
+        <v>12</v>
       </c>
       <c r="F702" t="s">
-        <v>104</v>
+        <v>13</v>
       </c>
       <c r="G702" t="s">
-        <v>928</v>
+        <v>26</v>
       </c>
       <c r="H702" t="s">
         <v>15</v>
       </c>
       <c r="I702">
         <v>3</v>
       </c>
       <c r="J702" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="703" spans="1:10">
       <c r="A703" s="1" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
     </row>
     <row r="704" spans="1:10">
       <c r="A704" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="B704" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="C704">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="D704">
         <v>2025</v>
       </c>
       <c r="E704" t="s">
-        <v>439</v>
+        <v>592</v>
       </c>
       <c r="F704" t="s">
-        <v>104</v>
+        <v>931</v>
       </c>
       <c r="G704" t="s">
-        <v>928</v>
+        <v>26</v>
       </c>
       <c r="H704" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I704">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J704" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="705" spans="1:10">
       <c r="A705" s="1" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
     </row>
     <row r="706" spans="1:10">
       <c r="A706" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="B706" t="s">
         <v>930</v>
       </c>
       <c r="C706">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="D706">
         <v>2025</v>
       </c>
       <c r="E706" t="s">
-        <v>135</v>
+        <v>933</v>
       </c>
       <c r="F706" t="s">
-        <v>136</v>
+        <v>591</v>
       </c>
       <c r="G706" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H706" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I706">
         <v>1</v>
       </c>
       <c r="J706" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
     </row>
     <row r="707" spans="1:10">
       <c r="A707" s="1" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
     </row>
     <row r="708" spans="1:10">
       <c r="A708" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="B708" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="C708">
         <v>0</v>
       </c>
       <c r="D708">
         <v>2025</v>
       </c>
       <c r="E708" t="s">
-        <v>841</v>
+        <v>98</v>
       </c>
       <c r="F708" t="s">
-        <v>934</v>
+        <v>99</v>
       </c>
       <c r="G708" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H708" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I708">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J708" t="s">
-        <v>396</v>
+        <v>56</v>
       </c>
     </row>
     <row r="709" spans="1:10">
       <c r="A709" s="1" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
     </row>
     <row r="710" spans="1:10">
       <c r="A710" t="s">
+        <v>935</v>
+      </c>
+      <c r="B710" t="s">
         <v>936</v>
       </c>
-      <c r="B710" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C710">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="D710">
         <v>2025</v>
       </c>
       <c r="E710" t="s">
-        <v>611</v>
+        <v>938</v>
       </c>
       <c r="F710" t="s">
-        <v>104</v>
+        <v>939</v>
       </c>
       <c r="G710" t="s">
-        <v>928</v>
+        <v>26</v>
       </c>
       <c r="H710" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I710">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J710" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="711" spans="1:10">
       <c r="A711" s="1" t="s">
-        <v>929</v>
+        <v>940</v>
       </c>
     </row>
     <row r="712" spans="1:10">
       <c r="A712" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
       <c r="B712" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="C712">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="D712">
         <v>2025</v>
       </c>
       <c r="E712" t="s">
-        <v>853</v>
+        <v>148</v>
       </c>
       <c r="F712" t="s">
-        <v>184</v>
+        <v>149</v>
       </c>
       <c r="G712" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H712" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I712">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J712" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
     </row>
     <row r="713" spans="1:10">
       <c r="A713" s="1" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
     </row>
     <row r="714" spans="1:10">
       <c r="A714" t="s">
+        <v>935</v>
+      </c>
+      <c r="B714" t="s">
         <v>936</v>
       </c>
-      <c r="B714" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C714">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="D714">
         <v>2025</v>
       </c>
       <c r="E714" t="s">
-        <v>314</v>
+        <v>60</v>
       </c>
       <c r="F714" t="s">
-        <v>851</v>
+        <v>746</v>
       </c>
       <c r="G714" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H714" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I714">
         <v>2</v>
       </c>
       <c r="J714" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="715" spans="1:10">
       <c r="A715" s="1" t="s">
-        <v>938</v>
+        <v>943</v>
       </c>
     </row>
     <row r="716" spans="1:10">
       <c r="A716" t="s">
+        <v>935</v>
+      </c>
+      <c r="B716" t="s">
         <v>936</v>
-      </c>
-[...1 lines deleted...]
-        <v>940</v>
       </c>
       <c r="C716">
         <v>0</v>
       </c>
       <c r="D716">
         <v>2025</v>
       </c>
       <c r="E716" t="s">
-        <v>62</v>
+        <v>944</v>
       </c>
       <c r="F716" t="s">
-        <v>63</v>
+        <v>453</v>
       </c>
       <c r="G716" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="H716" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I716">
         <v>2</v>
       </c>
       <c r="J716" t="s">
-        <v>596</v>
+        <v>62</v>
       </c>
     </row>
     <row r="717" spans="1:10">
       <c r="A717" s="1" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
     </row>
     <row r="718" spans="1:10">
       <c r="A718" t="s">
+        <v>946</v>
+      </c>
+      <c r="B718" t="s">
         <v>936</v>
       </c>
-      <c r="B718" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C718">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="D718">
         <v>2025</v>
       </c>
       <c r="E718" t="s">
-        <v>866</v>
+        <v>102</v>
       </c>
       <c r="F718" t="s">
-        <v>943</v>
+        <v>83</v>
       </c>
       <c r="G718" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="H718" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I718">
         <v>2</v>
       </c>
       <c r="J718" t="s">
-        <v>596</v>
+        <v>62</v>
       </c>
     </row>
     <row r="719" spans="1:10">
       <c r="A719" s="1" t="s">
-        <v>944</v>
+        <v>937</v>
       </c>
     </row>
     <row r="720" spans="1:10">
       <c r="A720" t="s">
-        <v>936</v>
+        <v>946</v>
       </c>
       <c r="B720" t="s">
-        <v>945</v>
+        <v>941</v>
       </c>
       <c r="C720">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="D720">
         <v>2025</v>
       </c>
       <c r="E720" t="s">
-        <v>118</v>
+        <v>541</v>
       </c>
       <c r="F720" t="s">
-        <v>119</v>
+        <v>542</v>
       </c>
       <c r="G720" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="H720" t="s">
-        <v>268</v>
+        <v>44</v>
       </c>
       <c r="I720">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J720" t="s">
-        <v>631</v>
+        <v>45</v>
       </c>
     </row>
     <row r="721" spans="1:10">
       <c r="A721" s="1" t="s">
-        <v>946</v>
+        <v>942</v>
       </c>
     </row>
     <row r="722" spans="1:10">
       <c r="A722" t="s">
+        <v>946</v>
+      </c>
+      <c r="B722" t="s">
         <v>936</v>
       </c>
-      <c r="B722" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C722">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="D722">
         <v>2025</v>
       </c>
       <c r="E722" t="s">
-        <v>502</v>
+        <v>452</v>
       </c>
       <c r="F722" t="s">
-        <v>141</v>
+        <v>453</v>
       </c>
       <c r="G722" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="H722" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I722">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J722" t="s">
-        <v>497</v>
+        <v>62</v>
       </c>
     </row>
     <row r="723" spans="1:10">
       <c r="A723" s="1" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="724" spans="1:10">
       <c r="A724" t="s">
+        <v>946</v>
+      </c>
+      <c r="B724" t="s">
         <v>948</v>
       </c>
-      <c r="B724" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C724">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="D724">
         <v>2025</v>
       </c>
       <c r="E724" t="s">
-        <v>515</v>
+        <v>680</v>
       </c>
       <c r="F724" t="s">
-        <v>516</v>
+        <v>78</v>
       </c>
       <c r="G724" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="H724" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I724">
         <v>5</v>
       </c>
       <c r="J724" t="s">
-        <v>631</v>
+        <v>313</v>
       </c>
     </row>
     <row r="725" spans="1:10">
       <c r="A725" s="1" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="726" spans="1:10">
       <c r="A726" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="B726" t="s">
-        <v>945</v>
+        <v>951</v>
       </c>
       <c r="C726">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="D726">
         <v>2025</v>
       </c>
       <c r="E726" t="s">
-        <v>517</v>
+        <v>425</v>
       </c>
       <c r="F726" t="s">
-        <v>518</v>
+        <v>134</v>
       </c>
       <c r="G726" t="s">
-        <v>159</v>
+        <v>952</v>
       </c>
       <c r="H726" t="s">
-        <v>734</v>
+        <v>21</v>
       </c>
       <c r="I726">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J726" t="s">
-        <v>735</v>
+        <v>27</v>
       </c>
     </row>
     <row r="727" spans="1:10">
       <c r="A727" s="1" t="s">
-        <v>946</v>
+        <v>953</v>
       </c>
     </row>
     <row r="728" spans="1:10">
       <c r="A728" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="B728" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="C728">
         <v>0</v>
       </c>
       <c r="D728">
         <v>2025</v>
       </c>
       <c r="E728" t="s">
-        <v>62</v>
+        <v>465</v>
       </c>
       <c r="F728" t="s">
-        <v>63</v>
+        <v>134</v>
       </c>
       <c r="G728" t="s">
-        <v>14</v>
+        <v>952</v>
       </c>
       <c r="H728" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I728">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J728" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
     </row>
     <row r="729" spans="1:10">
       <c r="A729" s="1" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="730" spans="1:10">
       <c r="A730" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="B730" t="s">
-        <v>949</v>
+        <v>954</v>
       </c>
       <c r="C730">
         <v>0</v>
       </c>
       <c r="D730">
         <v>2025</v>
       </c>
       <c r="E730" t="s">
-        <v>566</v>
+        <v>164</v>
       </c>
       <c r="F730" t="s">
-        <v>567</v>
+        <v>165</v>
       </c>
       <c r="G730" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H730" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I730">
         <v>1</v>
       </c>
       <c r="J730" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
     </row>
     <row r="731" spans="1:10">
       <c r="A731" s="1" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="732" spans="1:10">
       <c r="A732" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="B732" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="C732">
         <v>0</v>
       </c>
       <c r="D732">
         <v>2025</v>
       </c>
       <c r="E732" t="s">
-        <v>176</v>
+        <v>865</v>
       </c>
       <c r="F732" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="G732" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H732" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I732">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J732" t="s">
-        <v>64</v>
+        <v>422</v>
       </c>
     </row>
     <row r="733" spans="1:10">
       <c r="A733" s="1" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
     </row>
     <row r="734" spans="1:10">
       <c r="A734" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="B734" t="s">
-        <v>953</v>
+        <v>951</v>
       </c>
       <c r="C734">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D734">
         <v>2025</v>
       </c>
       <c r="E734" t="s">
-        <v>517</v>
+        <v>635</v>
       </c>
       <c r="F734" t="s">
-        <v>518</v>
+        <v>134</v>
       </c>
       <c r="G734" t="s">
-        <v>14</v>
+        <v>952</v>
       </c>
       <c r="H734" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I734">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J734" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
     </row>
     <row r="735" spans="1:10">
       <c r="A735" s="1" t="s">
-        <v>957</v>
+        <v>953</v>
       </c>
     </row>
     <row r="736" spans="1:10">
       <c r="A736" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="B736" t="s">
-        <v>953</v>
+        <v>961</v>
       </c>
       <c r="C736">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D736">
         <v>2025</v>
       </c>
       <c r="E736" t="s">
-        <v>515</v>
+        <v>877</v>
       </c>
       <c r="F736" t="s">
-        <v>516</v>
+        <v>213</v>
       </c>
       <c r="G736" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H736" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I736">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J736" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
     </row>
     <row r="737" spans="1:10">
       <c r="A737" s="1" t="s">
-        <v>957</v>
+        <v>962</v>
       </c>
     </row>
     <row r="738" spans="1:10">
       <c r="A738" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="B738" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="C738">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D738">
         <v>2025</v>
       </c>
       <c r="E738" t="s">
-        <v>738</v>
+        <v>340</v>
       </c>
       <c r="F738" t="s">
-        <v>960</v>
+        <v>875</v>
       </c>
       <c r="G738" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H738" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I738">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J738" t="s">
-        <v>287</v>
+        <v>62</v>
       </c>
     </row>
     <row r="739" spans="1:10">
       <c r="A739" s="1" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="740" spans="1:10">
       <c r="A740" t="s">
-        <v>962</v>
+        <v>960</v>
       </c>
       <c r="B740" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="C740">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="D740">
         <v>2025</v>
       </c>
       <c r="E740" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="F740" t="s">
-        <v>21</v>
+        <v>99</v>
       </c>
       <c r="G740" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
       <c r="H740" t="s">
         <v>15</v>
       </c>
       <c r="I740">
         <v>2</v>
       </c>
       <c r="J740" t="s">
-        <v>23</v>
+        <v>620</v>
       </c>
     </row>
     <row r="741" spans="1:10">
       <c r="A741" s="1" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
     </row>
     <row r="742" spans="1:10">
       <c r="A742" t="s">
-        <v>962</v>
+        <v>960</v>
       </c>
       <c r="B742" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="C742">
         <v>0</v>
       </c>
       <c r="D742">
         <v>2025</v>
       </c>
       <c r="E742" t="s">
-        <v>118</v>
+        <v>890</v>
       </c>
       <c r="F742" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="G742" t="s">
-        <v>967</v>
+        <v>188</v>
       </c>
       <c r="H742" t="s">
-        <v>268</v>
+        <v>15</v>
       </c>
       <c r="I742">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J742" t="s">
-        <v>968</v>
+        <v>620</v>
       </c>
     </row>
     <row r="743" spans="1:10">
       <c r="A743" s="1" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="744" spans="1:10">
       <c r="A744" t="s">
-        <v>962</v>
+        <v>960</v>
       </c>
       <c r="B744" t="s">
-        <v>970</v>
+        <v>969</v>
       </c>
       <c r="C744">
         <v>0</v>
       </c>
       <c r="D744">
         <v>2025</v>
       </c>
       <c r="E744" t="s">
-        <v>971</v>
+        <v>148</v>
       </c>
       <c r="F744" t="s">
-        <v>972</v>
+        <v>149</v>
       </c>
       <c r="G744" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
       <c r="H744" t="s">
-        <v>64</v>
+        <v>15</v>
       </c>
       <c r="I744">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J744" t="s">
-        <v>90</v>
+        <v>655</v>
       </c>
     </row>
     <row r="745" spans="1:10">
       <c r="A745" s="1" t="s">
-        <v>973</v>
+        <v>970</v>
       </c>
     </row>
     <row r="746" spans="1:10">
       <c r="A746" t="s">
-        <v>974</v>
+        <v>960</v>
       </c>
       <c r="B746" t="s">
-        <v>975</v>
+        <v>969</v>
       </c>
       <c r="C746">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="D746">
         <v>2025</v>
       </c>
       <c r="E746" t="s">
-        <v>365</v>
+        <v>528</v>
       </c>
       <c r="F746" t="s">
-        <v>57</v>
+        <v>170</v>
       </c>
       <c r="G746" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
       <c r="H746" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I746">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J746" t="s">
-        <v>16</v>
+        <v>523</v>
       </c>
     </row>
     <row r="747" spans="1:10">
       <c r="A747" s="1" t="s">
-        <v>976</v>
+        <v>971</v>
       </c>
     </row>
     <row r="748" spans="1:10">
       <c r="A748" t="s">
-        <v>977</v>
+        <v>972</v>
       </c>
       <c r="B748" t="s">
-        <v>978</v>
+        <v>969</v>
       </c>
       <c r="C748">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="D748">
         <v>2025</v>
       </c>
       <c r="E748" t="s">
-        <v>979</v>
+        <v>541</v>
       </c>
       <c r="F748" t="s">
-        <v>616</v>
+        <v>542</v>
       </c>
       <c r="G748" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
       <c r="H748" t="s">
         <v>15</v>
       </c>
       <c r="I748">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J748" t="s">
-        <v>15</v>
+        <v>655</v>
       </c>
     </row>
     <row r="749" spans="1:10">
       <c r="A749" s="1" t="s">
-        <v>980</v>
+        <v>970</v>
       </c>
     </row>
     <row r="750" spans="1:10">
       <c r="A750" t="s">
-        <v>977</v>
+        <v>972</v>
       </c>
       <c r="B750" t="s">
-        <v>981</v>
+        <v>969</v>
       </c>
       <c r="C750">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="D750">
         <v>2025</v>
       </c>
       <c r="E750" t="s">
-        <v>118</v>
+        <v>543</v>
       </c>
       <c r="F750" t="s">
-        <v>966</v>
+        <v>544</v>
       </c>
       <c r="G750" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
       <c r="H750" t="s">
-        <v>64</v>
+        <v>758</v>
       </c>
       <c r="I750">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J750" t="s">
-        <v>90</v>
+        <v>759</v>
       </c>
     </row>
     <row r="751" spans="1:10">
       <c r="A751" s="1" t="s">
-        <v>982</v>
+        <v>970</v>
       </c>
     </row>
     <row r="752" spans="1:10">
       <c r="A752" t="s">
-        <v>983</v>
+        <v>972</v>
       </c>
       <c r="B752" t="s">
-        <v>981</v>
+        <v>973</v>
       </c>
       <c r="C752">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D752">
         <v>2025</v>
       </c>
       <c r="E752" t="s">
-        <v>62</v>
+        <v>98</v>
       </c>
       <c r="F752" t="s">
-        <v>63</v>
+        <v>99</v>
       </c>
       <c r="G752" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H752" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I752">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J752" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
     </row>
     <row r="753" spans="1:10">
       <c r="A753" s="1" t="s">
-        <v>980</v>
+        <v>974</v>
       </c>
     </row>
     <row r="754" spans="1:10">
       <c r="A754" t="s">
-        <v>983</v>
+        <v>972</v>
       </c>
       <c r="B754" t="s">
-        <v>981</v>
+        <v>973</v>
       </c>
       <c r="C754">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D754">
         <v>2025</v>
       </c>
       <c r="E754" t="s">
-        <v>866</v>
+        <v>592</v>
       </c>
       <c r="F754" t="s">
-        <v>984</v>
+        <v>593</v>
       </c>
       <c r="G754" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H754" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I754">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J754" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
     </row>
     <row r="755" spans="1:10">
       <c r="A755" s="1" t="s">
-        <v>980</v>
+        <v>975</v>
       </c>
     </row>
     <row r="756" spans="1:10">
       <c r="A756" t="s">
-        <v>983</v>
+        <v>976</v>
       </c>
       <c r="B756" t="s">
-        <v>981</v>
+        <v>977</v>
       </c>
       <c r="C756">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D756">
         <v>2025</v>
       </c>
       <c r="E756" t="s">
-        <v>517</v>
+        <v>205</v>
       </c>
       <c r="F756" t="s">
-        <v>518</v>
+        <v>978</v>
       </c>
       <c r="G756" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H756" t="s">
-        <v>268</v>
+        <v>44</v>
       </c>
       <c r="I756">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J756" t="s">
-        <v>596</v>
+        <v>44</v>
       </c>
     </row>
     <row r="757" spans="1:10">
       <c r="A757" s="1" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="758" spans="1:10">
       <c r="A758" t="s">
-        <v>985</v>
+        <v>980</v>
       </c>
       <c r="B758" t="s">
-        <v>986</v>
+        <v>977</v>
       </c>
       <c r="C758">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="D758">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E758" t="s">
-        <v>200</v>
+        <v>543</v>
       </c>
       <c r="F758" t="s">
-        <v>987</v>
+        <v>544</v>
       </c>
       <c r="G758" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H758" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I758">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J758" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
     </row>
     <row r="759" spans="1:10">
       <c r="A759" s="1" t="s">
-        <v>988</v>
+        <v>981</v>
       </c>
     </row>
     <row r="760" spans="1:10">
       <c r="A760" t="s">
-        <v>989</v>
+        <v>980</v>
       </c>
       <c r="B760" t="s">
-        <v>990</v>
+        <v>977</v>
       </c>
       <c r="C760">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="D760">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E760" t="s">
-        <v>20</v>
+        <v>541</v>
       </c>
       <c r="F760" t="s">
-        <v>21</v>
+        <v>542</v>
       </c>
       <c r="G760" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H760" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I760">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J760" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
     </row>
     <row r="761" spans="1:10">
       <c r="A761" s="1" t="s">
-        <v>557</v>
+        <v>981</v>
       </c>
     </row>
     <row r="762" spans="1:10">
       <c r="A762" t="s">
-        <v>991</v>
+        <v>982</v>
       </c>
       <c r="B762" t="s">
-        <v>992</v>
+        <v>983</v>
       </c>
       <c r="C762">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="D762">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E762" t="s">
-        <v>62</v>
+        <v>762</v>
       </c>
       <c r="F762" t="s">
-        <v>518</v>
+        <v>984</v>
       </c>
       <c r="G762" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H762" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I762">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J762" t="s">
-        <v>596</v>
+        <v>313</v>
       </c>
     </row>
     <row r="763" spans="1:10">
       <c r="A763" s="1" t="s">
-        <v>993</v>
+        <v>985</v>
       </c>
     </row>
     <row r="764" spans="1:10">
       <c r="A764" t="s">
-        <v>991</v>
+        <v>986</v>
       </c>
       <c r="B764" t="s">
-        <v>994</v>
+        <v>987</v>
       </c>
       <c r="C764">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="D764">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E764" t="s">
-        <v>995</v>
+        <v>60</v>
       </c>
       <c r="F764" t="s">
-        <v>996</v>
+        <v>61</v>
       </c>
       <c r="G764" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H764" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I764">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J764" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="765" spans="1:10">
       <c r="A765" s="1" t="s">
-        <v>993</v>
+        <v>988</v>
       </c>
     </row>
     <row r="766" spans="1:10">
       <c r="A766" t="s">
-        <v>997</v>
+        <v>986</v>
       </c>
       <c r="B766" t="s">
-        <v>998</v>
+        <v>989</v>
       </c>
       <c r="C766">
         <v>0</v>
       </c>
       <c r="D766">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E766" t="s">
-        <v>656</v>
+        <v>148</v>
       </c>
       <c r="F766" t="s">
-        <v>136</v>
+        <v>990</v>
       </c>
       <c r="G766" t="s">
-        <v>14</v>
+        <v>991</v>
       </c>
       <c r="H766" t="s">
-        <v>64</v>
+        <v>15</v>
       </c>
       <c r="I766">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J766" t="s">
-        <v>497</v>
+        <v>992</v>
       </c>
     </row>
     <row r="767" spans="1:10">
       <c r="A767" s="1" t="s">
-        <v>999</v>
+        <v>993</v>
       </c>
     </row>
     <row r="768" spans="1:10">
       <c r="A768" t="s">
-        <v>1000</v>
+        <v>986</v>
       </c>
       <c r="B768" t="s">
-        <v>1001</v>
+        <v>994</v>
       </c>
       <c r="C768">
         <v>0</v>
       </c>
       <c r="D768">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E768" t="s">
-        <v>1002</v>
+        <v>995</v>
       </c>
       <c r="F768" t="s">
-        <v>171</v>
+        <v>996</v>
       </c>
       <c r="G768" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H768" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I768">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J768" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
     </row>
     <row r="769" spans="1:10">
       <c r="A769" s="1" t="s">
-        <v>1003</v>
+        <v>997</v>
       </c>
     </row>
     <row r="770" spans="1:10">
       <c r="A770" t="s">
-        <v>1004</v>
+        <v>998</v>
       </c>
       <c r="B770" t="s">
-        <v>1005</v>
+        <v>999</v>
       </c>
       <c r="C770">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="D770">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E770" t="s">
-        <v>866</v>
+        <v>391</v>
       </c>
       <c r="F770" t="s">
-        <v>1006</v>
+        <v>94</v>
       </c>
       <c r="G770" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H770" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I770">
         <v>3</v>
       </c>
       <c r="J770" t="s">
-        <v>120</v>
+        <v>27</v>
       </c>
     </row>
     <row r="771" spans="1:10">
       <c r="A771" s="1" t="s">
-        <v>1007</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="772" spans="1:10">
       <c r="A772" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="B772" t="s">
-        <v>1008</v>
+        <v>1002</v>
       </c>
       <c r="C772">
         <v>0</v>
       </c>
       <c r="D772">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E772" t="s">
-        <v>779</v>
+        <v>1003</v>
       </c>
       <c r="F772" t="s">
-        <v>13</v>
+        <v>640</v>
       </c>
       <c r="G772" t="s">
-        <v>338</v>
+        <v>26</v>
       </c>
       <c r="H772" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I772">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J772" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="773" spans="1:10">
       <c r="A773" s="1" t="s">
-        <v>1009</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="774" spans="1:10">
       <c r="A774" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="B774" t="s">
         <v>1005</v>
       </c>
       <c r="C774">
         <v>0</v>
       </c>
       <c r="D774">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E774" t="s">
-        <v>487</v>
+        <v>148</v>
       </c>
       <c r="F774" t="s">
-        <v>810</v>
+        <v>990</v>
       </c>
       <c r="G774" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H774" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I774">
         <v>2</v>
       </c>
       <c r="J774" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="775" spans="1:10">
       <c r="A775" s="1" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="776" spans="1:10">
       <c r="A776" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
       <c r="B776" t="s">
         <v>1005</v>
       </c>
       <c r="C776">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D776">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E776" t="s">
-        <v>225</v>
+        <v>98</v>
       </c>
       <c r="F776" t="s">
-        <v>226</v>
+        <v>99</v>
       </c>
       <c r="G776" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H776" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I776">
         <v>2</v>
       </c>
       <c r="J776" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="777" spans="1:10">
       <c r="A777" s="1" t="s">
-        <v>1010</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="778" spans="1:10">
       <c r="A778" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
       <c r="B778" t="s">
         <v>1005</v>
       </c>
       <c r="C778">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D778">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E778" t="s">
-        <v>489</v>
+        <v>890</v>
       </c>
       <c r="F778" t="s">
-        <v>231</v>
+        <v>1008</v>
       </c>
       <c r="G778" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H778" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I778">
         <v>2</v>
       </c>
       <c r="J778" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="779" spans="1:10">
       <c r="A779" s="1" t="s">
-        <v>1010</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="780" spans="1:10">
       <c r="A780" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
       <c r="B780" t="s">
         <v>1005</v>
       </c>
       <c r="C780">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D780">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E780" t="s">
-        <v>62</v>
+        <v>543</v>
       </c>
       <c r="F780" t="s">
-        <v>518</v>
+        <v>544</v>
       </c>
       <c r="G780" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H780" t="s">
-        <v>268</v>
+        <v>15</v>
       </c>
       <c r="I780">
         <v>2</v>
       </c>
       <c r="J780" t="s">
-        <v>596</v>
+        <v>620</v>
       </c>
     </row>
     <row r="781" spans="1:10">
       <c r="A781" s="1" t="s">
-        <v>1010</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="782" spans="1:10">
       <c r="A782" t="s">
-        <v>1004</v>
+        <v>1009</v>
       </c>
       <c r="B782" t="s">
-        <v>1005</v>
+        <v>1010</v>
       </c>
       <c r="C782">
         <v>0</v>
       </c>
       <c r="D782">
         <v>2024</v>
       </c>
       <c r="E782" t="s">
+        <v>229</v>
+      </c>
+      <c r="F782" t="s">
         <v>1011</v>
       </c>
-      <c r="F782" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G782" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H782" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I782">
         <v>2</v>
       </c>
       <c r="J782" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
     </row>
     <row r="783" spans="1:10">
       <c r="A783" s="1" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="784" spans="1:10">
       <c r="A784" t="s">
         <v>1013</v>
       </c>
       <c r="B784" t="s">
         <v>1014</v>
       </c>
       <c r="C784">
         <v>0</v>
       </c>
       <c r="D784">
         <v>2024</v>
       </c>
       <c r="E784" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="F784" t="s">
-        <v>518</v>
+        <v>61</v>
       </c>
       <c r="G784" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H784" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I784">
         <v>2</v>
       </c>
       <c r="J784" t="s">
-        <v>596</v>
+        <v>62</v>
       </c>
     </row>
     <row r="785" spans="1:10">
       <c r="A785" s="1" t="s">
-        <v>1015</v>
+        <v>583</v>
       </c>
     </row>
     <row r="786" spans="1:10">
       <c r="A786" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="B786" t="s">
         <v>1016</v>
       </c>
       <c r="C786">
         <v>0</v>
       </c>
       <c r="D786">
         <v>2024</v>
       </c>
       <c r="E786" t="s">
-        <v>611</v>
+        <v>98</v>
       </c>
       <c r="F786" t="s">
-        <v>104</v>
+        <v>544</v>
       </c>
       <c r="G786" t="s">
-        <v>1017</v>
+        <v>26</v>
       </c>
       <c r="H786" t="s">
         <v>15</v>
       </c>
       <c r="I786">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J786" t="s">
-        <v>15</v>
+        <v>620</v>
       </c>
     </row>
     <row r="787" spans="1:10">
       <c r="A787" s="1" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="788" spans="1:10">
       <c r="A788" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="B788" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="C788">
         <v>0</v>
       </c>
       <c r="D788">
         <v>2024</v>
       </c>
       <c r="E788" t="s">
-        <v>103</v>
+        <v>1019</v>
       </c>
       <c r="F788" t="s">
-        <v>442</v>
+        <v>1020</v>
       </c>
       <c r="G788" t="s">
-        <v>1017</v>
+        <v>26</v>
       </c>
       <c r="H788" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I788">
         <v>1</v>
       </c>
       <c r="J788" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="789" spans="1:10">
       <c r="A789" s="1" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="790" spans="1:10">
       <c r="A790" t="s">
-        <v>1013</v>
+        <v>1021</v>
       </c>
       <c r="B790" t="s">
-        <v>1016</v>
+        <v>1022</v>
       </c>
       <c r="C790">
         <v>0</v>
       </c>
       <c r="D790">
         <v>2024</v>
       </c>
       <c r="E790" t="s">
-        <v>467</v>
+        <v>680</v>
       </c>
       <c r="F790" t="s">
-        <v>141</v>
+        <v>165</v>
       </c>
       <c r="G790" t="s">
-        <v>1017</v>
+        <v>26</v>
       </c>
       <c r="H790" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I790">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J790" t="s">
-        <v>15</v>
+        <v>523</v>
       </c>
     </row>
     <row r="791" spans="1:10">
       <c r="A791" s="1" t="s">
-        <v>1018</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="792" spans="1:10">
       <c r="A792" t="s">
-        <v>1019</v>
+        <v>1024</v>
       </c>
       <c r="B792" t="s">
-        <v>1020</v>
+        <v>1025</v>
       </c>
       <c r="C792">
         <v>0</v>
       </c>
       <c r="D792">
         <v>2024</v>
       </c>
       <c r="E792" t="s">
-        <v>517</v>
+        <v>1026</v>
       </c>
       <c r="F792" t="s">
-        <v>595</v>
+        <v>200</v>
       </c>
       <c r="G792" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H792" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I792">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J792" t="s">
-        <v>268</v>
+        <v>27</v>
       </c>
     </row>
     <row r="793" spans="1:10">
       <c r="A793" s="1" t="s">
-        <v>1021</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="794" spans="1:10">
       <c r="A794" t="s">
-        <v>1019</v>
+        <v>1028</v>
       </c>
       <c r="B794" t="s">
-        <v>1020</v>
+        <v>1029</v>
       </c>
       <c r="C794">
         <v>0</v>
       </c>
       <c r="D794">
         <v>2024</v>
       </c>
       <c r="E794" t="s">
-        <v>118</v>
+        <v>890</v>
       </c>
       <c r="F794" t="s">
-        <v>651</v>
+        <v>1030</v>
       </c>
       <c r="G794" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H794" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I794">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J794" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="795" spans="1:10">
       <c r="A795" s="1" t="s">
-        <v>1021</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="796" spans="1:10">
       <c r="A796" t="s">
-        <v>1022</v>
+        <v>1028</v>
       </c>
       <c r="B796" t="s">
-        <v>1023</v>
+        <v>1032</v>
       </c>
       <c r="C796">
         <v>0</v>
       </c>
       <c r="D796">
         <v>2024</v>
       </c>
       <c r="E796" t="s">
-        <v>455</v>
+        <v>803</v>
       </c>
       <c r="F796" t="s">
-        <v>330</v>
+        <v>50</v>
       </c>
       <c r="G796" t="s">
-        <v>14</v>
+        <v>364</v>
       </c>
       <c r="H796" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I796">
         <v>2</v>
       </c>
       <c r="J796" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="797" spans="1:10">
       <c r="A797" s="1" t="s">
-        <v>1024</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="798" spans="1:10">
       <c r="A798" t="s">
-        <v>1022</v>
+        <v>1028</v>
       </c>
       <c r="B798" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="C798">
         <v>0</v>
       </c>
       <c r="D798">
         <v>2024</v>
       </c>
       <c r="E798" t="s">
-        <v>20</v>
+        <v>513</v>
       </c>
       <c r="F798" t="s">
-        <v>21</v>
+        <v>834</v>
       </c>
       <c r="G798" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H798" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I798">
         <v>2</v>
       </c>
       <c r="J798" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="799" spans="1:10">
       <c r="A799" s="1" t="s">
-        <v>557</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="800" spans="1:10">
       <c r="A800" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="B800" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="C800">
         <v>0</v>
       </c>
       <c r="D800">
         <v>2024</v>
       </c>
       <c r="E800" t="s">
-        <v>619</v>
+        <v>253</v>
       </c>
       <c r="F800" t="s">
-        <v>1028</v>
+        <v>254</v>
       </c>
       <c r="G800" t="s">
-        <v>795</v>
+        <v>26</v>
       </c>
       <c r="H800" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I800">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J800" t="s">
-        <v>191</v>
+        <v>62</v>
       </c>
     </row>
     <row r="801" spans="1:10">
       <c r="A801" s="1" t="s">
-        <v>1029</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="802" spans="1:10">
       <c r="A802" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="B802" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="C802">
         <v>0</v>
       </c>
       <c r="D802">
         <v>2024</v>
       </c>
       <c r="E802" t="s">
-        <v>779</v>
+        <v>515</v>
       </c>
       <c r="F802" t="s">
-        <v>13</v>
+        <v>259</v>
       </c>
       <c r="G802" t="s">
-        <v>338</v>
+        <v>26</v>
       </c>
       <c r="H802" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I802">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J802" t="s">
-        <v>497</v>
+        <v>62</v>
       </c>
     </row>
     <row r="803" spans="1:10">
       <c r="A803" s="1" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="804" spans="1:10">
       <c r="A804" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="B804" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="C804">
         <v>0</v>
       </c>
       <c r="D804">
         <v>2024</v>
       </c>
       <c r="E804" t="s">
-        <v>1033</v>
+        <v>98</v>
       </c>
       <c r="F804" t="s">
-        <v>616</v>
+        <v>544</v>
       </c>
       <c r="G804" t="s">
-        <v>338</v>
+        <v>26</v>
       </c>
       <c r="H804" t="s">
-        <v>64</v>
+        <v>15</v>
       </c>
       <c r="I804">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J804" t="s">
-        <v>497</v>
+        <v>620</v>
       </c>
     </row>
     <row r="805" spans="1:10">
       <c r="A805" s="1" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="806" spans="1:10">
       <c r="A806" t="s">
-        <v>1034</v>
+        <v>1028</v>
       </c>
       <c r="B806" t="s">
-        <v>1035</v>
+        <v>1029</v>
       </c>
       <c r="C806">
         <v>0</v>
       </c>
       <c r="D806">
         <v>2024</v>
       </c>
       <c r="E806" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
       <c r="F806" t="s">
-        <v>417</v>
+        <v>573</v>
       </c>
       <c r="G806" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H806" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I806">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J806" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
     </row>
     <row r="807" spans="1:10">
       <c r="A807" s="1" t="s">
-        <v>1037</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="808" spans="1:10">
       <c r="A808" t="s">
-        <v>1034</v>
+        <v>1037</v>
       </c>
       <c r="B808" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="C808">
         <v>0</v>
       </c>
       <c r="D808">
         <v>2024</v>
       </c>
       <c r="E808" t="s">
-        <v>62</v>
+        <v>98</v>
       </c>
       <c r="F808" t="s">
-        <v>518</v>
+        <v>544</v>
       </c>
       <c r="G808" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H808" t="s">
-        <v>268</v>
+        <v>15</v>
       </c>
       <c r="I808">
         <v>2</v>
       </c>
       <c r="J808" t="s">
-        <v>596</v>
+        <v>620</v>
       </c>
     </row>
     <row r="809" spans="1:10">
       <c r="A809" s="1" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="810" spans="1:10">
       <c r="A810" t="s">
-        <v>1034</v>
+        <v>1037</v>
       </c>
       <c r="B810" t="s">
-        <v>1035</v>
+        <v>1040</v>
       </c>
       <c r="C810">
         <v>0</v>
       </c>
       <c r="D810">
         <v>2024</v>
       </c>
       <c r="E810" t="s">
-        <v>1038</v>
+        <v>635</v>
       </c>
       <c r="F810" t="s">
-        <v>1039</v>
+        <v>134</v>
       </c>
       <c r="G810" t="s">
-        <v>14</v>
+        <v>1041</v>
       </c>
       <c r="H810" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I810">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J810" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
     </row>
     <row r="811" spans="1:10">
       <c r="A811" s="1" t="s">
-        <v>1037</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="812" spans="1:10">
       <c r="A812" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B812" t="s">
         <v>1040</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041</v>
       </c>
       <c r="C812">
         <v>0</v>
       </c>
       <c r="D812">
         <v>2024</v>
       </c>
       <c r="E812" t="s">
-        <v>1042</v>
+        <v>133</v>
       </c>
       <c r="F812" t="s">
-        <v>119</v>
+        <v>468</v>
       </c>
       <c r="G812" t="s">
-        <v>14</v>
+        <v>1041</v>
       </c>
       <c r="H812" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I812">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J812" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
     </row>
     <row r="813" spans="1:10">
       <c r="A813" s="1" t="s">
-        <v>1043</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="814" spans="1:10">
       <c r="A814" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B814" t="s">
         <v>1040</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041</v>
       </c>
       <c r="C814">
         <v>0</v>
       </c>
       <c r="D814">
         <v>2024</v>
       </c>
       <c r="E814" t="s">
-        <v>1044</v>
+        <v>493</v>
       </c>
       <c r="F814" t="s">
-        <v>239</v>
+        <v>170</v>
       </c>
       <c r="G814" t="s">
-        <v>14</v>
+        <v>1041</v>
       </c>
       <c r="H814" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I814">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J814" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="815" spans="1:10">
       <c r="A815" s="1" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="816" spans="1:10">
       <c r="A816" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="B816" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
       <c r="C816">
         <v>0</v>
       </c>
       <c r="D816">
         <v>2024</v>
       </c>
       <c r="E816" t="s">
-        <v>118</v>
+        <v>543</v>
       </c>
       <c r="F816" t="s">
-        <v>651</v>
+        <v>13</v>
       </c>
       <c r="G816" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H816" t="s">
         <v>15</v>
       </c>
       <c r="I816">
         <v>1</v>
       </c>
       <c r="J816" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="817" spans="1:10">
       <c r="A817" s="1" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="818" spans="1:10">
       <c r="A818" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="B818" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
       <c r="C818">
         <v>0</v>
       </c>
       <c r="D818">
         <v>2024</v>
       </c>
       <c r="E818" t="s">
-        <v>517</v>
+        <v>148</v>
       </c>
       <c r="F818" t="s">
-        <v>595</v>
+        <v>675</v>
       </c>
       <c r="G818" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H818" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I818">
         <v>1</v>
       </c>
       <c r="J818" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
     </row>
     <row r="819" spans="1:10">
       <c r="A819" s="1" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="820" spans="1:10">
       <c r="A820" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="B820" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
       <c r="C820">
         <v>0</v>
       </c>
       <c r="D820">
         <v>2024</v>
       </c>
       <c r="E820" t="s">
-        <v>517</v>
+        <v>481</v>
       </c>
       <c r="F820" t="s">
-        <v>595</v>
+        <v>356</v>
       </c>
       <c r="G820" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H820" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I820">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J820" t="s">
-        <v>268</v>
+        <v>62</v>
       </c>
     </row>
     <row r="821" spans="1:10">
       <c r="A821" s="1" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="822" spans="1:10">
       <c r="A822" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="B822" t="s">
-        <v>1053</v>
+        <v>1049</v>
       </c>
       <c r="C822">
         <v>0</v>
       </c>
       <c r="D822">
         <v>2024</v>
       </c>
       <c r="E822" t="s">
-        <v>487</v>
+        <v>60</v>
       </c>
       <c r="F822" t="s">
-        <v>810</v>
+        <v>61</v>
       </c>
       <c r="G822" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H822" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I822">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J822" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="823" spans="1:10">
       <c r="A823" s="1" t="s">
-        <v>1054</v>
+        <v>583</v>
       </c>
     </row>
     <row r="824" spans="1:10">
       <c r="A824" t="s">
-        <v>1052</v>
+        <v>1050</v>
       </c>
       <c r="B824" t="s">
-        <v>1053</v>
+        <v>1051</v>
       </c>
       <c r="C824">
         <v>0</v>
       </c>
       <c r="D824">
         <v>2024</v>
       </c>
       <c r="E824" t="s">
-        <v>866</v>
+        <v>643</v>
       </c>
       <c r="F824" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="G824" t="s">
-        <v>14</v>
+        <v>819</v>
       </c>
       <c r="H824" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I824">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J824" t="s">
-        <v>64</v>
+        <v>220</v>
       </c>
     </row>
     <row r="825" spans="1:10">
       <c r="A825" s="1" t="s">
-        <v>1054</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="826" spans="1:10">
       <c r="A826" t="s">
-        <v>1056</v>
+        <v>1054</v>
       </c>
       <c r="B826" t="s">
-        <v>1057</v>
+        <v>1055</v>
       </c>
       <c r="C826">
         <v>0</v>
       </c>
       <c r="D826">
         <v>2024</v>
       </c>
       <c r="E826" t="s">
-        <v>517</v>
+        <v>803</v>
       </c>
       <c r="F826" t="s">
-        <v>595</v>
+        <v>50</v>
       </c>
       <c r="G826" t="s">
-        <v>14</v>
+        <v>364</v>
       </c>
       <c r="H826" t="s">
-        <v>268</v>
+        <v>44</v>
       </c>
       <c r="I826">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J826" t="s">
-        <v>268</v>
+        <v>523</v>
       </c>
     </row>
     <row r="827" spans="1:10">
       <c r="A827" s="1" t="s">
-        <v>1058</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="828" spans="1:10">
       <c r="A828" t="s">
-        <v>1056</v>
+        <v>1054</v>
       </c>
       <c r="B828" t="s">
-        <v>1057</v>
+        <v>1055</v>
       </c>
       <c r="C828">
         <v>0</v>
       </c>
       <c r="D828">
         <v>2024</v>
       </c>
       <c r="E828" t="s">
-        <v>118</v>
+        <v>1057</v>
       </c>
       <c r="F828" t="s">
-        <v>651</v>
+        <v>640</v>
       </c>
       <c r="G828" t="s">
-        <v>14</v>
+        <v>364</v>
       </c>
       <c r="H828" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I828">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J828" t="s">
-        <v>15</v>
+        <v>523</v>
       </c>
     </row>
     <row r="829" spans="1:10">
       <c r="A829" s="1" t="s">
-        <v>1058</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="830" spans="1:10">
       <c r="A830" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B830" t="s">
         <v>1059</v>
-      </c>
-[...1 lines deleted...]
-        <v>1060</v>
       </c>
       <c r="C830">
         <v>0</v>
       </c>
       <c r="D830">
         <v>2024</v>
       </c>
       <c r="E830" t="s">
-        <v>773</v>
+        <v>1060</v>
       </c>
       <c r="F830" t="s">
-        <v>810</v>
+        <v>443</v>
       </c>
       <c r="G830" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H830" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I830">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J830" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
     </row>
     <row r="831" spans="1:10">
       <c r="A831" s="1" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="832" spans="1:10">
       <c r="A832" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B832" t="s">
         <v>1059</v>
-      </c>
-[...1 lines deleted...]
-        <v>1060</v>
       </c>
       <c r="C832">
         <v>0</v>
       </c>
       <c r="D832">
         <v>2024</v>
       </c>
       <c r="E832" t="s">
-        <v>1062</v>
+        <v>98</v>
       </c>
       <c r="F832" t="s">
-        <v>417</v>
+        <v>544</v>
       </c>
       <c r="G832" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H832" t="s">
         <v>15</v>
       </c>
       <c r="I832">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J832" t="s">
-        <v>16</v>
+        <v>620</v>
       </c>
     </row>
     <row r="833" spans="1:10">
       <c r="A833" s="1" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="834" spans="1:10">
       <c r="A834" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B834" t="s">
         <v>1059</v>
-      </c>
-[...1 lines deleted...]
-        <v>1064</v>
       </c>
       <c r="C834">
         <v>0</v>
       </c>
       <c r="D834">
         <v>2024</v>
       </c>
       <c r="E834" t="s">
-        <v>200</v>
+        <v>1062</v>
       </c>
       <c r="F834" t="s">
-        <v>987</v>
+        <v>1063</v>
       </c>
       <c r="G834" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H834" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I834">
         <v>2</v>
       </c>
       <c r="J834" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
     </row>
     <row r="835" spans="1:10">
       <c r="A835" s="1" t="s">
-        <v>1065</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="836" spans="1:10">
       <c r="A836" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="B836" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="C836">
         <v>0</v>
       </c>
       <c r="D836">
         <v>2024</v>
       </c>
       <c r="E836" t="s">
-        <v>464</v>
+        <v>1066</v>
       </c>
       <c r="F836" t="s">
-        <v>810</v>
+        <v>149</v>
       </c>
       <c r="G836" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H836" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I836">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J836" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="837" spans="1:10">
       <c r="A837" s="1" t="s">
-        <v>1061</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="838" spans="1:10">
       <c r="A838" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="B838" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="C838">
         <v>0</v>
       </c>
       <c r="D838">
         <v>2024</v>
       </c>
       <c r="E838" t="s">
-        <v>812</v>
+        <v>1068</v>
       </c>
       <c r="F838" t="s">
-        <v>73</v>
+        <v>267</v>
       </c>
       <c r="G838" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H838" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I838">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J838" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="839" spans="1:10">
       <c r="A839" s="1" t="s">
-        <v>1061</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="840" spans="1:10">
       <c r="A840" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="B840" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="C840">
         <v>0</v>
       </c>
       <c r="D840">
         <v>2024</v>
       </c>
       <c r="E840" t="s">
-        <v>779</v>
+        <v>148</v>
       </c>
       <c r="F840" t="s">
-        <v>13</v>
+        <v>675</v>
       </c>
       <c r="G840" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H840" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I840">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J840" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
     </row>
     <row r="841" spans="1:10">
       <c r="A841" s="1" t="s">
-        <v>1061</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="842" spans="1:10">
       <c r="A842" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="B842" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="C842">
         <v>0</v>
       </c>
       <c r="D842">
         <v>2024</v>
       </c>
       <c r="E842" t="s">
-        <v>347</v>
+        <v>543</v>
       </c>
       <c r="F842" t="s">
-        <v>810</v>
+        <v>13</v>
       </c>
       <c r="G842" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H842" t="s">
         <v>15</v>
       </c>
       <c r="I842">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J842" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
     </row>
     <row r="843" spans="1:10">
       <c r="A843" s="1" t="s">
-        <v>1061</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="844" spans="1:10">
       <c r="A844" t="s">
-        <v>1068</v>
+        <v>1073</v>
       </c>
       <c r="B844" t="s">
-        <v>1069</v>
+        <v>1074</v>
       </c>
       <c r="C844">
         <v>0</v>
       </c>
       <c r="D844">
         <v>2024</v>
       </c>
       <c r="E844" t="s">
-        <v>751</v>
+        <v>543</v>
       </c>
       <c r="F844" t="s">
-        <v>301</v>
+        <v>13</v>
       </c>
       <c r="G844" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H844" t="s">
-        <v>64</v>
+        <v>15</v>
       </c>
       <c r="I844">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J844" t="s">
-        <v>90</v>
+        <v>15</v>
       </c>
     </row>
     <row r="845" spans="1:10">
       <c r="A845" s="1" t="s">
-        <v>1070</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="846" spans="1:10">
       <c r="A846" t="s">
-        <v>1068</v>
+        <v>1076</v>
       </c>
       <c r="B846" t="s">
-        <v>1069</v>
+        <v>1077</v>
       </c>
       <c r="C846">
         <v>0</v>
       </c>
       <c r="D846">
         <v>2024</v>
       </c>
       <c r="E846" t="s">
-        <v>532</v>
+        <v>513</v>
       </c>
       <c r="F846" t="s">
-        <v>516</v>
+        <v>834</v>
       </c>
       <c r="G846" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H846" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I846">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J846" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
     </row>
     <row r="847" spans="1:10">
       <c r="A847" s="1" t="s">
-        <v>1071</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="848" spans="1:10">
       <c r="A848" t="s">
-        <v>1072</v>
+        <v>1076</v>
       </c>
       <c r="B848" t="s">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="C848">
         <v>0</v>
       </c>
       <c r="D848">
         <v>2024</v>
       </c>
       <c r="E848" t="s">
-        <v>20</v>
+        <v>890</v>
       </c>
       <c r="F848" t="s">
-        <v>21</v>
+        <v>1079</v>
       </c>
       <c r="G848" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H848" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I848">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J848" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
     </row>
     <row r="849" spans="1:10">
       <c r="A849" s="1" t="s">
-        <v>557</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="850" spans="1:10">
       <c r="A850" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B850" t="s">
-        <v>1075</v>
+        <v>1081</v>
       </c>
       <c r="C850">
         <v>0</v>
       </c>
       <c r="D850">
         <v>2024</v>
       </c>
       <c r="E850" t="s">
-        <v>20</v>
+        <v>543</v>
       </c>
       <c r="F850" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G850" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H850" t="s">
         <v>15</v>
       </c>
       <c r="I850">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J850" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="851" spans="1:10">
       <c r="A851" s="1" t="s">
-        <v>557</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="852" spans="1:10">
       <c r="A852" t="s">
-        <v>1076</v>
+        <v>1080</v>
       </c>
       <c r="B852" t="s">
-        <v>1077</v>
+        <v>1081</v>
       </c>
       <c r="C852">
         <v>0</v>
       </c>
       <c r="D852">
         <v>2024</v>
       </c>
       <c r="E852" t="s">
-        <v>1078</v>
+        <v>148</v>
       </c>
       <c r="F852" t="s">
-        <v>417</v>
+        <v>675</v>
       </c>
       <c r="G852" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H852" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I852">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J852" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
     </row>
     <row r="853" spans="1:10">
       <c r="A853" s="1" t="s">
-        <v>1079</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="854" spans="1:10">
       <c r="A854" t="s">
-        <v>1080</v>
+        <v>1083</v>
       </c>
       <c r="B854" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="C854">
         <v>0</v>
       </c>
       <c r="D854">
         <v>2024</v>
       </c>
       <c r="E854" t="s">
-        <v>1042</v>
+        <v>797</v>
       </c>
       <c r="F854" t="s">
-        <v>119</v>
+        <v>834</v>
       </c>
       <c r="G854" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H854" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I854">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J854" t="s">
-        <v>90</v>
+        <v>22</v>
       </c>
     </row>
     <row r="855" spans="1:10">
       <c r="A855" s="1" t="s">
-        <v>1082</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="856" spans="1:10">
       <c r="A856" t="s">
         <v>1083</v>
       </c>
       <c r="B856" t="s">
         <v>1084</v>
       </c>
       <c r="C856">
         <v>0</v>
       </c>
       <c r="D856">
         <v>2024</v>
       </c>
       <c r="E856" t="s">
-        <v>619</v>
+        <v>1086</v>
       </c>
       <c r="F856" t="s">
-        <v>1028</v>
+        <v>443</v>
       </c>
       <c r="G856" t="s">
-        <v>1085</v>
+        <v>26</v>
       </c>
       <c r="H856" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I856">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J856" t="s">
-        <v>1086</v>
+        <v>27</v>
       </c>
     </row>
     <row r="857" spans="1:10">
       <c r="A857" s="1" t="s">
         <v>1087</v>
       </c>
     </row>
     <row r="858" spans="1:10">
       <c r="A858" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B858" t="s">
         <v>1088</v>
-      </c>
-[...1 lines deleted...]
-        <v>1089</v>
       </c>
       <c r="C858">
         <v>0</v>
       </c>
       <c r="D858">
         <v>2024</v>
       </c>
       <c r="E858" t="s">
-        <v>1090</v>
+        <v>229</v>
       </c>
       <c r="F858" t="s">
-        <v>141</v>
+        <v>1011</v>
       </c>
       <c r="G858" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H858" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I858">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J858" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
     </row>
     <row r="859" spans="1:10">
       <c r="A859" s="1" t="s">
-        <v>1091</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="860" spans="1:10">
       <c r="A860" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="B860" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="C860">
         <v>0</v>
       </c>
       <c r="D860">
         <v>2024</v>
       </c>
       <c r="E860" t="s">
-        <v>1092</v>
+        <v>490</v>
       </c>
       <c r="F860" t="s">
-        <v>1093</v>
+        <v>834</v>
       </c>
       <c r="G860" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H860" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I860">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J860" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="861" spans="1:10">
       <c r="A861" s="1" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="862" spans="1:10">
       <c r="A862" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="B862" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="C862">
         <v>0</v>
       </c>
       <c r="D862">
         <v>2024</v>
       </c>
       <c r="E862" t="s">
-        <v>1094</v>
+        <v>836</v>
       </c>
       <c r="F862" t="s">
-        <v>1093</v>
+        <v>31</v>
       </c>
       <c r="G862" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H862" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I862">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J862" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="863" spans="1:10">
       <c r="A863" s="1" t="s">
-        <v>1095</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="864" spans="1:10">
       <c r="A864" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="B864" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="C864">
         <v>0</v>
       </c>
       <c r="D864">
         <v>2024</v>
       </c>
       <c r="E864" t="s">
-        <v>1096</v>
+        <v>803</v>
       </c>
       <c r="F864" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G864" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H864" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I864">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J864" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="865" spans="1:10">
       <c r="A865" s="1" t="s">
-        <v>1095</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="866" spans="1:10">
       <c r="A866" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="B866" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="C866">
         <v>0</v>
       </c>
       <c r="D866">
         <v>2024</v>
       </c>
       <c r="E866" t="s">
-        <v>1097</v>
+        <v>373</v>
       </c>
       <c r="F866" t="s">
-        <v>1098</v>
+        <v>834</v>
       </c>
       <c r="G866" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H866" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I866">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J866" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="867" spans="1:10">
       <c r="A867" s="1" t="s">
-        <v>1095</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="868" spans="1:10">
       <c r="A868" t="s">
-        <v>1088</v>
+        <v>1092</v>
       </c>
       <c r="B868" t="s">
-        <v>1089</v>
+        <v>1093</v>
       </c>
       <c r="C868">
         <v>0</v>
       </c>
       <c r="D868">
         <v>2024</v>
       </c>
       <c r="E868" t="s">
-        <v>1099</v>
+        <v>775</v>
       </c>
       <c r="F868" t="s">
-        <v>1100</v>
+        <v>327</v>
       </c>
       <c r="G868" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H868" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I868">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J868" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
     </row>
     <row r="869" spans="1:10">
       <c r="A869" s="1" t="s">
-        <v>1095</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="870" spans="1:10">
       <c r="A870" t="s">
-        <v>1088</v>
+        <v>1092</v>
       </c>
       <c r="B870" t="s">
-        <v>1089</v>
+        <v>1093</v>
       </c>
       <c r="C870">
         <v>0</v>
       </c>
       <c r="D870">
         <v>2024</v>
       </c>
       <c r="E870" t="s">
-        <v>1101</v>
+        <v>558</v>
       </c>
       <c r="F870" t="s">
-        <v>1102</v>
+        <v>542</v>
       </c>
       <c r="G870" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H870" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I870">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J870" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
     </row>
     <row r="871" spans="1:10">
       <c r="A871" s="1" t="s">
         <v>1095</v>
       </c>
     </row>
     <row r="872" spans="1:10">
       <c r="A872" t="s">
-        <v>1088</v>
+        <v>1096</v>
       </c>
       <c r="B872" t="s">
-        <v>1089</v>
+        <v>1097</v>
       </c>
       <c r="C872">
         <v>0</v>
       </c>
       <c r="D872">
         <v>2024</v>
       </c>
       <c r="E872" t="s">
-        <v>1103</v>
+        <v>60</v>
       </c>
       <c r="F872" t="s">
-        <v>1104</v>
+        <v>61</v>
       </c>
       <c r="G872" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H872" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I872">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J872" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="873" spans="1:10">
       <c r="A873" s="1" t="s">
-        <v>1095</v>
+        <v>583</v>
       </c>
     </row>
     <row r="874" spans="1:10">
       <c r="A874" t="s">
-        <v>1088</v>
+        <v>1098</v>
       </c>
       <c r="B874" t="s">
-        <v>1089</v>
+        <v>1099</v>
       </c>
       <c r="C874">
         <v>0</v>
       </c>
       <c r="D874">
         <v>2024</v>
       </c>
       <c r="E874" t="s">
-        <v>1105</v>
+        <v>60</v>
       </c>
       <c r="F874" t="s">
-        <v>1106</v>
+        <v>61</v>
       </c>
       <c r="G874" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H874" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I874">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J874" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="875" spans="1:10">
       <c r="A875" s="1" t="s">
-        <v>1095</v>
+        <v>583</v>
       </c>
     </row>
     <row r="876" spans="1:10">
       <c r="A876" t="s">
-        <v>1088</v>
+        <v>1100</v>
       </c>
       <c r="B876" t="s">
-        <v>1089</v>
+        <v>1101</v>
       </c>
       <c r="C876">
         <v>0</v>
       </c>
       <c r="D876">
         <v>2024</v>
       </c>
       <c r="E876" t="s">
-        <v>329</v>
+        <v>1102</v>
       </c>
       <c r="F876" t="s">
-        <v>13</v>
+        <v>443</v>
       </c>
       <c r="G876" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H876" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I876">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J876" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="877" spans="1:10">
       <c r="A877" s="1" t="s">
-        <v>1095</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="878" spans="1:10">
       <c r="A878" t="s">
-        <v>1088</v>
+        <v>1104</v>
       </c>
       <c r="B878" t="s">
-        <v>1089</v>
+        <v>1105</v>
       </c>
       <c r="C878">
         <v>0</v>
       </c>
       <c r="D878">
         <v>2024</v>
       </c>
       <c r="E878" t="s">
-        <v>1107</v>
+        <v>1066</v>
       </c>
       <c r="F878" t="s">
-        <v>1108</v>
+        <v>149</v>
       </c>
       <c r="G878" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H878" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I878">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J878" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
     </row>
     <row r="879" spans="1:10">
       <c r="A879" s="1" t="s">
-        <v>1095</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="880" spans="1:10">
       <c r="A880" t="s">
-        <v>1088</v>
+        <v>1107</v>
       </c>
       <c r="B880" t="s">
-        <v>1089</v>
+        <v>1108</v>
       </c>
       <c r="C880">
         <v>0</v>
       </c>
       <c r="D880">
         <v>2024</v>
       </c>
       <c r="E880" t="s">
+        <v>643</v>
+      </c>
+      <c r="F880" t="s">
+        <v>1052</v>
+      </c>
+      <c r="G880" t="s">
         <v>1109</v>
       </c>
-      <c r="F880" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H880" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I880">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J880" t="s">
-        <v>15</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="881" spans="1:10">
       <c r="A881" s="1" t="s">
-        <v>1095</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="882" spans="1:10">
       <c r="A882" t="s">
-        <v>1088</v>
+        <v>1112</v>
       </c>
       <c r="B882" t="s">
-        <v>1089</v>
+        <v>1113</v>
       </c>
       <c r="C882">
         <v>0</v>
       </c>
       <c r="D882">
         <v>2024</v>
       </c>
       <c r="E882" t="s">
-        <v>1110</v>
+        <v>1114</v>
       </c>
       <c r="F882" t="s">
-        <v>378</v>
+        <v>170</v>
       </c>
       <c r="G882" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H882" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I882">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J882" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="883" spans="1:10">
       <c r="A883" s="1" t="s">
-        <v>1095</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="884" spans="1:10">
       <c r="A884" t="s">
-        <v>1088</v>
+        <v>1112</v>
       </c>
       <c r="B884" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="C884">
         <v>0</v>
       </c>
       <c r="D884">
         <v>2024</v>
       </c>
       <c r="E884" t="s">
-        <v>543</v>
+        <v>1116</v>
       </c>
       <c r="F884" t="s">
-        <v>13</v>
+        <v>1117</v>
       </c>
       <c r="G884" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H884" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I884">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J884" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="885" spans="1:10">
       <c r="A885" s="1" t="s">
-        <v>1095</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="886" spans="1:10">
       <c r="A886" t="s">
-        <v>1088</v>
+        <v>1112</v>
       </c>
       <c r="B886" t="s">
-        <v>1089</v>
+        <v>1113</v>
       </c>
       <c r="C886">
         <v>0</v>
       </c>
       <c r="D886">
         <v>2024</v>
       </c>
       <c r="E886" t="s">
-        <v>1112</v>
+        <v>1118</v>
       </c>
       <c r="F886" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="G886" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H886" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I886">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J886" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="887" spans="1:10">
       <c r="A887" s="1" t="s">
-        <v>1095</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="888" spans="1:10">
       <c r="A888" t="s">
-        <v>1088</v>
+        <v>1112</v>
       </c>
       <c r="B888" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="C888">
         <v>0</v>
       </c>
       <c r="D888">
         <v>2024</v>
       </c>
       <c r="E888" t="s">
-        <v>1114</v>
+        <v>1120</v>
       </c>
       <c r="F888" t="s">
-        <v>1113</v>
+        <v>50</v>
       </c>
       <c r="G888" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H888" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I888">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J888" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="889" spans="1:10">
       <c r="A889" s="1" t="s">
-        <v>1095</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="890" spans="1:10">
       <c r="A890" t="s">
-        <v>1088</v>
+        <v>1112</v>
       </c>
       <c r="B890" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="C890">
         <v>0</v>
       </c>
       <c r="D890">
         <v>2024</v>
       </c>
       <c r="E890" t="s">
-        <v>1115</v>
+        <v>1121</v>
       </c>
       <c r="F890" t="s">
-        <v>1113</v>
+        <v>1122</v>
       </c>
       <c r="G890" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H890" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I890">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J890" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="891" spans="1:10">
       <c r="A891" s="1" t="s">
-        <v>1091</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="892" spans="1:10">
       <c r="A892" t="s">
-        <v>1088</v>
+        <v>1112</v>
       </c>
       <c r="B892" t="s">
-        <v>1089</v>
+        <v>1113</v>
       </c>
       <c r="C892">
         <v>0</v>
       </c>
       <c r="D892">
         <v>2024</v>
       </c>
       <c r="E892" t="s">
-        <v>1116</v>
+        <v>1123</v>
       </c>
       <c r="F892" t="s">
-        <v>1100</v>
+        <v>1124</v>
       </c>
       <c r="G892" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H892" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I892">
         <v>1</v>
       </c>
       <c r="J892" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="893" spans="1:10">
       <c r="A893" s="1" t="s">
-        <v>1091</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="894" spans="1:10">
       <c r="A894" t="s">
-        <v>1088</v>
+        <v>1112</v>
       </c>
       <c r="B894" t="s">
-        <v>1089</v>
+        <v>1113</v>
       </c>
       <c r="C894">
         <v>0</v>
       </c>
       <c r="D894">
         <v>2024</v>
       </c>
       <c r="E894" t="s">
-        <v>1117</v>
+        <v>1125</v>
       </c>
       <c r="F894" t="s">
-        <v>414</v>
+        <v>1126</v>
       </c>
       <c r="G894" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H894" t="s">
-        <v>1118</v>
+        <v>21</v>
       </c>
       <c r="I894">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J894" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
     </row>
     <row r="895" spans="1:10">
       <c r="A895" s="1" t="s">
-        <v>1091</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="896" spans="1:10">
       <c r="A896" t="s">
-        <v>1119</v>
+        <v>1112</v>
       </c>
       <c r="B896" t="s">
-        <v>1120</v>
+        <v>1113</v>
       </c>
       <c r="C896">
         <v>0</v>
       </c>
       <c r="D896">
         <v>2024</v>
       </c>
       <c r="E896" t="s">
-        <v>1121</v>
+        <v>1127</v>
       </c>
       <c r="F896" t="s">
-        <v>233</v>
+        <v>1128</v>
       </c>
       <c r="G896" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H896" t="s">
-        <v>1122</v>
+        <v>21</v>
       </c>
       <c r="I896">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J896" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="897" spans="1:10">
       <c r="A897" s="1" t="s">
-        <v>1123</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="898" spans="1:10">
       <c r="A898" t="s">
-        <v>1124</v>
+        <v>1112</v>
       </c>
       <c r="B898" t="s">
-        <v>1125</v>
+        <v>1113</v>
       </c>
       <c r="C898">
         <v>0</v>
       </c>
       <c r="D898">
         <v>2024</v>
       </c>
       <c r="E898" t="s">
-        <v>995</v>
+        <v>1129</v>
       </c>
       <c r="F898" t="s">
-        <v>996</v>
+        <v>1130</v>
       </c>
       <c r="G898" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H898" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I898">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J898" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="899" spans="1:10">
       <c r="A899" s="1" t="s">
-        <v>1126</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="900" spans="1:10">
       <c r="A900" t="s">
-        <v>1124</v>
+        <v>1112</v>
       </c>
       <c r="B900" t="s">
-        <v>1125</v>
+        <v>1113</v>
       </c>
       <c r="C900">
         <v>0</v>
       </c>
       <c r="D900">
         <v>2024</v>
       </c>
       <c r="E900" t="s">
-        <v>691</v>
+        <v>355</v>
       </c>
       <c r="F900" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G900" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H900" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I900">
         <v>2</v>
       </c>
       <c r="J900" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="901" spans="1:10">
       <c r="A901" s="1" t="s">
-        <v>1126</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="902" spans="1:10">
       <c r="A902" t="s">
-        <v>1124</v>
+        <v>1112</v>
       </c>
       <c r="B902" t="s">
-        <v>1125</v>
+        <v>1113</v>
       </c>
       <c r="C902">
         <v>0</v>
       </c>
       <c r="D902">
         <v>2024</v>
       </c>
       <c r="E902" t="s">
-        <v>1127</v>
+        <v>1131</v>
       </c>
       <c r="F902" t="s">
-        <v>46</v>
+        <v>1132</v>
       </c>
       <c r="G902" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H902" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I902">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J902" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="903" spans="1:10">
       <c r="A903" s="1" t="s">
-        <v>1128</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="904" spans="1:10">
       <c r="A904" t="s">
-        <v>1129</v>
+        <v>1112</v>
       </c>
       <c r="B904" t="s">
-        <v>1130</v>
+        <v>1113</v>
       </c>
       <c r="C904">
         <v>0</v>
       </c>
       <c r="D904">
         <v>2024</v>
       </c>
       <c r="E904" t="s">
-        <v>619</v>
+        <v>1133</v>
       </c>
       <c r="F904" t="s">
-        <v>1028</v>
+        <v>1124</v>
       </c>
       <c r="G904" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H904" t="s">
-        <v>1131</v>
+        <v>21</v>
       </c>
       <c r="I904">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J904" t="s">
-        <v>1132</v>
+        <v>21</v>
       </c>
     </row>
     <row r="905" spans="1:10">
       <c r="A905" s="1" t="s">
-        <v>1133</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="906" spans="1:10">
       <c r="A906" t="s">
-        <v>1129</v>
+        <v>1112</v>
       </c>
       <c r="B906" t="s">
-        <v>1130</v>
+        <v>1113</v>
       </c>
       <c r="C906">
         <v>0</v>
       </c>
       <c r="D906">
         <v>2024</v>
       </c>
       <c r="E906" t="s">
-        <v>577</v>
+        <v>1134</v>
       </c>
       <c r="F906" t="s">
-        <v>616</v>
+        <v>404</v>
       </c>
       <c r="G906" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H906" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I906">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J906" t="s">
-        <v>287</v>
+        <v>21</v>
       </c>
     </row>
     <row r="907" spans="1:10">
       <c r="A907" s="1" t="s">
-        <v>1133</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="908" spans="1:10">
       <c r="A908" t="s">
-        <v>1134</v>
+        <v>1112</v>
       </c>
       <c r="B908" t="s">
         <v>1135</v>
       </c>
       <c r="C908">
         <v>0</v>
       </c>
       <c r="D908">
         <v>2024</v>
       </c>
       <c r="E908" t="s">
-        <v>1136</v>
+        <v>569</v>
       </c>
       <c r="F908" t="s">
-        <v>1137</v>
+        <v>50</v>
       </c>
       <c r="G908" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H908" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I908">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J908" t="s">
-        <v>287</v>
+        <v>62</v>
       </c>
     </row>
     <row r="909" spans="1:10">
       <c r="A909" s="1" t="s">
-        <v>1133</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="910" spans="1:10">
       <c r="A910" t="s">
-        <v>1134</v>
+        <v>1112</v>
       </c>
       <c r="B910" t="s">
-        <v>1135</v>
+        <v>1113</v>
       </c>
       <c r="C910">
         <v>0</v>
       </c>
       <c r="D910">
         <v>2024</v>
       </c>
       <c r="E910" t="s">
-        <v>1138</v>
+        <v>1136</v>
       </c>
       <c r="F910" t="s">
-        <v>233</v>
+        <v>1137</v>
       </c>
       <c r="G910" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H910" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I910">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J910" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="911" spans="1:10">
       <c r="A911" s="1" t="s">
-        <v>1133</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="912" spans="1:10">
       <c r="A912" t="s">
-        <v>1139</v>
+        <v>1112</v>
       </c>
       <c r="B912" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
       <c r="C912">
         <v>0</v>
       </c>
       <c r="D912">
         <v>2024</v>
       </c>
       <c r="E912" t="s">
-        <v>245</v>
+        <v>1138</v>
       </c>
       <c r="F912" t="s">
-        <v>158</v>
+        <v>1137</v>
       </c>
       <c r="G912" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H912" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I912">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J912" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="913" spans="1:10">
       <c r="A913" s="1" t="s">
-        <v>1141</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="914" spans="1:10">
       <c r="A914" t="s">
-        <v>1139</v>
+        <v>1112</v>
       </c>
       <c r="B914" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
       <c r="C914">
         <v>0</v>
       </c>
       <c r="D914">
         <v>2024</v>
       </c>
       <c r="E914" t="s">
-        <v>760</v>
+        <v>1139</v>
       </c>
       <c r="F914" t="s">
-        <v>761</v>
+        <v>1137</v>
       </c>
       <c r="G914" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H914" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I914">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J914" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="915" spans="1:10">
       <c r="A915" s="1" t="s">
-        <v>1141</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="916" spans="1:10">
       <c r="A916" t="s">
-        <v>1142</v>
+        <v>1112</v>
       </c>
       <c r="B916" t="s">
-        <v>1143</v>
+        <v>1113</v>
       </c>
       <c r="C916">
         <v>0</v>
       </c>
       <c r="D916">
         <v>2024</v>
       </c>
       <c r="E916" t="s">
-        <v>20</v>
+        <v>1140</v>
       </c>
       <c r="F916" t="s">
-        <v>21</v>
+        <v>1124</v>
       </c>
       <c r="G916" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H916" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I916">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J916" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="917" spans="1:10">
       <c r="A917" s="1" t="s">
-        <v>815</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="918" spans="1:10">
       <c r="A918" t="s">
-        <v>1144</v>
+        <v>1112</v>
       </c>
       <c r="B918" t="s">
-        <v>1145</v>
+        <v>1113</v>
       </c>
       <c r="C918">
         <v>0</v>
       </c>
       <c r="D918">
         <v>2024</v>
       </c>
       <c r="E918" t="s">
-        <v>455</v>
+        <v>1141</v>
       </c>
       <c r="F918" t="s">
-        <v>330</v>
+        <v>440</v>
       </c>
       <c r="G918" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H918" t="s">
-        <v>15</v>
+        <v>1142</v>
       </c>
       <c r="I918">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J918" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
     </row>
     <row r="919" spans="1:10">
       <c r="A919" s="1" t="s">
-        <v>1146</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="920" spans="1:10">
       <c r="A920" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B920" t="s">
         <v>1144</v>
-      </c>
-[...1 lines deleted...]
-        <v>1145</v>
       </c>
       <c r="C920">
         <v>0</v>
       </c>
       <c r="D920">
         <v>2024</v>
       </c>
       <c r="E920" t="s">
-        <v>1147</v>
+        <v>1145</v>
       </c>
       <c r="F920" t="s">
-        <v>662</v>
+        <v>261</v>
       </c>
       <c r="G920" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H920" t="s">
-        <v>15</v>
+        <v>1146</v>
       </c>
       <c r="I920">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J920" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="921" spans="1:10">
       <c r="A921" s="1" t="s">
-        <v>1148</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="922" spans="1:10">
       <c r="A922" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B922" t="s">
         <v>1149</v>
-      </c>
-[...1 lines deleted...]
-        <v>1150</v>
       </c>
       <c r="C922">
         <v>0</v>
       </c>
       <c r="D922">
         <v>2024</v>
       </c>
       <c r="E922" t="s">
-        <v>1105</v>
+        <v>1019</v>
       </c>
       <c r="F922" t="s">
-        <v>1108</v>
+        <v>1020</v>
       </c>
       <c r="G922" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H922" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I922">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J922" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="923" spans="1:10">
       <c r="A923" s="1" t="s">
-        <v>1151</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="924" spans="1:10">
       <c r="A924" t="s">
-        <v>1152</v>
+        <v>1148</v>
       </c>
       <c r="B924" t="s">
-        <v>1153</v>
+        <v>1149</v>
       </c>
       <c r="C924">
         <v>0</v>
       </c>
       <c r="D924">
         <v>2024</v>
       </c>
       <c r="E924" t="s">
-        <v>1117</v>
+        <v>715</v>
       </c>
       <c r="F924" t="s">
-        <v>414</v>
+        <v>83</v>
       </c>
       <c r="G924" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H924" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I924">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J924" t="s">
-        <v>396</v>
+        <v>62</v>
       </c>
     </row>
     <row r="925" spans="1:10">
       <c r="A925" s="1" t="s">
-        <v>1151</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="926" spans="1:10">
       <c r="A926" t="s">
-        <v>1154</v>
+        <v>1148</v>
       </c>
       <c r="B926" t="s">
-        <v>1155</v>
+        <v>1149</v>
       </c>
       <c r="C926">
         <v>0</v>
       </c>
       <c r="D926">
         <v>2024</v>
       </c>
       <c r="E926" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="F926" t="s">
-        <v>422</v>
+        <v>83</v>
       </c>
       <c r="G926" t="s">
-        <v>1157</v>
+        <v>26</v>
       </c>
       <c r="H926" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I926">
         <v>2</v>
       </c>
       <c r="J926" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
     </row>
     <row r="927" spans="1:10">
       <c r="A927" s="1" t="s">
-        <v>1158</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="928" spans="1:10">
       <c r="A928" t="s">
-        <v>1159</v>
+        <v>1153</v>
       </c>
       <c r="B928" t="s">
-        <v>1160</v>
+        <v>1154</v>
       </c>
       <c r="C928">
         <v>0</v>
       </c>
       <c r="D928">
         <v>2024</v>
       </c>
       <c r="E928" t="s">
-        <v>455</v>
+        <v>643</v>
       </c>
       <c r="F928" t="s">
-        <v>330</v>
+        <v>1052</v>
       </c>
       <c r="G928" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H928" t="s">
-        <v>15</v>
+        <v>1155</v>
       </c>
       <c r="I928">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J928" t="s">
-        <v>23</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="929" spans="1:10">
       <c r="A929" s="1" t="s">
-        <v>1161</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="930" spans="1:10">
       <c r="A930" t="s">
-        <v>1162</v>
+        <v>1153</v>
       </c>
       <c r="B930" t="s">
-        <v>1163</v>
+        <v>1154</v>
       </c>
       <c r="C930">
         <v>0</v>
       </c>
       <c r="D930">
         <v>2024</v>
       </c>
       <c r="E930" t="s">
-        <v>20</v>
+        <v>603</v>
       </c>
       <c r="F930" t="s">
-        <v>21</v>
+        <v>640</v>
       </c>
       <c r="G930" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H930" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I930">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J930" t="s">
-        <v>23</v>
+        <v>313</v>
       </c>
     </row>
     <row r="931" spans="1:10">
       <c r="A931" s="1" t="s">
-        <v>557</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="932" spans="1:10">
       <c r="A932" t="s">
-        <v>1164</v>
+        <v>1158</v>
       </c>
       <c r="B932" t="s">
-        <v>1165</v>
+        <v>1159</v>
       </c>
       <c r="C932">
         <v>0</v>
       </c>
       <c r="D932">
         <v>2024</v>
       </c>
       <c r="E932" t="s">
-        <v>1042</v>
+        <v>1160</v>
       </c>
       <c r="F932" t="s">
-        <v>119</v>
+        <v>1161</v>
       </c>
       <c r="G932" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H932" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I932">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J932" t="s">
-        <v>90</v>
+        <v>313</v>
       </c>
     </row>
     <row r="933" spans="1:10">
       <c r="A933" s="1" t="s">
-        <v>1166</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="934" spans="1:10">
       <c r="A934" t="s">
-        <v>1167</v>
+        <v>1158</v>
       </c>
       <c r="B934" t="s">
-        <v>1168</v>
+        <v>1159</v>
       </c>
       <c r="C934">
         <v>0</v>
       </c>
       <c r="D934">
         <v>2024</v>
       </c>
       <c r="E934" t="s">
-        <v>602</v>
+        <v>1162</v>
       </c>
       <c r="F934" t="s">
-        <v>603</v>
+        <v>261</v>
       </c>
       <c r="G934" t="s">
-        <v>1169</v>
+        <v>26</v>
       </c>
       <c r="H934" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I934">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J934" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="935" spans="1:10">
       <c r="A935" s="1" t="s">
-        <v>1170</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="936" spans="1:10">
       <c r="A936" t="s">
-        <v>1171</v>
+        <v>1163</v>
       </c>
       <c r="B936" t="s">
-        <v>1172</v>
+        <v>1164</v>
       </c>
       <c r="C936">
         <v>0</v>
       </c>
       <c r="D936">
         <v>2024</v>
       </c>
       <c r="E936" t="s">
-        <v>564</v>
+        <v>273</v>
       </c>
       <c r="F936" t="s">
-        <v>1173</v>
+        <v>187</v>
       </c>
       <c r="G936" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H936" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I936">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J936" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
     </row>
     <row r="937" spans="1:10">
       <c r="A937" s="1" t="s">
-        <v>1174</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="938" spans="1:10">
       <c r="A938" t="s">
-        <v>1171</v>
+        <v>1163</v>
       </c>
       <c r="B938" t="s">
-        <v>1172</v>
+        <v>1164</v>
       </c>
       <c r="C938">
         <v>0</v>
       </c>
       <c r="D938">
         <v>2024</v>
       </c>
       <c r="E938" t="s">
-        <v>566</v>
+        <v>784</v>
       </c>
       <c r="F938" t="s">
-        <v>565</v>
+        <v>785</v>
       </c>
       <c r="G938" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H938" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I938">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J938" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
     </row>
     <row r="939" spans="1:10">
       <c r="A939" s="1" t="s">
-        <v>1175</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="940" spans="1:10">
       <c r="A940" t="s">
-        <v>1176</v>
+        <v>1166</v>
       </c>
       <c r="B940" t="s">
-        <v>1177</v>
+        <v>1167</v>
       </c>
       <c r="C940">
         <v>0</v>
       </c>
       <c r="D940">
         <v>2024</v>
       </c>
       <c r="E940" t="s">
-        <v>1178</v>
+        <v>60</v>
       </c>
       <c r="F940" t="s">
-        <v>1179</v>
+        <v>61</v>
       </c>
       <c r="G940" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="H940" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I940">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J940" t="s">
-        <v>396</v>
+        <v>62</v>
       </c>
     </row>
     <row r="941" spans="1:10">
       <c r="A941" s="1" t="s">
-        <v>1180</v>
+        <v>839</v>
       </c>
     </row>
     <row r="942" spans="1:10">
       <c r="A942" t="s">
-        <v>1176</v>
+        <v>1168</v>
       </c>
       <c r="B942" t="s">
-        <v>1177</v>
+        <v>1169</v>
       </c>
       <c r="C942">
         <v>0</v>
       </c>
       <c r="D942">
         <v>2024</v>
       </c>
       <c r="E942" t="s">
-        <v>256</v>
+        <v>481</v>
       </c>
       <c r="F942" t="s">
-        <v>1179</v>
+        <v>356</v>
       </c>
       <c r="G942" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="H942" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I942">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J942" t="s">
-        <v>396</v>
+        <v>62</v>
       </c>
     </row>
     <row r="943" spans="1:10">
       <c r="A943" s="1" t="s">
-        <v>1181</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="944" spans="1:10">
       <c r="A944" t="s">
-        <v>1182</v>
+        <v>1168</v>
       </c>
       <c r="B944" t="s">
-        <v>1183</v>
+        <v>1169</v>
       </c>
       <c r="C944">
         <v>0</v>
       </c>
       <c r="D944">
         <v>2024</v>
       </c>
       <c r="E944" t="s">
-        <v>1184</v>
+        <v>1171</v>
       </c>
       <c r="F944" t="s">
-        <v>456</v>
+        <v>686</v>
       </c>
       <c r="G944" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H944" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I944">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J944" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="945" spans="1:10">
       <c r="A945" s="1" t="s">
-        <v>1185</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="946" spans="1:10">
       <c r="A946" t="s">
-        <v>1186</v>
+        <v>1173</v>
       </c>
       <c r="B946" t="s">
-        <v>1187</v>
+        <v>1174</v>
       </c>
       <c r="C946">
         <v>0</v>
       </c>
       <c r="D946">
         <v>2024</v>
       </c>
       <c r="E946" t="s">
-        <v>779</v>
+        <v>1129</v>
       </c>
       <c r="F946" t="s">
-        <v>13</v>
+        <v>1132</v>
       </c>
       <c r="G946" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H946" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I946">
         <v>3</v>
       </c>
       <c r="J946" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="947" spans="1:10">
       <c r="A947" s="1" t="s">
-        <v>1188</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="948" spans="1:10">
       <c r="A948" t="s">
-        <v>1186</v>
+        <v>1176</v>
       </c>
       <c r="B948" t="s">
-        <v>1187</v>
+        <v>1177</v>
       </c>
       <c r="C948">
         <v>0</v>
       </c>
       <c r="D948">
         <v>2024</v>
       </c>
       <c r="E948" t="s">
-        <v>62</v>
+        <v>1141</v>
       </c>
       <c r="F948" t="s">
-        <v>518</v>
+        <v>440</v>
       </c>
       <c r="G948" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="H948" t="s">
-        <v>734</v>
+        <v>44</v>
       </c>
       <c r="I948">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J948" t="s">
-        <v>1189</v>
+        <v>422</v>
       </c>
     </row>
     <row r="949" spans="1:10">
       <c r="A949" s="1" t="s">
-        <v>1190</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="950" spans="1:10">
       <c r="A950" t="s">
-        <v>1191</v>
+        <v>1178</v>
       </c>
       <c r="B950" t="s">
-        <v>1192</v>
+        <v>1179</v>
       </c>
       <c r="C950">
         <v>0</v>
       </c>
       <c r="D950">
         <v>2024</v>
       </c>
       <c r="E950" t="s">
-        <v>1044</v>
+        <v>1180</v>
       </c>
       <c r="F950" t="s">
-        <v>239</v>
+        <v>448</v>
       </c>
       <c r="G950" t="s">
-        <v>14</v>
+        <v>1181</v>
       </c>
       <c r="H950" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I950">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J950" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
     </row>
     <row r="951" spans="1:10">
       <c r="A951" s="1" t="s">
-        <v>1193</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="952" spans="1:10">
       <c r="A952" t="s">
-        <v>1191</v>
+        <v>1183</v>
       </c>
       <c r="B952" t="s">
-        <v>1192</v>
+        <v>1184</v>
       </c>
       <c r="C952">
         <v>0</v>
       </c>
       <c r="D952">
         <v>2024</v>
       </c>
       <c r="E952" t="s">
-        <v>1042</v>
+        <v>481</v>
       </c>
       <c r="F952" t="s">
-        <v>119</v>
+        <v>356</v>
       </c>
       <c r="G952" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H952" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I952">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J952" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="953" spans="1:10">
       <c r="A953" s="1" t="s">
-        <v>1194</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="954" spans="1:10">
       <c r="A954" t="s">
-        <v>1195</v>
+        <v>1186</v>
       </c>
       <c r="B954" t="s">
-        <v>1196</v>
+        <v>1187</v>
       </c>
       <c r="C954">
         <v>0</v>
       </c>
       <c r="D954">
         <v>2024</v>
       </c>
       <c r="E954" t="s">
-        <v>738</v>
+        <v>60</v>
       </c>
       <c r="F954" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="G954" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H954" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I954">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J954" t="s">
-        <v>287</v>
+        <v>62</v>
       </c>
     </row>
     <row r="955" spans="1:10">
       <c r="A955" s="1" t="s">
-        <v>1197</v>
+        <v>583</v>
       </c>
     </row>
     <row r="956" spans="1:10">
       <c r="A956" t="s">
-        <v>1195</v>
+        <v>1188</v>
       </c>
       <c r="B956" t="s">
-        <v>1196</v>
+        <v>1189</v>
       </c>
       <c r="C956">
         <v>0</v>
       </c>
       <c r="D956">
         <v>2024</v>
       </c>
       <c r="E956" t="s">
-        <v>697</v>
+        <v>1066</v>
       </c>
       <c r="F956" t="s">
-        <v>698</v>
+        <v>149</v>
       </c>
       <c r="G956" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H956" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I956">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J956" t="s">
-        <v>287</v>
+        <v>56</v>
       </c>
     </row>
     <row r="957" spans="1:10">
       <c r="A957" s="1" t="s">
-        <v>1197</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="958" spans="1:10">
       <c r="A958" t="s">
-        <v>1198</v>
+        <v>1191</v>
       </c>
       <c r="B958" t="s">
-        <v>1199</v>
+        <v>1192</v>
       </c>
       <c r="C958">
         <v>0</v>
       </c>
       <c r="D958">
         <v>2024</v>
       </c>
       <c r="E958" t="s">
-        <v>118</v>
+        <v>626</v>
       </c>
       <c r="F958" t="s">
-        <v>651</v>
+        <v>627</v>
       </c>
       <c r="G958" t="s">
-        <v>14</v>
+        <v>1193</v>
       </c>
       <c r="H958" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I958">
         <v>2</v>
       </c>
       <c r="J958" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="959" spans="1:10">
       <c r="A959" s="1" t="s">
-        <v>1200</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="960" spans="1:10">
       <c r="A960" t="s">
-        <v>1198</v>
+        <v>1195</v>
       </c>
       <c r="B960" t="s">
-        <v>1199</v>
+        <v>1196</v>
       </c>
       <c r="C960">
         <v>0</v>
       </c>
       <c r="D960">
         <v>2024</v>
       </c>
       <c r="E960" t="s">
-        <v>517</v>
+        <v>590</v>
       </c>
       <c r="F960" t="s">
-        <v>595</v>
+        <v>1197</v>
       </c>
       <c r="G960" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H960" t="s">
-        <v>268</v>
+        <v>44</v>
       </c>
       <c r="I960">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J960" t="s">
-        <v>596</v>
+        <v>45</v>
       </c>
     </row>
     <row r="961" spans="1:10">
       <c r="A961" s="1" t="s">
-        <v>1200</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="962" spans="1:10">
       <c r="A962" t="s">
-        <v>1201</v>
+        <v>1195</v>
       </c>
       <c r="B962" t="s">
-        <v>1202</v>
+        <v>1196</v>
       </c>
       <c r="C962">
         <v>0</v>
       </c>
       <c r="D962">
         <v>2024</v>
       </c>
       <c r="E962" t="s">
-        <v>20</v>
+        <v>592</v>
       </c>
       <c r="F962" t="s">
-        <v>21</v>
+        <v>591</v>
       </c>
       <c r="G962" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H962" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I962">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J962" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
     </row>
     <row r="963" spans="1:10">
       <c r="A963" s="1" t="s">
-        <v>1203</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="964" spans="1:10">
       <c r="A964" t="s">
-        <v>1204</v>
+        <v>1200</v>
       </c>
       <c r="B964" t="s">
-        <v>1205</v>
+        <v>1201</v>
       </c>
       <c r="C964">
         <v>0</v>
       </c>
       <c r="D964">
         <v>2024</v>
       </c>
       <c r="E964" t="s">
-        <v>1038</v>
+        <v>1202</v>
       </c>
       <c r="F964" t="s">
-        <v>1039</v>
+        <v>1203</v>
       </c>
       <c r="G964" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
       <c r="H964" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I964">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J964" t="s">
-        <v>90</v>
+        <v>422</v>
       </c>
     </row>
     <row r="965" spans="1:10">
       <c r="A965" s="1" t="s">
-        <v>1206</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="966" spans="1:10">
       <c r="A966" t="s">
-        <v>1207</v>
+        <v>1200</v>
       </c>
       <c r="B966" t="s">
-        <v>1208</v>
+        <v>1201</v>
       </c>
       <c r="C966">
         <v>0</v>
       </c>
       <c r="D966">
         <v>2024</v>
       </c>
       <c r="E966" t="s">
-        <v>1042</v>
+        <v>284</v>
       </c>
       <c r="F966" t="s">
-        <v>119</v>
+        <v>1203</v>
       </c>
       <c r="G966" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
       <c r="H966" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I966">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J966" t="s">
-        <v>120</v>
+        <v>422</v>
       </c>
     </row>
     <row r="967" spans="1:10">
       <c r="A967" s="1" t="s">
-        <v>1209</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="968" spans="1:10">
       <c r="A968" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B968" t="s">
         <v>1207</v>
-      </c>
-[...1 lines deleted...]
-        <v>1208</v>
       </c>
       <c r="C968">
         <v>0</v>
       </c>
       <c r="D968">
         <v>2024</v>
       </c>
       <c r="E968" t="s">
-        <v>1044</v>
+        <v>1208</v>
       </c>
       <c r="F968" t="s">
-        <v>239</v>
+        <v>482</v>
       </c>
       <c r="G968" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H968" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I968">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J968" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="969" spans="1:10">
       <c r="A969" s="1" t="s">
         <v>1209</v>
       </c>
     </row>
     <row r="970" spans="1:10">
       <c r="A970" t="s">
         <v>1210</v>
       </c>
       <c r="B970" t="s">
         <v>1211</v>
       </c>
       <c r="C970">
         <v>0</v>
       </c>
       <c r="D970">
         <v>2024</v>
       </c>
       <c r="E970" t="s">
-        <v>564</v>
+        <v>803</v>
       </c>
       <c r="F970" t="s">
-        <v>1212</v>
+        <v>50</v>
       </c>
       <c r="G970" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="H970" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I970">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J970" t="s">
-        <v>596</v>
+        <v>27</v>
       </c>
     </row>
     <row r="971" spans="1:10">
       <c r="A971" s="1" t="s">
-        <v>1213</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="972" spans="1:10">
       <c r="A972" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="B972" t="s">
-        <v>1215</v>
+        <v>1211</v>
       </c>
       <c r="C972">
         <v>0</v>
       </c>
       <c r="D972">
         <v>2024</v>
       </c>
       <c r="E972" t="s">
-        <v>875</v>
+        <v>98</v>
       </c>
       <c r="F972" t="s">
-        <v>876</v>
+        <v>544</v>
       </c>
       <c r="G972" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
       <c r="H972" t="s">
-        <v>15</v>
+        <v>758</v>
       </c>
       <c r="I972">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J972" t="s">
-        <v>287</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="973" spans="1:10">
       <c r="A973" s="1" t="s">
-        <v>1216</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="974" spans="1:10">
       <c r="A974" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="B974" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="C974">
         <v>0</v>
       </c>
       <c r="D974">
         <v>2024</v>
       </c>
       <c r="E974" t="s">
-        <v>671</v>
+        <v>1068</v>
       </c>
       <c r="F974" t="s">
-        <v>700</v>
+        <v>267</v>
       </c>
       <c r="G974" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H974" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I974">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J974" t="s">
-        <v>287</v>
+        <v>21</v>
       </c>
     </row>
     <row r="975" spans="1:10">
       <c r="A975" s="1" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="976" spans="1:10">
       <c r="A976" t="s">
-        <v>1217</v>
+        <v>1215</v>
       </c>
       <c r="B976" t="s">
-        <v>1218</v>
+        <v>1216</v>
       </c>
       <c r="C976">
         <v>0</v>
       </c>
       <c r="D976">
         <v>2024</v>
       </c>
       <c r="E976" t="s">
-        <v>62</v>
+        <v>1066</v>
       </c>
       <c r="F976" t="s">
-        <v>518</v>
+        <v>149</v>
       </c>
       <c r="G976" t="s">
-        <v>1219</v>
+        <v>26</v>
       </c>
       <c r="H976" t="s">
-        <v>734</v>
+        <v>44</v>
       </c>
       <c r="I976">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J976" t="s">
-        <v>735</v>
+        <v>44</v>
       </c>
     </row>
     <row r="977" spans="1:10">
       <c r="A977" s="1" t="s">
-        <v>1220</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="978" spans="1:10">
       <c r="A978" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="B978" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="C978">
         <v>0</v>
       </c>
       <c r="D978">
         <v>2024</v>
       </c>
       <c r="E978" t="s">
-        <v>866</v>
+        <v>762</v>
       </c>
       <c r="F978" t="s">
-        <v>1006</v>
+        <v>50</v>
       </c>
       <c r="G978" t="s">
-        <v>1219</v>
+        <v>26</v>
       </c>
       <c r="H978" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I978">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J978" t="s">
-        <v>269</v>
+        <v>313</v>
       </c>
     </row>
     <row r="979" spans="1:10">
       <c r="A979" s="1" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="980" spans="1:10">
       <c r="A980" t="s">
-        <v>1221</v>
+        <v>1219</v>
       </c>
       <c r="B980" t="s">
-        <v>1222</v>
+        <v>1220</v>
       </c>
       <c r="C980">
         <v>0</v>
       </c>
       <c r="D980">
         <v>2024</v>
       </c>
       <c r="E980" t="s">
-        <v>1223</v>
+        <v>721</v>
       </c>
       <c r="F980" t="s">
-        <v>810</v>
+        <v>722</v>
       </c>
       <c r="G980" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H980" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I980">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J980" t="s">
-        <v>16</v>
+        <v>313</v>
       </c>
     </row>
     <row r="981" spans="1:10">
       <c r="A981" s="1" t="s">
-        <v>1224</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="982" spans="1:10">
       <c r="A982" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="B982" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="C982">
         <v>0</v>
       </c>
       <c r="D982">
         <v>2024</v>
       </c>
       <c r="E982" t="s">
-        <v>464</v>
+        <v>148</v>
       </c>
       <c r="F982" t="s">
-        <v>810</v>
+        <v>675</v>
       </c>
       <c r="G982" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H982" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I982">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J982" t="s">
-        <v>287</v>
+        <v>62</v>
       </c>
     </row>
     <row r="983" spans="1:10">
       <c r="A983" s="1" t="s">
         <v>1224</v>
       </c>
     </row>
     <row r="984" spans="1:10">
       <c r="A984" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="B984" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="C984">
         <v>0</v>
       </c>
       <c r="D984">
         <v>2024</v>
       </c>
       <c r="E984" t="s">
-        <v>779</v>
+        <v>543</v>
       </c>
       <c r="F984" t="s">
         <v>13</v>
       </c>
       <c r="G984" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H984" t="s">
         <v>15</v>
       </c>
       <c r="I984">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J984" t="s">
-        <v>16</v>
+        <v>620</v>
       </c>
     </row>
     <row r="985" spans="1:10">
       <c r="A985" s="1" t="s">
         <v>1224</v>
       </c>
     </row>
     <row r="986" spans="1:10">
       <c r="A986" t="s">
         <v>1225</v>
       </c>
       <c r="B986" t="s">
         <v>1226</v>
       </c>
       <c r="C986">
         <v>0</v>
       </c>
       <c r="D986">
         <v>2024</v>
       </c>
       <c r="E986" t="s">
-        <v>1227</v>
+        <v>60</v>
       </c>
       <c r="F986" t="s">
-        <v>141</v>
+        <v>61</v>
       </c>
       <c r="G986" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H986" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I986">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J986" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="987" spans="1:10">
       <c r="A987" s="1" t="s">
-        <v>1228</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="988" spans="1:10">
       <c r="A988" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B988" t="s">
         <v>1229</v>
-      </c>
-[...1 lines deleted...]
-        <v>1230</v>
       </c>
       <c r="C988">
         <v>0</v>
       </c>
       <c r="D988">
         <v>2024</v>
       </c>
       <c r="E988" t="s">
-        <v>1231</v>
+        <v>1062</v>
       </c>
       <c r="F988" t="s">
-        <v>13</v>
+        <v>1063</v>
       </c>
       <c r="G988" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H988" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I988">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J988" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
     </row>
     <row r="989" spans="1:10">
       <c r="A989" s="1" t="s">
-        <v>1232</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="990" spans="1:10">
       <c r="A990" t="s">
-        <v>1233</v>
+        <v>1231</v>
       </c>
       <c r="B990" t="s">
-        <v>1234</v>
+        <v>1232</v>
       </c>
       <c r="C990">
         <v>0</v>
       </c>
       <c r="D990">
         <v>2024</v>
       </c>
       <c r="E990" t="s">
-        <v>853</v>
+        <v>1066</v>
       </c>
       <c r="F990" t="s">
-        <v>854</v>
+        <v>149</v>
       </c>
       <c r="G990" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="H990" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I990">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J990" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="991" spans="1:10">
       <c r="A991" s="1" t="s">
-        <v>1235</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="992" spans="1:10">
       <c r="A992" t="s">
-        <v>1233</v>
+        <v>1231</v>
       </c>
       <c r="B992" t="s">
-        <v>1236</v>
+        <v>1232</v>
       </c>
       <c r="C992">
         <v>0</v>
       </c>
       <c r="D992">
         <v>2024</v>
       </c>
       <c r="E992" t="s">
-        <v>495</v>
+        <v>1068</v>
       </c>
       <c r="F992" t="s">
-        <v>1028</v>
+        <v>267</v>
       </c>
       <c r="G992" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H992" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I992">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J992" t="s">
-        <v>287</v>
+        <v>27</v>
       </c>
     </row>
     <row r="993" spans="1:10">
       <c r="A993" s="1" t="s">
-        <v>1237</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="994" spans="1:10">
       <c r="A994" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="B994" t="s">
-        <v>1238</v>
+        <v>1235</v>
       </c>
       <c r="C994">
         <v>0</v>
       </c>
       <c r="D994">
         <v>2024</v>
       </c>
       <c r="E994" t="s">
-        <v>1239</v>
+        <v>590</v>
       </c>
       <c r="F994" t="s">
-        <v>1240</v>
+        <v>1236</v>
       </c>
       <c r="G994" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
       <c r="H994" t="s">
         <v>15</v>
       </c>
       <c r="I994">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J994" t="s">
-        <v>16</v>
+        <v>620</v>
       </c>
     </row>
     <row r="995" spans="1:10">
       <c r="A995" s="1" t="s">
-        <v>1241</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="996" spans="1:10">
       <c r="A996" t="s">
-        <v>1233</v>
+        <v>1238</v>
       </c>
       <c r="B996" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="C996">
         <v>0</v>
       </c>
       <c r="D996">
         <v>2024</v>
       </c>
       <c r="E996" t="s">
-        <v>375</v>
+        <v>899</v>
       </c>
       <c r="F996" t="s">
-        <v>1240</v>
+        <v>900</v>
       </c>
       <c r="G996" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H996" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I996">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J996" t="s">
-        <v>16</v>
+        <v>313</v>
       </c>
     </row>
     <row r="997" spans="1:10">
       <c r="A997" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="998" spans="1:10">
       <c r="A998" t="s">
-        <v>1233</v>
+        <v>1238</v>
       </c>
       <c r="B998" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="C998">
         <v>0</v>
       </c>
       <c r="D998">
         <v>2024</v>
       </c>
       <c r="E998" t="s">
-        <v>20</v>
+        <v>695</v>
       </c>
       <c r="F998" t="s">
-        <v>21</v>
+        <v>724</v>
       </c>
       <c r="G998" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H998" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I998">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J998" t="s">
-        <v>23</v>
+        <v>313</v>
       </c>
     </row>
     <row r="999" spans="1:10">
       <c r="A999" s="1" t="s">
-        <v>1243</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="1000" spans="1:10">
       <c r="A1000" t="s">
-        <v>1233</v>
+        <v>1241</v>
       </c>
       <c r="B1000" t="s">
-        <v>1234</v>
+        <v>1242</v>
       </c>
       <c r="C1000">
         <v>0</v>
       </c>
       <c r="D1000">
         <v>2024</v>
       </c>
       <c r="E1000" t="s">
-        <v>853</v>
+        <v>98</v>
       </c>
       <c r="F1000" t="s">
-        <v>184</v>
+        <v>544</v>
       </c>
       <c r="G1000" t="s">
-        <v>159</v>
+        <v>1243</v>
       </c>
       <c r="H1000" t="s">
-        <v>1244</v>
+        <v>758</v>
       </c>
       <c r="I1000">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J1000" t="s">
-        <v>1244</v>
+        <v>759</v>
       </c>
     </row>
     <row r="1001" spans="1:10">
       <c r="A1001" s="1" t="s">
-        <v>1245</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="1002" spans="1:10">
       <c r="A1002" t="s">
-        <v>1246</v>
+        <v>1241</v>
       </c>
       <c r="B1002" t="s">
-        <v>1247</v>
+        <v>1242</v>
       </c>
       <c r="C1002">
         <v>0</v>
       </c>
       <c r="D1002">
         <v>2024</v>
       </c>
       <c r="E1002" t="s">
-        <v>517</v>
+        <v>890</v>
       </c>
       <c r="F1002" t="s">
-        <v>595</v>
+        <v>1030</v>
       </c>
       <c r="G1002" t="s">
-        <v>14</v>
+        <v>1243</v>
       </c>
       <c r="H1002" t="s">
-        <v>268</v>
+        <v>15</v>
       </c>
       <c r="I1002">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1002" t="s">
-        <v>596</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1003" spans="1:10">
       <c r="A1003" s="1" t="s">
-        <v>1248</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="1004" spans="1:10">
       <c r="A1004" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B1004" t="s">
         <v>1246</v>
-      </c>
-[...1 lines deleted...]
-        <v>1247</v>
       </c>
       <c r="C1004">
         <v>0</v>
       </c>
       <c r="D1004">
         <v>2024</v>
       </c>
       <c r="E1004" t="s">
-        <v>118</v>
+        <v>1247</v>
       </c>
       <c r="F1004" t="s">
-        <v>651</v>
+        <v>834</v>
       </c>
       <c r="G1004" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1004" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1004">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1004" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1005" spans="1:10">
       <c r="A1005" s="1" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="1006" spans="1:10">
       <c r="A1006" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B1006" t="s">
         <v>1246</v>
-      </c>
-[...1 lines deleted...]
-        <v>1250</v>
       </c>
       <c r="C1006">
         <v>0</v>
       </c>
       <c r="D1006">
         <v>2024</v>
       </c>
       <c r="E1006" t="s">
-        <v>1251</v>
+        <v>490</v>
       </c>
       <c r="F1006" t="s">
-        <v>1252</v>
+        <v>834</v>
       </c>
       <c r="G1006" t="s">
-        <v>795</v>
+        <v>26</v>
       </c>
       <c r="H1006" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1006">
         <v>5</v>
       </c>
       <c r="J1006" t="s">
-        <v>497</v>
+        <v>313</v>
       </c>
     </row>
     <row r="1007" spans="1:10">
       <c r="A1007" s="1" t="s">
-        <v>1253</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="1008" spans="1:10">
       <c r="A1008" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B1008" t="s">
         <v>1246</v>
-      </c>
-[...1 lines deleted...]
-        <v>1250</v>
       </c>
       <c r="C1008">
         <v>0</v>
       </c>
       <c r="D1008">
         <v>2024</v>
       </c>
       <c r="E1008" t="s">
-        <v>1147</v>
+        <v>803</v>
       </c>
       <c r="F1008" t="s">
-        <v>662</v>
+        <v>50</v>
       </c>
       <c r="G1008" t="s">
-        <v>795</v>
+        <v>26</v>
       </c>
       <c r="H1008" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1008">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J1008" t="s">
-        <v>497</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1009" spans="1:10">
       <c r="A1009" s="1" t="s">
-        <v>1253</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="1010" spans="1:10">
       <c r="A1010" t="s">
-        <v>1254</v>
+        <v>1249</v>
       </c>
       <c r="B1010" t="s">
-        <v>1255</v>
+        <v>1250</v>
       </c>
       <c r="C1010">
         <v>0</v>
       </c>
       <c r="D1010">
         <v>2024</v>
       </c>
       <c r="E1010" t="s">
-        <v>1256</v>
+        <v>1251</v>
       </c>
       <c r="F1010" t="s">
-        <v>479</v>
+        <v>170</v>
       </c>
       <c r="G1010" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1010" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1010">
         <v>3</v>
       </c>
       <c r="J1010" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1011" spans="1:10">
       <c r="A1011" s="1" t="s">
-        <v>1257</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="1012" spans="1:10">
       <c r="A1012" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B1012" t="s">
         <v>1254</v>
-      </c>
-[...1 lines deleted...]
-        <v>1255</v>
       </c>
       <c r="C1012">
         <v>0</v>
       </c>
       <c r="D1012">
         <v>2024</v>
       </c>
       <c r="E1012" t="s">
-        <v>1258</v>
+        <v>1255</v>
       </c>
       <c r="F1012" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G1012" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1012" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1012">
         <v>3</v>
       </c>
       <c r="J1012" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1013" spans="1:10">
       <c r="A1013" s="1" t="s">
-        <v>1257</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="1014" spans="1:10">
       <c r="A1014" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="B1014" t="s">
-        <v>1255</v>
+        <v>1258</v>
       </c>
       <c r="C1014">
         <v>0</v>
       </c>
       <c r="D1014">
         <v>2024</v>
       </c>
       <c r="E1014" t="s">
-        <v>49</v>
+        <v>877</v>
       </c>
       <c r="F1014" t="s">
-        <v>1259</v>
+        <v>878</v>
       </c>
       <c r="G1014" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
       <c r="H1014" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1014">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1014" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1015" spans="1:10">
       <c r="A1015" s="1" t="s">
-        <v>1260</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="1016" spans="1:10">
       <c r="A1016" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="B1016" t="s">
-        <v>1255</v>
+        <v>1260</v>
       </c>
       <c r="C1016">
         <v>0</v>
       </c>
       <c r="D1016">
         <v>2024</v>
       </c>
       <c r="E1016" t="s">
-        <v>360</v>
+        <v>521</v>
       </c>
       <c r="F1016" t="s">
-        <v>479</v>
+        <v>1052</v>
       </c>
       <c r="G1016" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1016" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1016">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J1016" t="s">
-        <v>16</v>
+        <v>313</v>
       </c>
     </row>
     <row r="1017" spans="1:10">
       <c r="A1017" s="1" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="1018" spans="1:10">
       <c r="A1018" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="B1018" t="s">
-        <v>1255</v>
+        <v>1262</v>
       </c>
       <c r="C1018">
         <v>0</v>
       </c>
       <c r="D1018">
         <v>2024</v>
       </c>
       <c r="E1018" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
       <c r="F1018" t="s">
-        <v>479</v>
+        <v>1264</v>
       </c>
       <c r="G1018" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1018" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1018">
         <v>3</v>
       </c>
       <c r="J1018" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1019" spans="1:10">
       <c r="A1019" s="1" t="s">
-        <v>1257</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="1020" spans="1:10">
       <c r="A1020" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B1020" t="s">
         <v>1262</v>
-      </c>
-[...1 lines deleted...]
-        <v>1263</v>
       </c>
       <c r="C1020">
         <v>0</v>
       </c>
       <c r="D1020">
         <v>2024</v>
       </c>
       <c r="E1020" t="s">
-        <v>20</v>
+        <v>401</v>
       </c>
       <c r="F1020" t="s">
-        <v>21</v>
+        <v>1264</v>
       </c>
       <c r="G1020" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1020" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1020">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1020" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1021" spans="1:10">
       <c r="A1021" s="1" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="1022" spans="1:10">
       <c r="A1022" t="s">
-        <v>1265</v>
+        <v>1257</v>
       </c>
       <c r="B1022" t="s">
-        <v>1266</v>
+        <v>1262</v>
       </c>
       <c r="C1022">
         <v>0</v>
       </c>
       <c r="D1022">
         <v>2024</v>
       </c>
       <c r="E1022" t="s">
-        <v>1156</v>
+        <v>60</v>
       </c>
       <c r="F1022" t="s">
-        <v>1267</v>
+        <v>61</v>
       </c>
       <c r="G1022" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1022" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1022">
         <v>2</v>
       </c>
       <c r="J1022" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1023" spans="1:10">
       <c r="A1023" s="1" t="s">
-        <v>1268</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="1024" spans="1:10">
       <c r="A1024" t="s">
-        <v>1265</v>
+        <v>1257</v>
       </c>
       <c r="B1024" t="s">
-        <v>1266</v>
+        <v>1258</v>
       </c>
       <c r="C1024">
         <v>0</v>
       </c>
       <c r="D1024">
         <v>2024</v>
       </c>
       <c r="E1024" t="s">
-        <v>707</v>
+        <v>877</v>
       </c>
       <c r="F1024" t="s">
-        <v>616</v>
+        <v>213</v>
       </c>
       <c r="G1024" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
       <c r="H1024" t="s">
-        <v>15</v>
+        <v>1268</v>
       </c>
       <c r="I1024">
         <v>2</v>
       </c>
       <c r="J1024" t="s">
-        <v>23</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="1025" spans="1:10">
       <c r="A1025" s="1" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1026" spans="1:10">
       <c r="A1026" t="s">
-        <v>1265</v>
+        <v>1270</v>
       </c>
       <c r="B1026" t="s">
-        <v>1266</v>
+        <v>1271</v>
       </c>
       <c r="C1026">
         <v>0</v>
       </c>
       <c r="D1026">
         <v>2024</v>
       </c>
       <c r="E1026" t="s">
-        <v>713</v>
+        <v>543</v>
       </c>
       <c r="F1026" t="s">
-        <v>417</v>
+        <v>13</v>
       </c>
       <c r="G1026" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1026" t="s">
         <v>15</v>
       </c>
       <c r="I1026">
         <v>2</v>
       </c>
       <c r="J1026" t="s">
-        <v>23</v>
+        <v>620</v>
       </c>
     </row>
     <row r="1027" spans="1:10">
       <c r="A1027" s="1" t="s">
-        <v>1269</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="1028" spans="1:10">
       <c r="A1028" t="s">
-        <v>1265</v>
+        <v>1270</v>
       </c>
       <c r="B1028" t="s">
-        <v>1266</v>
+        <v>1271</v>
       </c>
       <c r="C1028">
         <v>0</v>
       </c>
       <c r="D1028">
         <v>2024</v>
       </c>
       <c r="E1028" t="s">
-        <v>712</v>
+        <v>148</v>
       </c>
       <c r="F1028" t="s">
-        <v>233</v>
+        <v>675</v>
       </c>
       <c r="G1028" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1028" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1028">
         <v>2</v>
       </c>
       <c r="J1028" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1029" spans="1:10">
       <c r="A1029" s="1" t="s">
-        <v>1268</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="1030" spans="1:10">
       <c r="A1030" t="s">
-        <v>1265</v>
+        <v>1270</v>
       </c>
       <c r="B1030" t="s">
-        <v>1266</v>
+        <v>1274</v>
       </c>
       <c r="C1030">
         <v>0</v>
       </c>
       <c r="D1030">
         <v>2024</v>
       </c>
       <c r="E1030" t="s">
-        <v>710</v>
+        <v>1275</v>
       </c>
       <c r="F1030" t="s">
-        <v>233</v>
+        <v>1276</v>
       </c>
       <c r="G1030" t="s">
-        <v>14</v>
+        <v>819</v>
       </c>
       <c r="H1030" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1030">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J1030" t="s">
-        <v>23</v>
+        <v>523</v>
       </c>
     </row>
     <row r="1031" spans="1:10">
       <c r="A1031" s="1" t="s">
-        <v>1270</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="1032" spans="1:10">
       <c r="A1032" t="s">
-        <v>1265</v>
+        <v>1270</v>
       </c>
       <c r="B1032" t="s">
-        <v>1266</v>
+        <v>1274</v>
       </c>
       <c r="C1032">
         <v>0</v>
       </c>
       <c r="D1032">
         <v>2024</v>
       </c>
       <c r="E1032" t="s">
-        <v>709</v>
+        <v>1171</v>
       </c>
       <c r="F1032" t="s">
-        <v>233</v>
+        <v>686</v>
       </c>
       <c r="G1032" t="s">
-        <v>14</v>
+        <v>819</v>
       </c>
       <c r="H1032" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1032">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J1032" t="s">
-        <v>23</v>
+        <v>523</v>
       </c>
     </row>
     <row r="1033" spans="1:10">
       <c r="A1033" s="1" t="s">
-        <v>1268</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="1034" spans="1:10">
       <c r="A1034" t="s">
-        <v>1271</v>
+        <v>1278</v>
       </c>
       <c r="B1034" t="s">
-        <v>1272</v>
+        <v>1279</v>
       </c>
       <c r="C1034">
         <v>0</v>
       </c>
       <c r="D1034">
         <v>2024</v>
       </c>
       <c r="E1034" t="s">
-        <v>1011</v>
+        <v>1280</v>
       </c>
       <c r="F1034" t="s">
-        <v>547</v>
+        <v>505</v>
       </c>
       <c r="G1034" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1034" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1034">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1034" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1035" spans="1:10">
       <c r="A1035" s="1" t="s">
-        <v>1273</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1036" spans="1:10">
       <c r="A1036" t="s">
-        <v>1274</v>
+        <v>1278</v>
       </c>
       <c r="B1036" t="s">
-        <v>1275</v>
+        <v>1279</v>
       </c>
       <c r="C1036">
         <v>0</v>
       </c>
       <c r="D1036">
         <v>2024</v>
       </c>
       <c r="E1036" t="s">
-        <v>532</v>
+        <v>1282</v>
       </c>
       <c r="F1036" t="s">
-        <v>1276</v>
+        <v>83</v>
       </c>
       <c r="G1036" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1036" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1036">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1036" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1037" spans="1:10">
       <c r="A1037" s="1" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1038" spans="1:10">
       <c r="A1038" t="s">
-        <v>1274</v>
+        <v>1278</v>
       </c>
       <c r="B1038" t="s">
-        <v>1275</v>
+        <v>1279</v>
       </c>
       <c r="C1038">
         <v>0</v>
       </c>
       <c r="D1038">
         <v>2024</v>
       </c>
       <c r="E1038" t="s">
-        <v>1011</v>
+        <v>86</v>
       </c>
       <c r="F1038" t="s">
-        <v>547</v>
+        <v>1283</v>
       </c>
       <c r="G1038" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1038" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1038">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1038" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1039" spans="1:10">
       <c r="A1039" s="1" t="s">
-        <v>1277</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="1040" spans="1:10">
       <c r="A1040" t="s">
-        <v>1274</v>
+        <v>1278</v>
       </c>
       <c r="B1040" t="s">
-        <v>1275</v>
+        <v>1279</v>
       </c>
       <c r="C1040">
         <v>0</v>
       </c>
       <c r="D1040">
         <v>2024</v>
       </c>
       <c r="E1040" t="s">
-        <v>62</v>
+        <v>386</v>
       </c>
       <c r="F1040" t="s">
-        <v>518</v>
+        <v>505</v>
       </c>
       <c r="G1040" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1040" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I1040">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1040" t="s">
-        <v>596</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1041" spans="1:10">
       <c r="A1041" s="1" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1042" spans="1:10">
       <c r="A1042" t="s">
         <v>1278</v>
       </c>
       <c r="B1042" t="s">
         <v>1279</v>
       </c>
       <c r="C1042">
         <v>0</v>
       </c>
       <c r="D1042">
         <v>2024</v>
       </c>
       <c r="E1042" t="s">
-        <v>1038</v>
+        <v>1285</v>
       </c>
       <c r="F1042" t="s">
-        <v>1039</v>
+        <v>505</v>
       </c>
       <c r="G1042" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1042" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1042">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1042" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1043" spans="1:10">
       <c r="A1043" s="1" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1044" spans="1:10">
       <c r="A1044" t="s">
-        <v>1281</v>
+        <v>1286</v>
       </c>
       <c r="B1044" t="s">
-        <v>1282</v>
+        <v>1287</v>
       </c>
       <c r="C1044">
         <v>0</v>
       </c>
       <c r="D1044">
         <v>2024</v>
       </c>
       <c r="E1044" t="s">
-        <v>238</v>
+        <v>60</v>
       </c>
       <c r="F1044" t="s">
-        <v>603</v>
+        <v>61</v>
       </c>
       <c r="G1044" t="s">
-        <v>1169</v>
+        <v>26</v>
       </c>
       <c r="H1044" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1044">
         <v>2</v>
       </c>
       <c r="J1044" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1045" spans="1:10">
       <c r="A1045" s="1" t="s">
-        <v>1283</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="1046" spans="1:10">
       <c r="A1046" t="s">
-        <v>1284</v>
+        <v>1289</v>
       </c>
       <c r="B1046" t="s">
-        <v>1285</v>
+        <v>1290</v>
       </c>
       <c r="C1046">
         <v>0</v>
       </c>
       <c r="D1046">
         <v>2024</v>
       </c>
       <c r="E1046" t="s">
-        <v>265</v>
+        <v>1180</v>
       </c>
       <c r="F1046" t="s">
-        <v>1286</v>
+        <v>1291</v>
       </c>
       <c r="G1046" t="s">
-        <v>1287</v>
+        <v>26</v>
       </c>
       <c r="H1046" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1046">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1046" t="s">
-        <v>120</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1047" spans="1:10">
       <c r="A1047" s="1" t="s">
-        <v>1288</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="1048" spans="1:10">
       <c r="A1048" t="s">
         <v>1289</v>
       </c>
       <c r="B1048" t="s">
         <v>1290</v>
       </c>
       <c r="C1048">
         <v>0</v>
       </c>
       <c r="D1048">
         <v>2024</v>
       </c>
       <c r="E1048" t="s">
-        <v>1178</v>
+        <v>731</v>
       </c>
       <c r="F1048" t="s">
-        <v>1179</v>
+        <v>640</v>
       </c>
       <c r="G1048" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1048" t="s">
-        <v>1131</v>
+        <v>21</v>
       </c>
       <c r="I1048">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1048" t="s">
-        <v>1291</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1049" spans="1:10">
       <c r="A1049" s="1" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="1050" spans="1:10">
       <c r="A1050" t="s">
         <v>1289</v>
       </c>
       <c r="B1050" t="s">
         <v>1290</v>
       </c>
       <c r="C1050">
         <v>0</v>
       </c>
       <c r="D1050">
         <v>2024</v>
       </c>
       <c r="E1050" t="s">
-        <v>714</v>
+        <v>737</v>
       </c>
       <c r="F1050" t="s">
-        <v>1179</v>
+        <v>443</v>
       </c>
       <c r="G1050" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1050" t="s">
-        <v>1131</v>
+        <v>21</v>
       </c>
       <c r="I1050">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1050" t="s">
-        <v>1291</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1051" spans="1:10">
       <c r="A1051" s="1" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="1052" spans="1:10">
       <c r="A1052" t="s">
         <v>1289</v>
       </c>
       <c r="B1052" t="s">
         <v>1290</v>
       </c>
       <c r="C1052">
         <v>0</v>
       </c>
       <c r="D1052">
         <v>2024</v>
       </c>
       <c r="E1052" t="s">
-        <v>256</v>
+        <v>736</v>
       </c>
       <c r="F1052" t="s">
-        <v>1179</v>
+        <v>261</v>
       </c>
       <c r="G1052" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1052" t="s">
-        <v>1131</v>
+        <v>21</v>
       </c>
       <c r="I1052">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1052" t="s">
-        <v>1291</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1053" spans="1:10">
       <c r="A1053" s="1" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="1054" spans="1:10">
       <c r="A1054" t="s">
         <v>1289</v>
       </c>
       <c r="B1054" t="s">
         <v>1290</v>
       </c>
       <c r="C1054">
         <v>0</v>
       </c>
       <c r="D1054">
         <v>2024</v>
       </c>
       <c r="E1054" t="s">
-        <v>1293</v>
+        <v>734</v>
       </c>
       <c r="F1054" t="s">
-        <v>1294</v>
+        <v>261</v>
       </c>
       <c r="G1054" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1054" t="s">
-        <v>1131</v>
+        <v>21</v>
       </c>
       <c r="I1054">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1054" t="s">
-        <v>1291</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1055" spans="1:10">
       <c r="A1055" s="1" t="s">
-        <v>1295</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="1056" spans="1:10">
       <c r="A1056" t="s">
-        <v>1296</v>
+        <v>1289</v>
       </c>
       <c r="B1056" t="s">
-        <v>1297</v>
+        <v>1290</v>
       </c>
       <c r="C1056">
         <v>0</v>
       </c>
       <c r="D1056">
         <v>2024</v>
       </c>
       <c r="E1056" t="s">
-        <v>779</v>
+        <v>733</v>
       </c>
       <c r="F1056" t="s">
-        <v>13</v>
+        <v>261</v>
       </c>
       <c r="G1056" t="s">
-        <v>795</v>
+        <v>26</v>
       </c>
       <c r="H1056" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1056">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J1056" t="s">
-        <v>396</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1057" spans="1:10">
       <c r="A1057" s="1" t="s">
-        <v>1298</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="1058" spans="1:10">
       <c r="A1058" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B1058" t="s">
         <v>1296</v>
-      </c>
-[...1 lines deleted...]
-        <v>1299</v>
       </c>
       <c r="C1058">
         <v>0</v>
       </c>
       <c r="D1058">
         <v>2024</v>
       </c>
       <c r="E1058" t="s">
-        <v>487</v>
+        <v>1035</v>
       </c>
       <c r="F1058" t="s">
-        <v>810</v>
+        <v>573</v>
       </c>
       <c r="G1058" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1058" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1058">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1058" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1059" spans="1:10">
       <c r="A1059" s="1" t="s">
-        <v>1300</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="1060" spans="1:10">
       <c r="A1060" t="s">
-        <v>1301</v>
+        <v>1298</v>
       </c>
       <c r="B1060" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="C1060">
         <v>0</v>
       </c>
       <c r="D1060">
         <v>2024</v>
       </c>
       <c r="E1060" t="s">
-        <v>200</v>
+        <v>558</v>
       </c>
       <c r="F1060" t="s">
-        <v>1303</v>
+        <v>1300</v>
       </c>
       <c r="G1060" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1060" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I1060">
         <v>2</v>
       </c>
       <c r="J1060" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1061" spans="1:10">
       <c r="A1061" s="1" t="s">
-        <v>1304</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="1062" spans="1:10">
       <c r="A1062" t="s">
-        <v>1301</v>
+        <v>1298</v>
       </c>
       <c r="B1062" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="C1062">
         <v>0</v>
       </c>
       <c r="D1062">
         <v>2024</v>
       </c>
       <c r="E1062" t="s">
-        <v>1305</v>
+        <v>1035</v>
       </c>
       <c r="F1062" t="s">
-        <v>1306</v>
+        <v>573</v>
       </c>
       <c r="G1062" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1062" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1062">
         <v>2</v>
       </c>
       <c r="J1062" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1063" spans="1:10">
       <c r="A1063" s="1" t="s">
-        <v>1304</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="1064" spans="1:10">
       <c r="A1064" t="s">
-        <v>1301</v>
+        <v>1298</v>
       </c>
       <c r="B1064" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="C1064">
         <v>0</v>
       </c>
       <c r="D1064">
         <v>2024</v>
       </c>
       <c r="E1064" t="s">
-        <v>1307</v>
+        <v>98</v>
       </c>
       <c r="F1064" t="s">
-        <v>1308</v>
+        <v>544</v>
       </c>
       <c r="G1064" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1064" t="s">
-        <v>268</v>
+        <v>15</v>
       </c>
       <c r="I1064">
         <v>2</v>
       </c>
       <c r="J1064" t="s">
-        <v>596</v>
+        <v>620</v>
       </c>
     </row>
     <row r="1065" spans="1:10">
       <c r="A1065" s="1" t="s">
-        <v>1309</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="1066" spans="1:10">
       <c r="A1066" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="B1066" t="s">
-        <v>1310</v>
+        <v>1303</v>
       </c>
       <c r="C1066">
         <v>0</v>
       </c>
       <c r="D1066">
         <v>2024</v>
       </c>
       <c r="E1066" t="s">
         <v>1062</v>
       </c>
       <c r="F1066" t="s">
-        <v>810</v>
+        <v>1063</v>
       </c>
       <c r="G1066" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1066" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1066">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J1066" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1067" spans="1:10">
       <c r="A1067" s="1" t="s">
-        <v>1311</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="1068" spans="1:10">
       <c r="A1068" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="B1068" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="C1068">
         <v>0</v>
       </c>
       <c r="D1068">
         <v>2024</v>
       </c>
       <c r="E1068" t="s">
-        <v>347</v>
+        <v>266</v>
       </c>
       <c r="F1068" t="s">
-        <v>810</v>
+        <v>627</v>
       </c>
       <c r="G1068" t="s">
-        <v>22</v>
+        <v>1193</v>
       </c>
       <c r="H1068" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1068">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J1068" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1069" spans="1:10">
       <c r="A1069" s="1" t="s">
-        <v>1311</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="1070" spans="1:10">
       <c r="A1070" t="s">
-        <v>1301</v>
+        <v>1308</v>
       </c>
       <c r="B1070" t="s">
-        <v>1310</v>
+        <v>1309</v>
       </c>
       <c r="C1070">
         <v>0</v>
       </c>
       <c r="D1070">
         <v>2024</v>
       </c>
       <c r="E1070" t="s">
-        <v>812</v>
+        <v>293</v>
       </c>
       <c r="F1070" t="s">
-        <v>73</v>
+        <v>1310</v>
       </c>
       <c r="G1070" t="s">
-        <v>22</v>
+        <v>1311</v>
       </c>
       <c r="H1070" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1070">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J1070" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1071" spans="1:10">
       <c r="A1071" s="1" t="s">
         <v>1312</v>
       </c>
     </row>
     <row r="1072" spans="1:10">
       <c r="A1072" t="s">
-        <v>1301</v>
+        <v>1313</v>
       </c>
       <c r="B1072" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="C1072">
         <v>0</v>
       </c>
       <c r="D1072">
         <v>2024</v>
       </c>
       <c r="E1072" t="s">
-        <v>464</v>
+        <v>1202</v>
       </c>
       <c r="F1072" t="s">
-        <v>810</v>
+        <v>1203</v>
       </c>
       <c r="G1072" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1072" t="s">
-        <v>15</v>
+        <v>1155</v>
       </c>
       <c r="I1072">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J1072" t="s">
-        <v>58</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="1073" spans="1:10">
       <c r="A1073" s="1" t="s">
-        <v>1312</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="1074" spans="1:10">
       <c r="A1074" t="s">
         <v>1313</v>
       </c>
       <c r="B1074" t="s">
         <v>1314</v>
       </c>
       <c r="C1074">
         <v>0</v>
       </c>
       <c r="D1074">
         <v>2024</v>
       </c>
       <c r="E1074" t="s">
+        <v>738</v>
+      </c>
+      <c r="F1074" t="s">
+        <v>1203</v>
+      </c>
+      <c r="G1074" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1074" t="s">
+        <v>1155</v>
+      </c>
+      <c r="I1074">
+        <v>3</v>
+      </c>
+      <c r="J1074" t="s">
         <v>1315</v>
-      </c>
-[...13 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="1075" spans="1:10">
       <c r="A1075" s="1" t="s">
-        <v>1317</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="1076" spans="1:10">
       <c r="A1076" t="s">
-        <v>1318</v>
+        <v>1313</v>
       </c>
       <c r="B1076" t="s">
-        <v>1319</v>
+        <v>1314</v>
       </c>
       <c r="C1076">
         <v>0</v>
       </c>
       <c r="D1076">
         <v>2024</v>
       </c>
       <c r="E1076" t="s">
-        <v>1320</v>
+        <v>284</v>
       </c>
       <c r="F1076" t="s">
-        <v>266</v>
+        <v>1203</v>
       </c>
       <c r="G1076" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1076" t="s">
-        <v>64</v>
+        <v>1155</v>
       </c>
       <c r="I1076">
         <v>3</v>
       </c>
       <c r="J1076" t="s">
-        <v>120</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="1077" spans="1:10">
       <c r="A1077" s="1" t="s">
-        <v>1321</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="1078" spans="1:10">
       <c r="A1078" t="s">
-        <v>1322</v>
+        <v>1313</v>
       </c>
       <c r="B1078" t="s">
-        <v>1323</v>
+        <v>1314</v>
       </c>
       <c r="C1078">
         <v>0</v>
       </c>
       <c r="D1078">
         <v>2024</v>
       </c>
       <c r="E1078" t="s">
-        <v>1324</v>
+        <v>1317</v>
       </c>
       <c r="F1078" t="s">
-        <v>1325</v>
+        <v>1318</v>
       </c>
       <c r="G1078" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1078" t="s">
-        <v>15</v>
+        <v>1155</v>
       </c>
       <c r="I1078">
         <v>3</v>
       </c>
       <c r="J1078" t="s">
-        <v>16</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="1079" spans="1:10">
       <c r="A1079" s="1" t="s">
-        <v>1326</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="1080" spans="1:10">
       <c r="A1080" t="s">
-        <v>1322</v>
+        <v>1320</v>
       </c>
       <c r="B1080" t="s">
-        <v>1327</v>
+        <v>1321</v>
       </c>
       <c r="C1080">
         <v>0</v>
       </c>
       <c r="D1080">
         <v>2024</v>
       </c>
       <c r="E1080" t="s">
-        <v>1062</v>
+        <v>803</v>
       </c>
       <c r="F1080" t="s">
-        <v>810</v>
+        <v>50</v>
       </c>
       <c r="G1080" t="s">
-        <v>22</v>
+        <v>819</v>
       </c>
       <c r="H1080" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1080">
         <v>4</v>
       </c>
       <c r="J1080" t="s">
-        <v>58</v>
+        <v>422</v>
       </c>
     </row>
     <row r="1081" spans="1:10">
       <c r="A1081" s="1" t="s">
-        <v>1328</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="1082" spans="1:10">
       <c r="A1082" t="s">
-        <v>1322</v>
+        <v>1320</v>
       </c>
       <c r="B1082" t="s">
-        <v>1327</v>
+        <v>1323</v>
       </c>
       <c r="C1082">
         <v>0</v>
       </c>
       <c r="D1082">
         <v>2024</v>
       </c>
       <c r="E1082" t="s">
-        <v>347</v>
+        <v>513</v>
       </c>
       <c r="F1082" t="s">
-        <v>810</v>
+        <v>834</v>
       </c>
       <c r="G1082" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1082" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1082">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J1082" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1083" spans="1:10">
       <c r="A1083" s="1" t="s">
-        <v>1328</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="1084" spans="1:10">
       <c r="A1084" t="s">
-        <v>1322</v>
+        <v>1325</v>
       </c>
       <c r="B1084" t="s">
-        <v>1327</v>
+        <v>1326</v>
       </c>
       <c r="C1084">
         <v>0</v>
       </c>
       <c r="D1084">
         <v>2024</v>
       </c>
       <c r="E1084" t="s">
-        <v>464</v>
+        <v>229</v>
       </c>
       <c r="F1084" t="s">
-        <v>810</v>
+        <v>1327</v>
       </c>
       <c r="G1084" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1084" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1084">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J1084" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1085" spans="1:10">
       <c r="A1085" s="1" t="s">
         <v>1328</v>
       </c>
     </row>
     <row r="1086" spans="1:10">
       <c r="A1086" t="s">
-        <v>1322</v>
+        <v>1325</v>
       </c>
       <c r="B1086" t="s">
-        <v>1327</v>
+        <v>1326</v>
       </c>
       <c r="C1086">
         <v>0</v>
       </c>
       <c r="D1086">
         <v>2024</v>
       </c>
       <c r="E1086" t="s">
-        <v>812</v>
+        <v>1329</v>
       </c>
       <c r="F1086" t="s">
-        <v>73</v>
+        <v>1330</v>
       </c>
       <c r="G1086" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1086" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1086">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J1086" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1087" spans="1:10">
       <c r="A1087" s="1" t="s">
         <v>1328</v>
       </c>
     </row>
     <row r="1088" spans="1:10">
       <c r="A1088" t="s">
-        <v>1322</v>
+        <v>1325</v>
       </c>
       <c r="B1088" t="s">
-        <v>1323</v>
+        <v>1326</v>
       </c>
       <c r="C1088">
         <v>0</v>
       </c>
       <c r="D1088">
         <v>2024</v>
       </c>
       <c r="E1088" t="s">
-        <v>1038</v>
+        <v>1331</v>
       </c>
       <c r="F1088" t="s">
-        <v>1039</v>
+        <v>1332</v>
       </c>
       <c r="G1088" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1088" t="s">
-        <v>64</v>
+        <v>15</v>
       </c>
       <c r="I1088">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1088" t="s">
-        <v>120</v>
+        <v>620</v>
       </c>
     </row>
     <row r="1089" spans="1:10">
       <c r="A1089" s="1" t="s">
-        <v>1329</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="1090" spans="1:10">
       <c r="A1090" t="s">
-        <v>1322</v>
+        <v>1325</v>
       </c>
       <c r="B1090" t="s">
-        <v>1330</v>
+        <v>1334</v>
       </c>
       <c r="C1090">
         <v>0</v>
       </c>
       <c r="D1090">
         <v>2024</v>
       </c>
       <c r="E1090" t="s">
-        <v>1331</v>
+        <v>1086</v>
       </c>
       <c r="F1090" t="s">
-        <v>1332</v>
+        <v>834</v>
       </c>
       <c r="G1090" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1090" t="s">
+        <v>21</v>
+      </c>
+      <c r="I1090">
+        <v>4</v>
+      </c>
+      <c r="J1090" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="1091" spans="1:10">
       <c r="A1091" s="1" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="1092" spans="1:10">
       <c r="A1092" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B1092" t="s">
         <v>1334</v>
-      </c>
-[...1 lines deleted...]
-        <v>1335</v>
       </c>
       <c r="C1092">
         <v>0</v>
       </c>
       <c r="D1092">
         <v>2024</v>
       </c>
       <c r="E1092" t="s">
-        <v>1336</v>
+        <v>373</v>
       </c>
       <c r="F1092" t="s">
-        <v>104</v>
+        <v>834</v>
       </c>
       <c r="G1092" t="s">
-        <v>1337</v>
+        <v>14</v>
       </c>
       <c r="H1092" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1092">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J1092" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1093" spans="1:10">
       <c r="A1093" s="1" t="s">
-        <v>1338</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="1094" spans="1:10">
       <c r="A1094" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B1094" t="s">
         <v>1334</v>
-      </c>
-[...1 lines deleted...]
-        <v>1335</v>
       </c>
       <c r="C1094">
         <v>0</v>
       </c>
       <c r="D1094">
         <v>2024</v>
       </c>
       <c r="E1094" t="s">
-        <v>611</v>
+        <v>836</v>
       </c>
       <c r="F1094" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="G1094" t="s">
-        <v>1337</v>
+        <v>14</v>
       </c>
       <c r="H1094" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1094">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J1094" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1095" spans="1:10">
       <c r="A1095" s="1" t="s">
-        <v>1338</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="1096" spans="1:10">
       <c r="A1096" t="s">
-        <v>1339</v>
+        <v>1325</v>
       </c>
       <c r="B1096" t="s">
-        <v>1340</v>
+        <v>1334</v>
       </c>
       <c r="C1096">
         <v>0</v>
       </c>
       <c r="D1096">
         <v>2024</v>
       </c>
       <c r="E1096" t="s">
-        <v>124</v>
+        <v>490</v>
       </c>
       <c r="F1096" t="s">
-        <v>125</v>
+        <v>834</v>
       </c>
       <c r="G1096" t="s">
         <v>14</v>
       </c>
       <c r="H1096" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1096">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J1096" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1097" spans="1:10">
       <c r="A1097" s="1" t="s">
-        <v>1341</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="1098" spans="1:10">
       <c r="A1098" t="s">
-        <v>1339</v>
+        <v>1337</v>
       </c>
       <c r="B1098" t="s">
-        <v>1340</v>
+        <v>1338</v>
       </c>
       <c r="C1098">
         <v>0</v>
       </c>
       <c r="D1098">
         <v>2024</v>
       </c>
       <c r="E1098" t="s">
-        <v>1342</v>
+        <v>1339</v>
       </c>
       <c r="F1098" t="s">
-        <v>1343</v>
+        <v>1340</v>
       </c>
       <c r="G1098" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1098" t="s">
-        <v>64</v>
+        <v>1315</v>
       </c>
       <c r="I1098">
         <v>2</v>
       </c>
       <c r="J1098" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1099" spans="1:10">
       <c r="A1099" s="1" t="s">
         <v>1341</v>
       </c>
     </row>
     <row r="1100" spans="1:10">
       <c r="A1100" t="s">
-        <v>1344</v>
+        <v>1342</v>
       </c>
       <c r="B1100" t="s">
-        <v>1345</v>
+        <v>1343</v>
       </c>
       <c r="C1100">
         <v>0</v>
       </c>
       <c r="D1100">
         <v>2024</v>
       </c>
       <c r="E1100" t="s">
-        <v>866</v>
+        <v>1344</v>
       </c>
       <c r="F1100" t="s">
-        <v>1006</v>
+        <v>294</v>
       </c>
       <c r="G1100" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1100" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I1100">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1100" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1101" spans="1:10">
       <c r="A1101" s="1" t="s">
-        <v>1346</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="1102" spans="1:10">
       <c r="A1102" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="B1102" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="C1102">
         <v>0</v>
       </c>
       <c r="D1102">
         <v>2024</v>
       </c>
       <c r="E1102" t="s">
-        <v>487</v>
+        <v>1348</v>
       </c>
       <c r="F1102" t="s">
-        <v>810</v>
+        <v>1349</v>
       </c>
       <c r="G1102" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1102" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1102">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1102" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1103" spans="1:10">
       <c r="A1103" s="1" t="s">
-        <v>1346</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="1104" spans="1:10">
       <c r="A1104" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="B1104" t="s">
-        <v>1345</v>
+        <v>1351</v>
       </c>
       <c r="C1104">
         <v>0</v>
       </c>
       <c r="D1104">
         <v>2024</v>
       </c>
       <c r="E1104" t="s">
-        <v>1223</v>
+        <v>1086</v>
       </c>
       <c r="F1104" t="s">
-        <v>810</v>
+        <v>834</v>
       </c>
       <c r="G1104" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1104" t="s">
+        <v>21</v>
+      </c>
+      <c r="I1104">
+        <v>4</v>
+      </c>
+      <c r="J1104" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="1105" spans="1:10">
       <c r="A1105" s="1" t="s">
-        <v>1346</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="1106" spans="1:10">
       <c r="A1106" t="s">
-        <v>1347</v>
+        <v>1346</v>
       </c>
       <c r="B1106" t="s">
-        <v>1348</v>
+        <v>1351</v>
       </c>
       <c r="C1106">
         <v>0</v>
       </c>
       <c r="D1106">
         <v>2024</v>
       </c>
       <c r="E1106" t="s">
-        <v>399</v>
+        <v>373</v>
       </c>
       <c r="F1106" t="s">
-        <v>104</v>
+        <v>834</v>
       </c>
       <c r="G1106" t="s">
-        <v>159</v>
+        <v>14</v>
       </c>
       <c r="H1106" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1106">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J1106" t="s">
-        <v>90</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1107" spans="1:10">
       <c r="A1107" s="1" t="s">
-        <v>1349</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="1108" spans="1:10">
       <c r="A1108" t="s">
-        <v>1350</v>
+        <v>1346</v>
       </c>
       <c r="B1108" t="s">
         <v>1351</v>
       </c>
       <c r="C1108">
         <v>0</v>
       </c>
       <c r="D1108">
         <v>2024</v>
       </c>
       <c r="E1108" t="s">
-        <v>853</v>
+        <v>490</v>
       </c>
       <c r="F1108" t="s">
-        <v>854</v>
+        <v>834</v>
       </c>
       <c r="G1108" t="s">
         <v>14</v>
       </c>
       <c r="H1108" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1108">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J1108" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1109" spans="1:10">
       <c r="A1109" s="1" t="s">
         <v>1352</v>
       </c>
     </row>
     <row r="1110" spans="1:10">
       <c r="A1110" t="s">
-        <v>1350</v>
+        <v>1346</v>
       </c>
       <c r="B1110" t="s">
-        <v>1353</v>
+        <v>1351</v>
       </c>
       <c r="C1110">
         <v>0</v>
       </c>
       <c r="D1110">
         <v>2024</v>
       </c>
       <c r="E1110" t="s">
-        <v>841</v>
+        <v>836</v>
       </c>
       <c r="F1110" t="s">
-        <v>1354</v>
+        <v>31</v>
       </c>
       <c r="G1110" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1110" t="s">
+        <v>21</v>
+      </c>
+      <c r="I1110">
+        <v>4</v>
+      </c>
+      <c r="J1110" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="1111" spans="1:10">
       <c r="A1111" s="1" t="s">
         <v>1352</v>
       </c>
     </row>
     <row r="1112" spans="1:10">
       <c r="A1112" t="s">
-        <v>1355</v>
+        <v>1346</v>
       </c>
       <c r="B1112" t="s">
-        <v>1356</v>
+        <v>1347</v>
       </c>
       <c r="C1112">
         <v>0</v>
       </c>
       <c r="D1112">
         <v>2024</v>
       </c>
       <c r="E1112" t="s">
-        <v>1357</v>
+        <v>1062</v>
       </c>
       <c r="F1112" t="s">
-        <v>1358</v>
+        <v>1063</v>
       </c>
       <c r="G1112" t="s">
-        <v>1359</v>
+        <v>14</v>
       </c>
       <c r="H1112" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1112">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1112" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1113" spans="1:10">
       <c r="A1113" s="1" t="s">
-        <v>1360</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="1114" spans="1:10">
       <c r="A1114" t="s">
-        <v>1355</v>
+        <v>1346</v>
       </c>
       <c r="B1114" t="s">
-        <v>1356</v>
+        <v>1354</v>
       </c>
       <c r="C1114">
         <v>0</v>
       </c>
       <c r="D1114">
         <v>2024</v>
       </c>
       <c r="E1114" t="s">
-        <v>1361</v>
+        <v>1355</v>
       </c>
       <c r="F1114" t="s">
-        <v>603</v>
+        <v>1356</v>
       </c>
       <c r="G1114" t="s">
-        <v>1359</v>
+        <v>14</v>
       </c>
       <c r="H1114" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1114">
         <v>2</v>
       </c>
       <c r="J1114" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1115" spans="1:10">
       <c r="A1115" s="1" t="s">
-        <v>1360</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="1116" spans="1:10">
       <c r="A1116" t="s">
-        <v>1362</v>
+        <v>1358</v>
       </c>
       <c r="B1116" t="s">
-        <v>1363</v>
+        <v>1359</v>
       </c>
       <c r="C1116">
         <v>0</v>
       </c>
       <c r="D1116">
         <v>2024</v>
       </c>
       <c r="E1116" t="s">
-        <v>124</v>
+        <v>1360</v>
       </c>
       <c r="F1116" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="G1116" t="s">
-        <v>14</v>
+        <v>1361</v>
       </c>
       <c r="H1116" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1116">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1116" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1117" spans="1:10">
       <c r="A1117" s="1" t="s">
-        <v>1364</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="1118" spans="1:10">
       <c r="A1118" t="s">
-        <v>1365</v>
+        <v>1358</v>
       </c>
       <c r="B1118" t="s">
-        <v>1366</v>
+        <v>1359</v>
       </c>
       <c r="C1118">
         <v>0</v>
       </c>
       <c r="D1118">
         <v>2024</v>
       </c>
       <c r="E1118" t="s">
-        <v>20</v>
+        <v>635</v>
       </c>
       <c r="F1118" t="s">
-        <v>21</v>
+        <v>134</v>
       </c>
       <c r="G1118" t="s">
-        <v>22</v>
+        <v>1361</v>
       </c>
       <c r="H1118" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1118">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1118" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1119" spans="1:10">
       <c r="A1119" s="1" t="s">
-        <v>1367</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="1120" spans="1:10">
       <c r="A1120" t="s">
-        <v>1368</v>
+        <v>1363</v>
       </c>
       <c r="B1120" t="s">
-        <v>1369</v>
+        <v>1364</v>
       </c>
       <c r="C1120">
         <v>0</v>
       </c>
       <c r="D1120">
         <v>2024</v>
       </c>
       <c r="E1120" t="s">
-        <v>1361</v>
+        <v>153</v>
       </c>
       <c r="F1120" t="s">
-        <v>603</v>
+        <v>154</v>
       </c>
       <c r="G1120" t="s">
-        <v>1359</v>
+        <v>26</v>
       </c>
       <c r="H1120" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1120">
         <v>2</v>
       </c>
       <c r="J1120" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1121" spans="1:10">
       <c r="A1121" s="1" t="s">
-        <v>1370</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="1122" spans="1:10">
       <c r="A1122" t="s">
-        <v>1368</v>
+        <v>1363</v>
       </c>
       <c r="B1122" t="s">
-        <v>1369</v>
+        <v>1364</v>
       </c>
       <c r="C1122">
         <v>0</v>
       </c>
       <c r="D1122">
         <v>2024</v>
       </c>
       <c r="E1122" t="s">
-        <v>1357</v>
+        <v>1366</v>
       </c>
       <c r="F1122" t="s">
-        <v>600</v>
+        <v>1367</v>
       </c>
       <c r="G1122" t="s">
-        <v>1359</v>
+        <v>14</v>
       </c>
       <c r="H1122" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1122">
         <v>2</v>
       </c>
       <c r="J1122" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1123" spans="1:10">
       <c r="A1123" s="1" t="s">
-        <v>1371</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="1124" spans="1:10">
       <c r="A1124" t="s">
-        <v>1372</v>
+        <v>1368</v>
       </c>
       <c r="B1124" t="s">
-        <v>1373</v>
+        <v>1369</v>
       </c>
       <c r="C1124">
         <v>0</v>
       </c>
       <c r="D1124">
         <v>2024</v>
       </c>
       <c r="E1124" t="s">
-        <v>532</v>
+        <v>890</v>
       </c>
       <c r="F1124" t="s">
-        <v>516</v>
+        <v>1030</v>
       </c>
       <c r="G1124" t="s">
         <v>14</v>
       </c>
       <c r="H1124" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I1124">
         <v>2</v>
       </c>
       <c r="J1124" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1125" spans="1:10">
       <c r="A1125" s="1" t="s">
-        <v>1374</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="1126" spans="1:10">
       <c r="A1126" t="s">
-        <v>1372</v>
+        <v>1368</v>
       </c>
       <c r="B1126" t="s">
-        <v>1375</v>
+        <v>1369</v>
       </c>
       <c r="C1126">
         <v>0</v>
       </c>
       <c r="D1126">
         <v>2024</v>
       </c>
       <c r="E1126" t="s">
-        <v>445</v>
+        <v>513</v>
       </c>
       <c r="F1126" t="s">
-        <v>46</v>
+        <v>834</v>
       </c>
       <c r="G1126" t="s">
         <v>14</v>
       </c>
       <c r="H1126" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1126">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1126" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1127" spans="1:10">
       <c r="A1127" s="1" t="s">
-        <v>1376</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="1128" spans="1:10">
       <c r="A1128" t="s">
-        <v>1377</v>
+        <v>1368</v>
       </c>
       <c r="B1128" t="s">
-        <v>1378</v>
+        <v>1369</v>
       </c>
       <c r="C1128">
         <v>0</v>
       </c>
       <c r="D1128">
         <v>2024</v>
       </c>
       <c r="E1128" t="s">
-        <v>1011</v>
+        <v>1247</v>
       </c>
       <c r="F1128" t="s">
-        <v>547</v>
+        <v>834</v>
       </c>
       <c r="G1128" t="s">
         <v>14</v>
       </c>
       <c r="H1128" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1128">
         <v>2</v>
       </c>
       <c r="J1128" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1129" spans="1:10">
       <c r="A1129" s="1" t="s">
-        <v>1379</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="1130" spans="1:10">
       <c r="A1130" t="s">
-        <v>1380</v>
+        <v>1371</v>
       </c>
       <c r="B1130" t="s">
-        <v>1381</v>
+        <v>1372</v>
       </c>
       <c r="C1130">
         <v>0</v>
       </c>
       <c r="D1130">
         <v>2024</v>
       </c>
       <c r="E1130" t="s">
-        <v>62</v>
+        <v>425</v>
       </c>
       <c r="F1130" t="s">
-        <v>518</v>
+        <v>134</v>
       </c>
       <c r="G1130" t="s">
-        <v>22</v>
+        <v>188</v>
       </c>
       <c r="H1130" t="s">
-        <v>268</v>
+        <v>44</v>
       </c>
       <c r="I1130">
         <v>2</v>
       </c>
       <c r="J1130" t="s">
-        <v>596</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1131" spans="1:10">
       <c r="A1131" s="1" t="s">
-        <v>1382</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="1132" spans="1:10">
       <c r="A1132" t="s">
-        <v>1380</v>
+        <v>1374</v>
       </c>
       <c r="B1132" t="s">
-        <v>1381</v>
+        <v>1375</v>
       </c>
       <c r="C1132">
         <v>0</v>
       </c>
       <c r="D1132">
         <v>2024</v>
       </c>
       <c r="E1132" t="s">
-        <v>1320</v>
+        <v>877</v>
       </c>
       <c r="F1132" t="s">
-        <v>266</v>
+        <v>878</v>
       </c>
       <c r="G1132" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1132" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1132">
         <v>2</v>
       </c>
       <c r="J1132" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1133" spans="1:10">
       <c r="A1133" s="1" t="s">
-        <v>1382</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="1134" spans="1:10">
       <c r="A1134" t="s">
-        <v>1383</v>
+        <v>1374</v>
       </c>
       <c r="B1134" t="s">
-        <v>1384</v>
+        <v>1377</v>
       </c>
       <c r="C1134">
         <v>0</v>
       </c>
       <c r="D1134">
         <v>2024</v>
       </c>
       <c r="E1134" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="F1134" t="s">
-        <v>1006</v>
+        <v>1378</v>
       </c>
       <c r="G1134" t="s">
-        <v>1385</v>
+        <v>14</v>
       </c>
       <c r="H1134" t="s">
-        <v>268</v>
+        <v>44</v>
       </c>
       <c r="I1134">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1134" t="s">
-        <v>269</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1135" spans="1:10">
       <c r="A1135" s="1" t="s">
-        <v>1386</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="1136" spans="1:10">
       <c r="A1136" t="s">
-        <v>1383</v>
+        <v>1379</v>
       </c>
       <c r="B1136" t="s">
-        <v>1384</v>
+        <v>1380</v>
       </c>
       <c r="C1136">
         <v>0</v>
       </c>
       <c r="D1136">
         <v>2024</v>
       </c>
       <c r="E1136" t="s">
-        <v>67</v>
+        <v>1381</v>
       </c>
       <c r="F1136" t="s">
-        <v>422</v>
+        <v>1382</v>
       </c>
       <c r="G1136" t="s">
-        <v>1385</v>
+        <v>1383</v>
       </c>
       <c r="H1136" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1136">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1136" t="s">
-        <v>120</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1137" spans="1:10">
       <c r="A1137" s="1" t="s">
-        <v>1386</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="1138" spans="1:10">
       <c r="A1138" t="s">
-        <v>1387</v>
+        <v>1379</v>
       </c>
       <c r="B1138" t="s">
-        <v>1388</v>
+        <v>1380</v>
       </c>
       <c r="C1138">
         <v>0</v>
       </c>
       <c r="D1138">
         <v>2024</v>
       </c>
       <c r="E1138" t="s">
-        <v>1042</v>
+        <v>1385</v>
       </c>
       <c r="F1138" t="s">
-        <v>119</v>
+        <v>627</v>
       </c>
       <c r="G1138" t="s">
-        <v>22</v>
+        <v>1383</v>
       </c>
       <c r="H1138" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1138">
         <v>2</v>
       </c>
       <c r="J1138" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1139" spans="1:10">
       <c r="A1139" s="1" t="s">
-        <v>1389</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="1140" spans="1:10">
       <c r="A1140" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B1140" t="s">
         <v>1387</v>
-      </c>
-[...1 lines deleted...]
-        <v>1388</v>
       </c>
       <c r="C1140">
         <v>0</v>
       </c>
       <c r="D1140">
         <v>2024</v>
       </c>
       <c r="E1140" t="s">
-        <v>1011</v>
+        <v>153</v>
       </c>
       <c r="F1140" t="s">
-        <v>547</v>
+        <v>154</v>
       </c>
       <c r="G1140" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1140" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1140">
         <v>2</v>
       </c>
       <c r="J1140" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1141" spans="1:10">
       <c r="A1141" s="1" t="s">
-        <v>1389</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="1142" spans="1:10">
       <c r="A1142" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="B1142" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="C1142">
         <v>0</v>
       </c>
       <c r="D1142">
         <v>2024</v>
       </c>
       <c r="E1142" t="s">
-        <v>365</v>
+        <v>60</v>
       </c>
       <c r="F1142" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="G1142" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1142" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1142">
         <v>2</v>
       </c>
       <c r="J1142" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1143" spans="1:10">
       <c r="A1143" s="1" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="1144" spans="1:10">
       <c r="A1144" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="B1144" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="C1144">
         <v>0</v>
       </c>
       <c r="D1144">
         <v>2024</v>
       </c>
       <c r="E1144" t="s">
-        <v>1320</v>
+        <v>1385</v>
       </c>
       <c r="F1144" t="s">
-        <v>266</v>
+        <v>627</v>
       </c>
       <c r="G1144" t="s">
-        <v>159</v>
+        <v>1383</v>
       </c>
       <c r="H1144" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I1144">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J1144" t="s">
-        <v>631</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1145" spans="1:10">
       <c r="A1145" s="1" t="s">
-        <v>1392</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="1146" spans="1:10">
       <c r="A1146" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="B1146" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="C1146">
         <v>0</v>
       </c>
       <c r="D1146">
         <v>2024</v>
       </c>
       <c r="E1146" t="s">
-        <v>265</v>
+        <v>1381</v>
       </c>
       <c r="F1146" t="s">
-        <v>1393</v>
+        <v>624</v>
       </c>
       <c r="G1146" t="s">
-        <v>159</v>
+        <v>1383</v>
       </c>
       <c r="H1146" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1146">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J1146" t="s">
-        <v>497</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1147" spans="1:10">
       <c r="A1147" s="1" t="s">
-        <v>1392</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="1148" spans="1:10">
       <c r="A1148" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="B1148" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C1148">
         <v>0</v>
       </c>
       <c r="D1148">
         <v>2024</v>
       </c>
       <c r="E1148" t="s">
-        <v>862</v>
+        <v>558</v>
       </c>
       <c r="F1148" t="s">
-        <v>1396</v>
+        <v>542</v>
       </c>
       <c r="G1148" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1148" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I1148">
         <v>2</v>
       </c>
       <c r="J1148" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1149" spans="1:10">
       <c r="A1149" s="1" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="1150" spans="1:10">
       <c r="A1150" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="B1150" t="s">
-        <v>1395</v>
+        <v>1399</v>
       </c>
       <c r="C1150">
         <v>0</v>
       </c>
       <c r="D1150">
         <v>2024</v>
       </c>
       <c r="E1150" t="s">
-        <v>1136</v>
+        <v>471</v>
       </c>
       <c r="F1150" t="s">
-        <v>1137</v>
+        <v>83</v>
       </c>
       <c r="G1150" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1150" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1150">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1150" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1151" spans="1:10">
       <c r="A1151" s="1" t="s">
-        <v>1397</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="1152" spans="1:10">
       <c r="A1152" t="s">
-        <v>1398</v>
+        <v>1401</v>
       </c>
       <c r="B1152" t="s">
-        <v>1399</v>
+        <v>1402</v>
       </c>
       <c r="C1152">
         <v>0</v>
       </c>
       <c r="D1152">
         <v>2024</v>
       </c>
       <c r="E1152" t="s">
-        <v>314</v>
+        <v>1035</v>
       </c>
       <c r="F1152" t="s">
-        <v>1400</v>
+        <v>573</v>
       </c>
       <c r="G1152" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1152" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1152">
         <v>2</v>
       </c>
       <c r="J1152" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1153" spans="1:10">
       <c r="A1153" s="1" t="s">
-        <v>1401</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="1154" spans="1:10">
       <c r="A1154" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
       <c r="B1154" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
       <c r="C1154">
         <v>0</v>
       </c>
       <c r="D1154">
         <v>2024</v>
       </c>
       <c r="E1154" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="F1154" t="s">
-        <v>21</v>
+        <v>544</v>
       </c>
       <c r="G1154" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1154" t="s">
         <v>15</v>
       </c>
       <c r="I1154">
         <v>2</v>
       </c>
       <c r="J1154" t="s">
-        <v>23</v>
+        <v>620</v>
       </c>
     </row>
     <row r="1155" spans="1:10">
       <c r="A1155" s="1" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="1156" spans="1:10">
       <c r="A1156" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B1156" t="s">
         <v>1405</v>
-      </c>
-[...1 lines deleted...]
-        <v>1406</v>
       </c>
       <c r="C1156">
         <v>0</v>
       </c>
       <c r="D1156">
         <v>2024</v>
       </c>
       <c r="E1156" t="s">
-        <v>399</v>
+        <v>1344</v>
       </c>
       <c r="F1156" t="s">
-        <v>104</v>
+        <v>294</v>
       </c>
       <c r="G1156" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1156" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1156">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1156" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1157" spans="1:10">
       <c r="A1157" s="1" t="s">
-        <v>1407</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="1158" spans="1:10">
       <c r="A1158" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
       <c r="B1158" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="C1158">
         <v>0</v>
       </c>
       <c r="D1158">
         <v>2024</v>
       </c>
       <c r="E1158" t="s">
-        <v>103</v>
+        <v>890</v>
       </c>
       <c r="F1158" t="s">
-        <v>104</v>
+        <v>1030</v>
       </c>
       <c r="G1158" t="s">
-        <v>22</v>
+        <v>1409</v>
       </c>
       <c r="H1158" t="s">
         <v>15</v>
       </c>
       <c r="I1158">
         <v>3</v>
       </c>
       <c r="J1158" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="1159" spans="1:10">
       <c r="A1159" s="1" t="s">
-        <v>1407</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="1160" spans="1:10">
       <c r="A1160" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
       <c r="B1160" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="C1160">
         <v>0</v>
       </c>
       <c r="D1160">
         <v>2024</v>
       </c>
       <c r="E1160" t="s">
-        <v>439</v>
+        <v>102</v>
       </c>
       <c r="F1160" t="s">
-        <v>104</v>
+        <v>448</v>
       </c>
       <c r="G1160" t="s">
-        <v>22</v>
+        <v>1409</v>
       </c>
       <c r="H1160" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1160">
         <v>3</v>
       </c>
       <c r="J1160" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1161" spans="1:10">
       <c r="A1161" s="1" t="s">
-        <v>1407</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="1162" spans="1:10">
       <c r="A1162" t="s">
-        <v>1408</v>
+        <v>1411</v>
       </c>
       <c r="B1162" t="s">
-        <v>1409</v>
+        <v>1412</v>
       </c>
       <c r="C1162">
         <v>0</v>
       </c>
       <c r="D1162">
         <v>2024</v>
       </c>
       <c r="E1162" t="s">
-        <v>1410</v>
+        <v>1066</v>
       </c>
       <c r="F1162" t="s">
-        <v>350</v>
+        <v>149</v>
       </c>
       <c r="G1162" t="s">
-        <v>159</v>
+        <v>14</v>
       </c>
       <c r="H1162" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I1162">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J1162" t="s">
-        <v>396</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1163" spans="1:10">
       <c r="A1163" s="1" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="1164" spans="1:10">
       <c r="A1164" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B1164" t="s">
         <v>1412</v>
-      </c>
-[...1 lines deleted...]
-        <v>1413</v>
       </c>
       <c r="C1164">
         <v>0</v>
       </c>
       <c r="D1164">
         <v>2024</v>
       </c>
       <c r="E1164" t="s">
-        <v>20</v>
+        <v>1035</v>
       </c>
       <c r="F1164" t="s">
-        <v>21</v>
+        <v>573</v>
       </c>
       <c r="G1164" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1164" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1164">
         <v>2</v>
       </c>
       <c r="J1164" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1165" spans="1:10">
       <c r="A1165" s="1" t="s">
-        <v>1414</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="1166" spans="1:10">
       <c r="A1166" t="s">
-        <v>1415</v>
+        <v>1411</v>
       </c>
       <c r="B1166" t="s">
-        <v>1416</v>
+        <v>1412</v>
       </c>
       <c r="C1166">
         <v>0</v>
       </c>
       <c r="D1166">
         <v>2024</v>
       </c>
       <c r="E1166" t="s">
-        <v>399</v>
+        <v>391</v>
       </c>
       <c r="F1166" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="G1166" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1166" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1166">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1166" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1167" spans="1:10">
       <c r="A1167" s="1" t="s">
-        <v>1417</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="1168" spans="1:10">
       <c r="A1168" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B1168" t="s">
         <v>1415</v>
-      </c>
-[...1 lines deleted...]
-        <v>1416</v>
       </c>
       <c r="C1168">
         <v>0</v>
       </c>
       <c r="D1168">
         <v>2024</v>
       </c>
       <c r="E1168" t="s">
-        <v>467</v>
+        <v>1344</v>
       </c>
       <c r="F1168" t="s">
-        <v>141</v>
+        <v>294</v>
       </c>
       <c r="G1168" t="s">
-        <v>22</v>
+        <v>188</v>
       </c>
       <c r="H1168" t="s">
         <v>15</v>
       </c>
       <c r="I1168">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J1168" t="s">
-        <v>15</v>
+        <v>655</v>
       </c>
     </row>
     <row r="1169" spans="1:10">
       <c r="A1169" s="1" t="s">
-        <v>1417</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="1170" spans="1:10">
       <c r="A1170" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B1170" t="s">
         <v>1415</v>
-      </c>
-[...1 lines deleted...]
-        <v>1416</v>
       </c>
       <c r="C1170">
         <v>0</v>
       </c>
       <c r="D1170">
         <v>2024</v>
       </c>
       <c r="E1170" t="s">
-        <v>1418</v>
+        <v>293</v>
       </c>
       <c r="F1170" t="s">
-        <v>46</v>
+        <v>1417</v>
       </c>
       <c r="G1170" t="s">
-        <v>22</v>
+        <v>188</v>
       </c>
       <c r="H1170" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1170">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J1170" t="s">
-        <v>15</v>
+        <v>523</v>
       </c>
     </row>
     <row r="1171" spans="1:10">
       <c r="A1171" s="1" t="s">
-        <v>1417</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="1172" spans="1:10">
       <c r="A1172" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B1172" t="s">
         <v>1419</v>
-      </c>
-[...1 lines deleted...]
-        <v>1420</v>
       </c>
       <c r="C1172">
         <v>0</v>
       </c>
       <c r="D1172">
         <v>2024</v>
       </c>
       <c r="E1172" t="s">
-        <v>1320</v>
+        <v>886</v>
       </c>
       <c r="F1172" t="s">
-        <v>266</v>
+        <v>1420</v>
       </c>
       <c r="G1172" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1172" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I1172">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1172" t="s">
-        <v>120</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1173" spans="1:10">
       <c r="A1173" s="1" t="s">
         <v>1421</v>
       </c>
     </row>
     <row r="1174" spans="1:10">
       <c r="A1174" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B1174" t="s">
         <v>1419</v>
-      </c>
-[...1 lines deleted...]
-        <v>1420</v>
       </c>
       <c r="C1174">
         <v>0</v>
       </c>
       <c r="D1174">
         <v>2024</v>
       </c>
       <c r="E1174" t="s">
-        <v>265</v>
+        <v>1160</v>
       </c>
       <c r="F1174" t="s">
-        <v>1422</v>
+        <v>1161</v>
       </c>
       <c r="G1174" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1174" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1174">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1174" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1175" spans="1:10">
       <c r="A1175" s="1" t="s">
-        <v>1423</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="1176" spans="1:10">
       <c r="A1176" t="s">
-        <v>1419</v>
+        <v>1422</v>
       </c>
       <c r="B1176" t="s">
-        <v>1420</v>
+        <v>1423</v>
       </c>
       <c r="C1176">
         <v>0</v>
       </c>
       <c r="D1176">
         <v>2024</v>
       </c>
       <c r="E1176" t="s">
+        <v>340</v>
+      </c>
+      <c r="F1176" t="s">
         <v>1424</v>
       </c>
-      <c r="F1176" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G1176" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1176" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1176">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1176" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1177" spans="1:10">
       <c r="A1177" s="1" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="1178" spans="1:10">
       <c r="A1178" t="s">
-        <v>1419</v>
+        <v>1426</v>
       </c>
       <c r="B1178" t="s">
-        <v>1420</v>
+        <v>1427</v>
       </c>
       <c r="C1178">
         <v>0</v>
       </c>
       <c r="D1178">
         <v>2024</v>
       </c>
       <c r="E1178" t="s">
-        <v>1426</v>
+        <v>60</v>
       </c>
       <c r="F1178" t="s">
-        <v>1427</v>
+        <v>61</v>
       </c>
       <c r="G1178" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1178" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1178">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1178" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1179" spans="1:10">
       <c r="A1179" s="1" t="s">
-        <v>1421</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="1180" spans="1:10">
       <c r="A1180" t="s">
-        <v>1419</v>
+        <v>1429</v>
       </c>
       <c r="B1180" t="s">
-        <v>1420</v>
+        <v>1430</v>
       </c>
       <c r="C1180">
         <v>0</v>
       </c>
       <c r="D1180">
         <v>2024</v>
       </c>
       <c r="E1180" t="s">
-        <v>1428</v>
+        <v>425</v>
       </c>
       <c r="F1180" t="s">
-        <v>1429</v>
+        <v>134</v>
       </c>
       <c r="G1180" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1180" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1180">
         <v>3</v>
       </c>
       <c r="J1180" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1181" spans="1:10">
       <c r="A1181" s="1" t="s">
-        <v>1421</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="1182" spans="1:10">
       <c r="A1182" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B1182" t="s">
         <v>1430</v>
-      </c>
-[...1 lines deleted...]
-        <v>1431</v>
       </c>
       <c r="C1182">
         <v>0</v>
       </c>
       <c r="D1182">
         <v>2024</v>
       </c>
       <c r="E1182" t="s">
-        <v>200</v>
+        <v>133</v>
       </c>
       <c r="F1182" t="s">
-        <v>1432</v>
+        <v>134</v>
       </c>
       <c r="G1182" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1182" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1182">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1182" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1183" spans="1:10">
       <c r="A1183" s="1" t="s">
-        <v>1433</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="1184" spans="1:10">
       <c r="A1184" t="s">
-        <v>1434</v>
+        <v>1429</v>
       </c>
       <c r="B1184" t="s">
-        <v>1435</v>
+        <v>1430</v>
       </c>
       <c r="C1184">
         <v>0</v>
       </c>
       <c r="D1184">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E1184" t="s">
-        <v>1320</v>
+        <v>465</v>
       </c>
       <c r="F1184" t="s">
-        <v>266</v>
+        <v>134</v>
       </c>
       <c r="G1184" t="s">
         <v>14</v>
       </c>
       <c r="H1184" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1184">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1184" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1185" spans="1:10">
       <c r="A1185" s="1" t="s">
-        <v>1436</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="1186" spans="1:10">
       <c r="A1186" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1186">
+        <v>0</v>
+      </c>
+      <c r="D1186">
+        <v>2024</v>
+      </c>
+      <c r="E1186" t="s">
         <v>1434</v>
       </c>
-      <c r="B1186" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F1186" t="s">
-        <v>574</v>
+        <v>376</v>
       </c>
       <c r="G1186" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
       <c r="H1186" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1186">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J1186" t="s">
-        <v>16</v>
+        <v>422</v>
       </c>
     </row>
     <row r="1187" spans="1:10">
       <c r="A1187" s="1" t="s">
-        <v>1436</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="1188" spans="1:10">
       <c r="A1188" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="B1188" t="s">
         <v>1437</v>
       </c>
       <c r="C1188">
         <v>0</v>
       </c>
       <c r="D1188">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E1188" t="s">
-        <v>265</v>
+        <v>60</v>
       </c>
       <c r="F1188" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="G1188" t="s">
         <v>14</v>
       </c>
       <c r="H1188" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1188">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1188" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1189" spans="1:10">
       <c r="A1189" s="1" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="1190" spans="1:10">
       <c r="A1190" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="B1190" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="C1190">
         <v>0</v>
       </c>
       <c r="D1190">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E1190" t="s">
-        <v>62</v>
+        <v>425</v>
       </c>
       <c r="F1190" t="s">
-        <v>518</v>
+        <v>134</v>
       </c>
       <c r="G1190" t="s">
         <v>14</v>
       </c>
       <c r="H1190" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I1190">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1190" t="s">
-        <v>596</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1191" spans="1:10">
       <c r="A1191" s="1" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="1192" spans="1:10">
       <c r="A1192" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="B1192" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="C1192">
         <v>0</v>
       </c>
       <c r="D1192">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E1192" t="s">
-        <v>866</v>
+        <v>493</v>
       </c>
       <c r="F1192" t="s">
-        <v>1006</v>
+        <v>170</v>
       </c>
       <c r="G1192" t="s">
         <v>14</v>
       </c>
       <c r="H1192" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1192">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1192" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1193" spans="1:10">
       <c r="A1193" s="1" t="s">
         <v>1441</v>
       </c>
     </row>
     <row r="1194" spans="1:10">
       <c r="A1194" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="B1194" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="C1194">
         <v>0</v>
       </c>
       <c r="D1194">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E1194" t="s">
-        <v>633</v>
+        <v>1442</v>
       </c>
       <c r="F1194" t="s">
-        <v>417</v>
+        <v>83</v>
       </c>
       <c r="G1194" t="s">
         <v>14</v>
       </c>
       <c r="H1194" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1194">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1194" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1195" spans="1:10">
       <c r="A1195" s="1" t="s">
-        <v>1442</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="1196" spans="1:10">
       <c r="A1196" t="s">
-        <v>1438</v>
+        <v>1443</v>
       </c>
       <c r="B1196" t="s">
-        <v>1439</v>
+        <v>1444</v>
       </c>
       <c r="C1196">
         <v>0</v>
       </c>
       <c r="D1196">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E1196" t="s">
-        <v>487</v>
+        <v>1344</v>
       </c>
       <c r="F1196" t="s">
-        <v>417</v>
+        <v>294</v>
       </c>
       <c r="G1196" t="s">
         <v>14</v>
       </c>
       <c r="H1196" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1196">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1196" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1197" spans="1:10">
       <c r="A1197" s="1" t="s">
-        <v>1442</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="1198" spans="1:10">
       <c r="A1198" t="s">
         <v>1443</v>
       </c>
       <c r="B1198" t="s">
         <v>1444</v>
       </c>
       <c r="C1198">
         <v>0</v>
       </c>
       <c r="D1198">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E1198" t="s">
-        <v>1011</v>
+        <v>293</v>
       </c>
       <c r="F1198" t="s">
-        <v>547</v>
+        <v>1446</v>
       </c>
       <c r="G1198" t="s">
         <v>14</v>
       </c>
       <c r="H1198" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1198">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J1198" t="s">
-        <v>497</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1199" spans="1:10">
       <c r="A1199" s="1" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="1200" spans="1:10">
       <c r="A1200" t="s">
-        <v>1446</v>
+        <v>1443</v>
       </c>
       <c r="B1200" t="s">
-        <v>1447</v>
+        <v>1444</v>
       </c>
       <c r="C1200">
         <v>0</v>
       </c>
       <c r="D1200">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E1200" t="s">
-        <v>1042</v>
+        <v>1448</v>
       </c>
       <c r="F1200" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="G1200" t="s">
         <v>14</v>
       </c>
       <c r="H1200" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1200">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1200" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1201" spans="1:10">
       <c r="A1201" s="1" t="s">
-        <v>1449</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="1202" spans="1:10">
       <c r="A1202" t="s">
-        <v>1446</v>
+        <v>1443</v>
       </c>
       <c r="B1202" t="s">
-        <v>1447</v>
+        <v>1444</v>
       </c>
       <c r="C1202">
         <v>0</v>
       </c>
       <c r="D1202">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E1202" t="s">
-        <v>367</v>
+        <v>1450</v>
       </c>
       <c r="F1202" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="G1202" t="s">
         <v>14</v>
       </c>
       <c r="H1202" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1202">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1202" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1203" spans="1:10">
       <c r="A1203" s="1" t="s">
-        <v>1449</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="1204" spans="1:10">
       <c r="A1204" t="s">
-        <v>1451</v>
+        <v>1443</v>
       </c>
       <c r="B1204" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C1204">
+        <v>0</v>
+      </c>
+      <c r="D1204">
+        <v>2024</v>
+      </c>
+      <c r="E1204" t="s">
         <v>1452</v>
       </c>
-      <c r="C1204">
-[...5 lines deleted...]
-      <c r="E1204" t="s">
+      <c r="F1204" t="s">
         <v>1453</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G1204" t="s">
         <v>14</v>
       </c>
       <c r="H1204" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1204">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1204" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1205" spans="1:10">
       <c r="A1205" s="1" t="s">
-        <v>1454</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="1206" spans="1:10">
       <c r="A1206" t="s">
-        <v>1451</v>
+        <v>1454</v>
       </c>
       <c r="B1206" t="s">
-        <v>1452</v>
+        <v>1455</v>
       </c>
       <c r="C1206">
         <v>0</v>
       </c>
       <c r="D1206">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E1206" t="s">
-        <v>1455</v>
+        <v>229</v>
       </c>
       <c r="F1206" t="s">
-        <v>350</v>
+        <v>1456</v>
       </c>
       <c r="G1206" t="s">
         <v>14</v>
       </c>
       <c r="H1206" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1206">
         <v>2</v>
       </c>
       <c r="J1206" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1207" spans="1:10">
       <c r="A1207" s="1" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="1208" spans="1:10">
       <c r="A1208" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="B1208" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="C1208">
         <v>0</v>
       </c>
       <c r="D1208">
         <v>2023</v>
       </c>
       <c r="E1208" t="s">
-        <v>1036</v>
+        <v>1344</v>
       </c>
       <c r="F1208" t="s">
-        <v>417</v>
+        <v>294</v>
       </c>
       <c r="G1208" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1208" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1208">
         <v>2</v>
       </c>
       <c r="J1208" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1209" spans="1:10">
       <c r="A1209" s="1" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="1210" spans="1:10">
       <c r="A1210" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="B1210" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
       <c r="C1210">
         <v>0</v>
       </c>
       <c r="D1210">
         <v>2023</v>
       </c>
       <c r="E1210" t="s">
-        <v>1460</v>
+        <v>599</v>
       </c>
       <c r="F1210" t="s">
-        <v>1252</v>
+        <v>600</v>
       </c>
       <c r="G1210" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1210" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1210">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1210" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1211" spans="1:10">
       <c r="A1211" s="1" t="s">
-        <v>1461</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="1212" spans="1:10">
       <c r="A1212" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="B1212" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
       <c r="C1212">
         <v>0</v>
       </c>
       <c r="D1212">
         <v>2023</v>
       </c>
       <c r="E1212" t="s">
-        <v>455</v>
+        <v>293</v>
       </c>
       <c r="F1212" t="s">
-        <v>330</v>
+        <v>50</v>
       </c>
       <c r="G1212" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1212" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1212">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1212" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1213" spans="1:10">
       <c r="A1213" s="1" t="s">
-        <v>1462</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="1214" spans="1:10">
       <c r="A1214" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B1214" t="s">
         <v>1463</v>
-      </c>
-[...1 lines deleted...]
-        <v>1464</v>
       </c>
       <c r="C1214">
         <v>0</v>
       </c>
       <c r="D1214">
         <v>2023</v>
       </c>
       <c r="E1214" t="s">
-        <v>1465</v>
+        <v>98</v>
       </c>
       <c r="F1214" t="s">
-        <v>1028</v>
+        <v>544</v>
       </c>
       <c r="G1214" t="s">
-        <v>795</v>
+        <v>26</v>
       </c>
       <c r="H1214" t="s">
-        <v>64</v>
+        <v>15</v>
       </c>
       <c r="I1214">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J1214" t="s">
-        <v>497</v>
+        <v>620</v>
       </c>
     </row>
     <row r="1215" spans="1:10">
       <c r="A1215" s="1" t="s">
-        <v>1466</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="1216" spans="1:10">
       <c r="A1216" t="s">
-        <v>1467</v>
+        <v>1462</v>
       </c>
       <c r="B1216" t="s">
-        <v>1468</v>
+        <v>1463</v>
       </c>
       <c r="C1216">
         <v>0</v>
       </c>
       <c r="D1216">
         <v>2023</v>
       </c>
       <c r="E1216" t="s">
-        <v>853</v>
+        <v>890</v>
       </c>
       <c r="F1216" t="s">
-        <v>672</v>
+        <v>1030</v>
       </c>
       <c r="G1216" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1216" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1216">
         <v>2</v>
       </c>
       <c r="J1216" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1217" spans="1:10">
       <c r="A1217" s="1" t="s">
-        <v>1469</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="1218" spans="1:10">
       <c r="A1218" t="s">
-        <v>1467</v>
+        <v>1462</v>
       </c>
       <c r="B1218" t="s">
-        <v>1468</v>
+        <v>1463</v>
       </c>
       <c r="C1218">
         <v>0</v>
       </c>
       <c r="D1218">
         <v>2023</v>
       </c>
       <c r="E1218" t="s">
-        <v>1117</v>
+        <v>657</v>
       </c>
       <c r="F1218" t="s">
-        <v>414</v>
+        <v>443</v>
       </c>
       <c r="G1218" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1218" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1218">
         <v>2</v>
       </c>
       <c r="J1218" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1219" spans="1:10">
       <c r="A1219" s="1" t="s">
-        <v>1470</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="1220" spans="1:10">
       <c r="A1220" t="s">
-        <v>1467</v>
+        <v>1462</v>
       </c>
       <c r="B1220" t="s">
-        <v>1468</v>
+        <v>1463</v>
       </c>
       <c r="C1220">
         <v>0</v>
       </c>
       <c r="D1220">
         <v>2023</v>
       </c>
       <c r="E1220" t="s">
-        <v>866</v>
+        <v>513</v>
       </c>
       <c r="F1220" t="s">
-        <v>1006</v>
+        <v>443</v>
       </c>
       <c r="G1220" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1220" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1220">
         <v>2</v>
       </c>
       <c r="J1220" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1221" spans="1:10">
       <c r="A1221" s="1" t="s">
-        <v>1470</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="1222" spans="1:10">
       <c r="A1222" t="s">
-        <v>1471</v>
+        <v>1467</v>
       </c>
       <c r="B1222" t="s">
-        <v>1472</v>
+        <v>1468</v>
       </c>
       <c r="C1222">
         <v>0</v>
       </c>
       <c r="D1222">
         <v>2023</v>
       </c>
       <c r="E1222" t="s">
-        <v>20</v>
+        <v>1035</v>
       </c>
       <c r="F1222" t="s">
-        <v>21</v>
+        <v>573</v>
       </c>
       <c r="G1222" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1222" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1222">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J1222" t="s">
-        <v>23</v>
+        <v>523</v>
       </c>
     </row>
     <row r="1223" spans="1:10">
       <c r="A1223" s="1" t="s">
-        <v>1473</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="1224" spans="1:10">
       <c r="A1224" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B1224" t="s">
         <v>1471</v>
-      </c>
-[...1 lines deleted...]
-        <v>1474</v>
       </c>
       <c r="C1224">
         <v>0</v>
       </c>
       <c r="D1224">
         <v>2023</v>
       </c>
       <c r="E1224" t="s">
-        <v>1256</v>
+        <v>1066</v>
       </c>
       <c r="F1224" t="s">
-        <v>301</v>
+        <v>1472</v>
       </c>
       <c r="G1224" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1224" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I1224">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1224" t="s">
-        <v>120</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1225" spans="1:10">
       <c r="A1225" s="1" t="s">
-        <v>1475</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="1226" spans="1:10">
       <c r="A1226" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B1226" t="s">
         <v>1471</v>
-      </c>
-[...1 lines deleted...]
-        <v>1474</v>
       </c>
       <c r="C1226">
         <v>0</v>
       </c>
       <c r="D1226">
         <v>2023</v>
       </c>
       <c r="E1226" t="s">
+        <v>393</v>
+      </c>
+      <c r="F1226" t="s">
+        <v>1474</v>
+      </c>
+      <c r="G1226" t="s">
+        <v>26</v>
+      </c>
+      <c r="H1226" t="s">
+        <v>21</v>
+      </c>
+      <c r="I1226">
+        <v>2</v>
+      </c>
+      <c r="J1226" t="s">
         <v>62</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="1227" spans="1:10">
       <c r="A1227" s="1" t="s">
-        <v>1476</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="1228" spans="1:10">
       <c r="A1228" t="s">
-        <v>1471</v>
+        <v>1475</v>
       </c>
       <c r="B1228" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="C1228">
         <v>0</v>
       </c>
       <c r="D1228">
         <v>2023</v>
       </c>
       <c r="E1228" t="s">
-        <v>532</v>
+        <v>1477</v>
       </c>
       <c r="F1228" t="s">
-        <v>516</v>
+        <v>50</v>
       </c>
       <c r="G1228" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1228" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1228">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1228" t="s">
-        <v>120</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1229" spans="1:10">
       <c r="A1229" s="1" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="1230" spans="1:10">
       <c r="A1230" t="s">
-        <v>1478</v>
+        <v>1475</v>
       </c>
       <c r="B1230" t="s">
-        <v>1479</v>
+        <v>1476</v>
       </c>
       <c r="C1230">
         <v>0</v>
       </c>
       <c r="D1230">
         <v>2023</v>
       </c>
       <c r="E1230" t="s">
-        <v>764</v>
+        <v>1479</v>
       </c>
       <c r="F1230" t="s">
-        <v>1480</v>
+        <v>376</v>
       </c>
       <c r="G1230" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1230" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1230">
         <v>2</v>
       </c>
       <c r="J1230" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1231" spans="1:10">
       <c r="A1231" s="1" t="s">
-        <v>1481</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="1232" spans="1:10">
       <c r="A1232" t="s">
-        <v>1478</v>
+        <v>1481</v>
       </c>
       <c r="B1232" t="s">
-        <v>1479</v>
+        <v>1482</v>
       </c>
       <c r="C1232">
         <v>0</v>
       </c>
       <c r="D1232">
         <v>2023</v>
       </c>
       <c r="E1232" t="s">
-        <v>1011</v>
+        <v>1060</v>
       </c>
       <c r="F1232" t="s">
-        <v>547</v>
+        <v>443</v>
       </c>
       <c r="G1232" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1232" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1232">
         <v>2</v>
       </c>
       <c r="J1232" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1233" spans="1:10">
       <c r="A1233" s="1" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="1234" spans="1:10">
       <c r="A1234" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
       <c r="B1234" t="s">
-        <v>1484</v>
+        <v>1482</v>
       </c>
       <c r="C1234">
         <v>0</v>
       </c>
       <c r="D1234">
         <v>2023</v>
       </c>
       <c r="E1234" t="s">
-        <v>1320</v>
+        <v>1484</v>
       </c>
       <c r="F1234" t="s">
-        <v>266</v>
+        <v>1276</v>
       </c>
       <c r="G1234" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1234" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1234">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1234" t="s">
-        <v>120</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1235" spans="1:10">
       <c r="A1235" s="1" t="s">
         <v>1485</v>
       </c>
     </row>
     <row r="1236" spans="1:10">
       <c r="A1236" t="s">
-        <v>1486</v>
+        <v>1481</v>
       </c>
       <c r="B1236" t="s">
-        <v>1487</v>
+        <v>1482</v>
       </c>
       <c r="C1236">
         <v>0</v>
       </c>
       <c r="D1236">
         <v>2023</v>
       </c>
       <c r="E1236" t="s">
-        <v>1488</v>
+        <v>481</v>
       </c>
       <c r="F1236" t="s">
-        <v>158</v>
+        <v>356</v>
       </c>
       <c r="G1236" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1236" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1236">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1236" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1237" spans="1:10">
       <c r="A1237" s="1" t="s">
-        <v>1489</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="1238" spans="1:10">
       <c r="A1238" t="s">
-        <v>1490</v>
+        <v>1487</v>
       </c>
       <c r="B1238" t="s">
-        <v>1491</v>
+        <v>1488</v>
       </c>
       <c r="C1238">
         <v>0</v>
       </c>
       <c r="D1238">
         <v>2023</v>
       </c>
       <c r="E1238" t="s">
-        <v>62</v>
+        <v>1489</v>
       </c>
       <c r="F1238" t="s">
-        <v>518</v>
+        <v>1052</v>
       </c>
       <c r="G1238" t="s">
-        <v>14</v>
+        <v>819</v>
       </c>
       <c r="H1238" t="s">
-        <v>268</v>
+        <v>44</v>
       </c>
       <c r="I1238">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J1238" t="s">
-        <v>596</v>
+        <v>523</v>
       </c>
     </row>
     <row r="1239" spans="1:10">
       <c r="A1239" s="1" t="s">
-        <v>1492</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="1240" spans="1:10">
       <c r="A1240" t="s">
-        <v>1493</v>
+        <v>1491</v>
       </c>
       <c r="B1240" t="s">
-        <v>1494</v>
+        <v>1492</v>
       </c>
       <c r="C1240">
         <v>0</v>
       </c>
       <c r="D1240">
         <v>2023</v>
       </c>
       <c r="E1240" t="s">
-        <v>633</v>
+        <v>877</v>
       </c>
       <c r="F1240" t="s">
-        <v>417</v>
+        <v>696</v>
       </c>
       <c r="G1240" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1240" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1240">
         <v>2</v>
       </c>
       <c r="J1240" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1241" spans="1:10">
       <c r="A1241" s="1" t="s">
-        <v>1495</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="1242" spans="1:10">
       <c r="A1242" t="s">
-        <v>1496</v>
+        <v>1491</v>
       </c>
       <c r="B1242" t="s">
-        <v>1497</v>
+        <v>1492</v>
       </c>
       <c r="C1242">
         <v>0</v>
       </c>
       <c r="D1242">
         <v>2023</v>
       </c>
       <c r="E1242" t="s">
-        <v>20</v>
+        <v>1141</v>
       </c>
       <c r="F1242" t="s">
-        <v>21</v>
+        <v>440</v>
       </c>
       <c r="G1242" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1242" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1242">
         <v>2</v>
       </c>
       <c r="J1242" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1243" spans="1:10">
       <c r="A1243" s="1" t="s">
-        <v>1498</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="1244" spans="1:10">
       <c r="A1244" t="s">
-        <v>1499</v>
+        <v>1491</v>
       </c>
       <c r="B1244" t="s">
-        <v>1500</v>
+        <v>1492</v>
       </c>
       <c r="C1244">
         <v>0</v>
       </c>
       <c r="D1244">
         <v>2023</v>
       </c>
       <c r="E1244" t="s">
-        <v>1184</v>
+        <v>890</v>
       </c>
       <c r="F1244" t="s">
-        <v>456</v>
+        <v>1030</v>
       </c>
       <c r="G1244" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1244" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1244">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1244" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1245" spans="1:10">
       <c r="A1245" s="1" t="s">
-        <v>1501</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="1246" spans="1:10">
       <c r="A1246" t="s">
-        <v>1502</v>
+        <v>1495</v>
       </c>
       <c r="B1246" t="s">
-        <v>1503</v>
+        <v>1496</v>
       </c>
       <c r="C1246">
         <v>0</v>
       </c>
       <c r="D1246">
         <v>2023</v>
       </c>
       <c r="E1246" t="s">
-        <v>1504</v>
+        <v>60</v>
       </c>
       <c r="F1246" t="s">
-        <v>1104</v>
+        <v>61</v>
       </c>
       <c r="G1246" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1246" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1246">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1246" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1247" spans="1:10">
       <c r="A1247" s="1" t="s">
-        <v>1091</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="1248" spans="1:10">
       <c r="A1248" t="s">
-        <v>1502</v>
+        <v>1495</v>
       </c>
       <c r="B1248" t="s">
-        <v>1503</v>
+        <v>1498</v>
       </c>
       <c r="C1248">
         <v>0</v>
       </c>
       <c r="D1248">
         <v>2023</v>
       </c>
       <c r="E1248" t="s">
-        <v>1105</v>
+        <v>1280</v>
       </c>
       <c r="F1248" t="s">
-        <v>378</v>
+        <v>327</v>
       </c>
       <c r="G1248" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1248" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1248">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1248" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1249" spans="1:10">
       <c r="A1249" s="1" t="s">
-        <v>1091</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="1250" spans="1:10">
       <c r="A1250" t="s">
-        <v>1502</v>
+        <v>1495</v>
       </c>
       <c r="B1250" t="s">
-        <v>1503</v>
+        <v>1498</v>
       </c>
       <c r="C1250">
         <v>0</v>
       </c>
       <c r="D1250">
         <v>2023</v>
       </c>
       <c r="E1250" t="s">
-        <v>1505</v>
+        <v>98</v>
       </c>
       <c r="F1250" t="s">
-        <v>1098</v>
+        <v>544</v>
       </c>
       <c r="G1250" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1250" t="s">
         <v>15</v>
       </c>
       <c r="I1250">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1250" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1251" spans="1:10">
       <c r="A1251" s="1" t="s">
-        <v>1091</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="1252" spans="1:10">
       <c r="A1252" t="s">
-        <v>1502</v>
+        <v>1495</v>
       </c>
       <c r="B1252" t="s">
-        <v>1503</v>
+        <v>1498</v>
       </c>
       <c r="C1252">
         <v>0</v>
       </c>
       <c r="D1252">
         <v>2023</v>
       </c>
       <c r="E1252" t="s">
-        <v>1506</v>
+        <v>558</v>
       </c>
       <c r="F1252" t="s">
-        <v>1507</v>
+        <v>542</v>
       </c>
       <c r="G1252" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1252" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1252">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1252" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1253" spans="1:10">
       <c r="A1253" s="1" t="s">
-        <v>1091</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="1254" spans="1:10">
       <c r="A1254" t="s">
         <v>1502</v>
       </c>
       <c r="B1254" t="s">
         <v>1503</v>
       </c>
       <c r="C1254">
         <v>0</v>
       </c>
       <c r="D1254">
         <v>2023</v>
       </c>
       <c r="E1254" t="s">
-        <v>1508</v>
+        <v>788</v>
       </c>
       <c r="F1254" t="s">
-        <v>1509</v>
+        <v>1504</v>
       </c>
       <c r="G1254" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1254" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1254">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1254" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1255" spans="1:10">
       <c r="A1255" s="1" t="s">
-        <v>1091</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="1256" spans="1:10">
       <c r="A1256" t="s">
         <v>1502</v>
       </c>
       <c r="B1256" t="s">
         <v>1503</v>
       </c>
       <c r="C1256">
         <v>0</v>
       </c>
       <c r="D1256">
         <v>2023</v>
       </c>
       <c r="E1256" t="s">
-        <v>1097</v>
+        <v>1035</v>
       </c>
       <c r="F1256" t="s">
-        <v>1509</v>
+        <v>573</v>
       </c>
       <c r="G1256" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1256" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1256">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1256" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1257" spans="1:10">
       <c r="A1257" s="1" t="s">
-        <v>1091</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="1258" spans="1:10">
       <c r="A1258" t="s">
-        <v>1502</v>
+        <v>1507</v>
       </c>
       <c r="B1258" t="s">
-        <v>1503</v>
+        <v>1508</v>
       </c>
       <c r="C1258">
         <v>0</v>
       </c>
       <c r="D1258">
         <v>2023</v>
       </c>
       <c r="E1258" t="s">
-        <v>1103</v>
+        <v>1344</v>
       </c>
       <c r="F1258" t="s">
-        <v>1104</v>
+        <v>294</v>
       </c>
       <c r="G1258" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1258" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1258">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1258" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1259" spans="1:10">
       <c r="A1259" s="1" t="s">
-        <v>1091</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="1260" spans="1:10">
       <c r="A1260" t="s">
-        <v>1502</v>
+        <v>1510</v>
       </c>
       <c r="B1260" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="C1260">
         <v>0</v>
       </c>
       <c r="D1260">
         <v>2023</v>
       </c>
       <c r="E1260" t="s">
-        <v>1110</v>
+        <v>1512</v>
       </c>
       <c r="F1260" t="s">
-        <v>378</v>
+        <v>187</v>
       </c>
       <c r="G1260" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1260" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1260">
         <v>1</v>
       </c>
       <c r="J1260" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1261" spans="1:10">
       <c r="A1261" s="1" t="s">
-        <v>1091</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="1262" spans="1:10">
       <c r="A1262" t="s">
-        <v>1502</v>
+        <v>1514</v>
       </c>
       <c r="B1262" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="C1262">
         <v>0</v>
       </c>
       <c r="D1262">
         <v>2023</v>
       </c>
       <c r="E1262" t="s">
-        <v>1107</v>
+        <v>98</v>
       </c>
       <c r="F1262" t="s">
-        <v>1102</v>
+        <v>544</v>
       </c>
       <c r="G1262" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1262" t="s">
         <v>15</v>
       </c>
       <c r="I1262">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1262" t="s">
-        <v>15</v>
+        <v>620</v>
       </c>
     </row>
     <row r="1263" spans="1:10">
       <c r="A1263" s="1" t="s">
-        <v>1091</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="1264" spans="1:10">
       <c r="A1264" t="s">
-        <v>1502</v>
+        <v>1517</v>
       </c>
       <c r="B1264" t="s">
-        <v>1503</v>
+        <v>1518</v>
       </c>
       <c r="C1264">
         <v>0</v>
       </c>
       <c r="D1264">
         <v>2023</v>
       </c>
       <c r="E1264" t="s">
-        <v>1101</v>
+        <v>657</v>
       </c>
       <c r="F1264" t="s">
-        <v>1108</v>
+        <v>443</v>
       </c>
       <c r="G1264" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1264" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1264">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1264" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1265" spans="1:10">
       <c r="A1265" s="1" t="s">
-        <v>1091</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="1266" spans="1:10">
       <c r="A1266" t="s">
-        <v>1502</v>
+        <v>1520</v>
       </c>
       <c r="B1266" t="s">
-        <v>1503</v>
+        <v>1521</v>
       </c>
       <c r="C1266">
         <v>0</v>
       </c>
       <c r="D1266">
         <v>2023</v>
       </c>
       <c r="E1266" t="s">
-        <v>764</v>
+        <v>60</v>
       </c>
       <c r="F1266" t="s">
-        <v>1480</v>
+        <v>61</v>
       </c>
       <c r="G1266" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1266" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1266">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1266" t="s">
-        <v>120</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1267" spans="1:10">
       <c r="A1267" s="1" t="s">
-        <v>1091</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="1268" spans="1:10">
       <c r="A1268" t="s">
-        <v>1502</v>
+        <v>1523</v>
       </c>
       <c r="B1268" t="s">
-        <v>1503</v>
+        <v>1524</v>
       </c>
       <c r="C1268">
         <v>0</v>
       </c>
       <c r="D1268">
         <v>2023</v>
       </c>
       <c r="E1268" t="s">
-        <v>1510</v>
+        <v>1208</v>
       </c>
       <c r="F1268" t="s">
-        <v>1511</v>
+        <v>482</v>
       </c>
       <c r="G1268" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1268" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1268">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1268" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1269" spans="1:10">
       <c r="A1269" s="1" t="s">
-        <v>1091</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="1270" spans="1:10">
       <c r="A1270" t="s">
-        <v>1502</v>
+        <v>1526</v>
       </c>
       <c r="B1270" t="s">
-        <v>1503</v>
+        <v>1527</v>
       </c>
       <c r="C1270">
         <v>0</v>
       </c>
       <c r="D1270">
         <v>2023</v>
       </c>
       <c r="E1270" t="s">
-        <v>1109</v>
+        <v>1528</v>
       </c>
       <c r="F1270" t="s">
-        <v>1100</v>
+        <v>1128</v>
       </c>
       <c r="G1270" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1270" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1270">
         <v>1</v>
       </c>
       <c r="J1270" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1271" spans="1:10">
       <c r="A1271" s="1" t="s">
-        <v>1091</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="1272" spans="1:10">
       <c r="A1272" t="s">
-        <v>1512</v>
+        <v>1526</v>
       </c>
       <c r="B1272" t="s">
-        <v>1513</v>
+        <v>1527</v>
       </c>
       <c r="C1272">
         <v>0</v>
       </c>
       <c r="D1272">
         <v>2023</v>
       </c>
       <c r="E1272" t="s">
-        <v>1514</v>
+        <v>1129</v>
       </c>
       <c r="F1272" t="s">
-        <v>1515</v>
+        <v>404</v>
       </c>
       <c r="G1272" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1272" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1272">
         <v>1</v>
       </c>
       <c r="J1272" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1273" spans="1:10">
       <c r="A1273" s="1" t="s">
-        <v>1091</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="1274" spans="1:10">
       <c r="A1274" t="s">
-        <v>1512</v>
+        <v>1526</v>
       </c>
       <c r="B1274" t="s">
-        <v>1513</v>
+        <v>1527</v>
       </c>
       <c r="C1274">
         <v>0</v>
       </c>
       <c r="D1274">
         <v>2023</v>
       </c>
       <c r="E1274" t="s">
-        <v>543</v>
+        <v>1529</v>
       </c>
       <c r="F1274" t="s">
-        <v>13</v>
+        <v>1122</v>
       </c>
       <c r="G1274" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1274" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1274">
         <v>1</v>
       </c>
       <c r="J1274" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1275" spans="1:10">
       <c r="A1275" s="1" t="s">
-        <v>1091</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="1276" spans="1:10">
       <c r="A1276" t="s">
-        <v>1512</v>
+        <v>1526</v>
       </c>
       <c r="B1276" t="s">
-        <v>1516</v>
+        <v>1527</v>
       </c>
       <c r="C1276">
         <v>0</v>
       </c>
       <c r="D1276">
         <v>2023</v>
       </c>
       <c r="E1276" t="s">
-        <v>1092</v>
+        <v>1530</v>
       </c>
       <c r="F1276" t="s">
-        <v>1358</v>
+        <v>1531</v>
       </c>
       <c r="G1276" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1276" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1276">
         <v>1</v>
       </c>
       <c r="J1276" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1277" spans="1:10">
       <c r="A1277" s="1" t="s">
-        <v>1091</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="1278" spans="1:10">
       <c r="A1278" t="s">
-        <v>1512</v>
+        <v>1526</v>
       </c>
       <c r="B1278" t="s">
-        <v>1513</v>
+        <v>1527</v>
       </c>
       <c r="C1278">
         <v>0</v>
       </c>
       <c r="D1278">
         <v>2023</v>
       </c>
       <c r="E1278" t="s">
-        <v>62</v>
+        <v>1532</v>
       </c>
       <c r="F1278" t="s">
-        <v>518</v>
+        <v>1533</v>
       </c>
       <c r="G1278" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1278" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I1278">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1278" t="s">
-        <v>269</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1279" spans="1:10">
       <c r="A1279" s="1" t="s">
-        <v>1091</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="1280" spans="1:10">
       <c r="A1280" t="s">
-        <v>1512</v>
+        <v>1526</v>
       </c>
       <c r="B1280" t="s">
-        <v>1513</v>
+        <v>1527</v>
       </c>
       <c r="C1280">
         <v>0</v>
       </c>
       <c r="D1280">
         <v>2023</v>
       </c>
       <c r="E1280" t="s">
-        <v>1517</v>
+        <v>1121</v>
       </c>
       <c r="F1280" t="s">
-        <v>544</v>
+        <v>1533</v>
       </c>
       <c r="G1280" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1280" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1280">
         <v>1</v>
       </c>
       <c r="J1280" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1281" spans="1:10">
       <c r="A1281" s="1" t="s">
-        <v>1091</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="1282" spans="1:10">
       <c r="A1282" t="s">
-        <v>1512</v>
+        <v>1526</v>
       </c>
       <c r="B1282" t="s">
-        <v>1513</v>
+        <v>1527</v>
       </c>
       <c r="C1282">
         <v>0</v>
       </c>
       <c r="D1282">
         <v>2023</v>
       </c>
       <c r="E1282" t="s">
-        <v>360</v>
+        <v>1127</v>
       </c>
       <c r="F1282" t="s">
-        <v>479</v>
+        <v>1128</v>
       </c>
       <c r="G1282" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1282" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1282">
         <v>1</v>
       </c>
       <c r="J1282" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1283" spans="1:10">
       <c r="A1283" s="1" t="s">
-        <v>1091</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="1284" spans="1:10">
       <c r="A1284" t="s">
-        <v>1512</v>
+        <v>1526</v>
       </c>
       <c r="B1284" t="s">
-        <v>1516</v>
+        <v>1527</v>
       </c>
       <c r="C1284">
         <v>0</v>
       </c>
       <c r="D1284">
         <v>2023</v>
       </c>
       <c r="E1284" t="s">
-        <v>1117</v>
+        <v>1134</v>
       </c>
       <c r="F1284" t="s">
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="G1284" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1284" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1284">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1284" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1285" spans="1:10">
       <c r="A1285" s="1" t="s">
-        <v>1091</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="1286" spans="1:10">
       <c r="A1286" t="s">
-        <v>1512</v>
+        <v>1526</v>
       </c>
       <c r="B1286" t="s">
-        <v>1516</v>
+        <v>1527</v>
       </c>
       <c r="C1286">
         <v>0</v>
       </c>
       <c r="D1286">
         <v>2023</v>
       </c>
       <c r="E1286" t="s">
-        <v>1094</v>
+        <v>1131</v>
       </c>
       <c r="F1286" t="s">
-        <v>1093</v>
+        <v>1126</v>
       </c>
       <c r="G1286" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1286" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1286">
         <v>1</v>
       </c>
       <c r="J1286" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1287" spans="1:10">
       <c r="A1287" s="1" t="s">
-        <v>1091</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="1288" spans="1:10">
       <c r="A1288" t="s">
-        <v>1512</v>
+        <v>1526</v>
       </c>
       <c r="B1288" t="s">
-        <v>1516</v>
+        <v>1527</v>
       </c>
       <c r="C1288">
         <v>0</v>
       </c>
       <c r="D1288">
         <v>2023</v>
       </c>
       <c r="E1288" t="s">
-        <v>1090</v>
+        <v>1125</v>
       </c>
       <c r="F1288" t="s">
-        <v>1518</v>
+        <v>1132</v>
       </c>
       <c r="G1288" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1288" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1288">
         <v>1</v>
       </c>
       <c r="J1288" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1289" spans="1:10">
       <c r="A1289" s="1" t="s">
-        <v>1091</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="1290" spans="1:10">
       <c r="A1290" t="s">
-        <v>1512</v>
+        <v>1526</v>
       </c>
       <c r="B1290" t="s">
-        <v>1516</v>
+        <v>1527</v>
       </c>
       <c r="C1290">
         <v>0</v>
       </c>
       <c r="D1290">
         <v>2023</v>
       </c>
       <c r="E1290" t="s">
-        <v>1519</v>
+        <v>788</v>
       </c>
       <c r="F1290" t="s">
-        <v>13</v>
+        <v>1504</v>
       </c>
       <c r="G1290" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1290" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1290">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1290" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1291" spans="1:10">
       <c r="A1291" s="1" t="s">
-        <v>1091</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="1292" spans="1:10">
       <c r="A1292" t="s">
-        <v>1512</v>
+        <v>1526</v>
       </c>
       <c r="B1292" t="s">
-        <v>1516</v>
+        <v>1527</v>
       </c>
       <c r="C1292">
         <v>0</v>
       </c>
       <c r="D1292">
         <v>2023</v>
       </c>
       <c r="E1292" t="s">
-        <v>1099</v>
+        <v>1534</v>
       </c>
       <c r="F1292" t="s">
-        <v>1100</v>
+        <v>1535</v>
       </c>
       <c r="G1292" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1292" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1292">
         <v>1</v>
       </c>
       <c r="J1292" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1293" spans="1:10">
       <c r="A1293" s="1" t="s">
-        <v>1091</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="1294" spans="1:10">
       <c r="A1294" t="s">
-        <v>1520</v>
+        <v>1526</v>
       </c>
       <c r="B1294" t="s">
-        <v>1521</v>
+        <v>1527</v>
       </c>
       <c r="C1294">
         <v>0</v>
       </c>
       <c r="D1294">
         <v>2023</v>
       </c>
       <c r="E1294" t="s">
-        <v>1117</v>
+        <v>1133</v>
       </c>
       <c r="F1294" t="s">
-        <v>414</v>
+        <v>1124</v>
       </c>
       <c r="G1294" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1294" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1294">
         <v>1</v>
       </c>
       <c r="J1294" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1295" spans="1:10">
       <c r="A1295" s="1" t="s">
-        <v>1522</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="1296" spans="1:10">
       <c r="A1296" t="s">
-        <v>1523</v>
+        <v>1536</v>
       </c>
       <c r="B1296" t="s">
-        <v>1524</v>
+        <v>1537</v>
       </c>
       <c r="C1296">
         <v>0</v>
       </c>
       <c r="D1296">
         <v>2023</v>
       </c>
       <c r="E1296" t="s">
-        <v>1227</v>
+        <v>1538</v>
       </c>
       <c r="F1296" t="s">
-        <v>141</v>
+        <v>1539</v>
       </c>
       <c r="G1296" t="s">
-        <v>1525</v>
+        <v>26</v>
       </c>
       <c r="H1296" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1296">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1296" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1297" spans="1:10">
       <c r="A1297" s="1" t="s">
-        <v>1526</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="1298" spans="1:10">
       <c r="A1298" t="s">
-        <v>1523</v>
+        <v>1536</v>
       </c>
       <c r="B1298" t="s">
-        <v>1524</v>
+        <v>1537</v>
       </c>
       <c r="C1298">
         <v>0</v>
       </c>
       <c r="D1298">
         <v>2023</v>
       </c>
       <c r="E1298" t="s">
-        <v>1527</v>
+        <v>569</v>
       </c>
       <c r="F1298" t="s">
-        <v>141</v>
+        <v>50</v>
       </c>
       <c r="G1298" t="s">
-        <v>1525</v>
+        <v>26</v>
       </c>
       <c r="H1298" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1298">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1298" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1299" spans="1:10">
       <c r="A1299" s="1" t="s">
-        <v>1526</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="1300" spans="1:10">
       <c r="A1300" t="s">
-        <v>1528</v>
+        <v>1536</v>
       </c>
       <c r="B1300" t="s">
-        <v>1529</v>
+        <v>1540</v>
       </c>
       <c r="C1300">
         <v>0</v>
       </c>
       <c r="D1300">
         <v>2023</v>
       </c>
       <c r="E1300" t="s">
-        <v>760</v>
+        <v>1116</v>
       </c>
       <c r="F1300" t="s">
-        <v>104</v>
+        <v>1382</v>
       </c>
       <c r="G1300" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1300" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1300">
         <v>1</v>
       </c>
       <c r="J1300" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1301" spans="1:10">
       <c r="A1301" s="1" t="s">
-        <v>1530</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="1302" spans="1:10">
       <c r="A1302" t="s">
-        <v>1528</v>
+        <v>1536</v>
       </c>
       <c r="B1302" t="s">
-        <v>1529</v>
+        <v>1537</v>
       </c>
       <c r="C1302">
         <v>0</v>
       </c>
       <c r="D1302">
         <v>2023</v>
       </c>
       <c r="E1302" t="s">
-        <v>1090</v>
+        <v>98</v>
       </c>
       <c r="F1302" t="s">
-        <v>1518</v>
+        <v>544</v>
       </c>
       <c r="G1302" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1302" t="s">
         <v>15</v>
       </c>
       <c r="I1302">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1302" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1303" spans="1:10">
       <c r="A1303" s="1" t="s">
-        <v>1530</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="1304" spans="1:10">
       <c r="A1304" t="s">
-        <v>1531</v>
+        <v>1536</v>
       </c>
       <c r="B1304" t="s">
-        <v>1532</v>
+        <v>1537</v>
       </c>
       <c r="C1304">
         <v>0</v>
       </c>
       <c r="D1304">
         <v>2023</v>
       </c>
       <c r="E1304" t="s">
-        <v>62</v>
+        <v>1541</v>
       </c>
       <c r="F1304" t="s">
-        <v>518</v>
+        <v>570</v>
       </c>
       <c r="G1304" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1304" t="s">
-        <v>734</v>
+        <v>21</v>
       </c>
       <c r="I1304">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1304" t="s">
-        <v>1189</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1305" spans="1:10">
       <c r="A1305" s="1" t="s">
-        <v>1533</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="1306" spans="1:10">
       <c r="A1306" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="B1306" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="C1306">
         <v>0</v>
       </c>
       <c r="D1306">
         <v>2023</v>
       </c>
       <c r="E1306" t="s">
-        <v>853</v>
+        <v>386</v>
       </c>
       <c r="F1306" t="s">
-        <v>184</v>
+        <v>505</v>
       </c>
       <c r="G1306" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1306" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1306">
         <v>1</v>
       </c>
       <c r="J1306" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1307" spans="1:10">
       <c r="A1307" s="1" t="s">
-        <v>1536</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="1308" spans="1:10">
       <c r="A1308" t="s">
-        <v>1537</v>
+        <v>1536</v>
       </c>
       <c r="B1308" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="C1308">
         <v>0</v>
       </c>
       <c r="D1308">
         <v>2023</v>
       </c>
       <c r="E1308" t="s">
-        <v>691</v>
+        <v>1141</v>
       </c>
       <c r="F1308" t="s">
-        <v>46</v>
+        <v>440</v>
       </c>
       <c r="G1308" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1308" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1308">
         <v>3</v>
       </c>
       <c r="J1308" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1309" spans="1:10">
       <c r="A1309" s="1" t="s">
-        <v>1539</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="1310" spans="1:10">
       <c r="A1310" t="s">
-        <v>1537</v>
+        <v>1536</v>
       </c>
       <c r="B1310" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="C1310">
         <v>0</v>
       </c>
       <c r="D1310">
         <v>2023</v>
       </c>
       <c r="E1310" t="s">
-        <v>399</v>
+        <v>1118</v>
       </c>
       <c r="F1310" t="s">
-        <v>104</v>
+        <v>1117</v>
       </c>
       <c r="G1310" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1310" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1310">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1310" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1311" spans="1:10">
       <c r="A1311" s="1" t="s">
-        <v>1539</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="1312" spans="1:10">
       <c r="A1312" t="s">
-        <v>1537</v>
+        <v>1536</v>
       </c>
       <c r="B1312" t="s">
         <v>1540</v>
       </c>
       <c r="C1312">
         <v>0</v>
       </c>
       <c r="D1312">
         <v>2023</v>
       </c>
       <c r="E1312" t="s">
-        <v>20</v>
+        <v>1114</v>
       </c>
       <c r="F1312" t="s">
-        <v>21</v>
+        <v>1542</v>
       </c>
       <c r="G1312" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1312" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1312">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1312" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1313" spans="1:10">
       <c r="A1313" s="1" t="s">
-        <v>1541</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="1314" spans="1:10">
       <c r="A1314" t="s">
-        <v>1537</v>
+        <v>1536</v>
       </c>
       <c r="B1314" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="C1314">
         <v>0</v>
       </c>
       <c r="D1314">
         <v>2023</v>
       </c>
       <c r="E1314" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="F1314" t="s">
-        <v>1543</v>
+        <v>50</v>
       </c>
       <c r="G1314" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1314" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1314">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1314" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1315" spans="1:10">
       <c r="A1315" s="1" t="s">
-        <v>1544</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="1316" spans="1:10">
       <c r="A1316" t="s">
-        <v>1545</v>
+        <v>1536</v>
       </c>
       <c r="B1316" t="s">
-        <v>1546</v>
+        <v>1540</v>
       </c>
       <c r="C1316">
         <v>0</v>
       </c>
       <c r="D1316">
         <v>2023</v>
       </c>
       <c r="E1316" t="s">
-        <v>1320</v>
+        <v>1123</v>
       </c>
       <c r="F1316" t="s">
-        <v>266</v>
+        <v>1124</v>
       </c>
       <c r="G1316" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1316" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1316">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1316" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1317" spans="1:10">
       <c r="A1317" s="1" t="s">
-        <v>1547</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="1318" spans="1:10">
       <c r="A1318" t="s">
-        <v>1548</v>
+        <v>1544</v>
       </c>
       <c r="B1318" t="s">
-        <v>1549</v>
+        <v>1545</v>
       </c>
       <c r="C1318">
         <v>0</v>
       </c>
       <c r="D1318">
         <v>2023</v>
       </c>
       <c r="E1318" t="s">
-        <v>760</v>
+        <v>1141</v>
       </c>
       <c r="F1318" t="s">
-        <v>104</v>
+        <v>440</v>
       </c>
       <c r="G1318" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1318" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1318">
         <v>1</v>
       </c>
       <c r="J1318" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1319" spans="1:10">
       <c r="A1319" s="1" t="s">
-        <v>1550</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="1320" spans="1:10">
       <c r="A1320" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B1320" t="s">
         <v>1548</v>
-      </c>
-[...1 lines deleted...]
-        <v>1549</v>
       </c>
       <c r="C1320">
         <v>0</v>
       </c>
       <c r="D1320">
         <v>2023</v>
       </c>
       <c r="E1320" t="s">
-        <v>1551</v>
+        <v>1251</v>
       </c>
       <c r="F1320" t="s">
-        <v>1427</v>
+        <v>170</v>
       </c>
       <c r="G1320" t="s">
-        <v>14</v>
+        <v>1549</v>
       </c>
       <c r="H1320" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1320">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1320" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1321" spans="1:10">
       <c r="A1321" s="1" t="s">
-        <v>1552</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="1322" spans="1:10">
       <c r="A1322" t="s">
-        <v>1553</v>
+        <v>1547</v>
       </c>
       <c r="B1322" t="s">
-        <v>1554</v>
+        <v>1548</v>
       </c>
       <c r="C1322">
         <v>0</v>
       </c>
       <c r="D1322">
         <v>2023</v>
       </c>
       <c r="E1322" t="s">
-        <v>455</v>
+        <v>1551</v>
       </c>
       <c r="F1322" t="s">
-        <v>1555</v>
+        <v>170</v>
       </c>
       <c r="G1322" t="s">
-        <v>14</v>
+        <v>1549</v>
       </c>
       <c r="H1322" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1322">
         <v>2</v>
       </c>
       <c r="J1322" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1323" spans="1:10">
       <c r="A1323" s="1" t="s">
-        <v>1556</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="1324" spans="1:10">
       <c r="A1324" t="s">
-        <v>1557</v>
+        <v>1552</v>
       </c>
       <c r="B1324" t="s">
-        <v>1558</v>
+        <v>1553</v>
       </c>
       <c r="C1324">
         <v>0</v>
       </c>
       <c r="D1324">
         <v>2023</v>
       </c>
       <c r="E1324" t="s">
-        <v>691</v>
+        <v>784</v>
       </c>
       <c r="F1324" t="s">
-        <v>46</v>
+        <v>134</v>
       </c>
       <c r="G1324" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1324" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1324">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1324" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1325" spans="1:10">
       <c r="A1325" s="1" t="s">
-        <v>1559</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="1326" spans="1:10">
       <c r="A1326" t="s">
-        <v>1557</v>
+        <v>1552</v>
       </c>
       <c r="B1326" t="s">
-        <v>1558</v>
+        <v>1553</v>
       </c>
       <c r="C1326">
         <v>0</v>
       </c>
       <c r="D1326">
         <v>2023</v>
       </c>
       <c r="E1326" t="s">
-        <v>995</v>
+        <v>1114</v>
       </c>
       <c r="F1326" t="s">
-        <v>46</v>
+        <v>1542</v>
       </c>
       <c r="G1326" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1326" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1326">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1326" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1327" spans="1:10">
       <c r="A1327" s="1" t="s">
-        <v>1559</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="1328" spans="1:10">
       <c r="A1328" t="s">
-        <v>1560</v>
+        <v>1555</v>
       </c>
       <c r="B1328" t="s">
-        <v>1561</v>
+        <v>1556</v>
       </c>
       <c r="C1328">
         <v>0</v>
       </c>
       <c r="D1328">
         <v>2023</v>
       </c>
       <c r="E1328" t="s">
-        <v>62</v>
+        <v>98</v>
       </c>
       <c r="F1328" t="s">
-        <v>518</v>
+        <v>544</v>
       </c>
       <c r="G1328" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1328" t="s">
-        <v>268</v>
+        <v>758</v>
       </c>
       <c r="I1328">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1328" t="s">
-        <v>268</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="1329" spans="1:10">
       <c r="A1329" s="1" t="s">
-        <v>1562</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="1330" spans="1:10">
       <c r="A1330" t="s">
-        <v>1563</v>
+        <v>1558</v>
       </c>
       <c r="B1330" t="s">
-        <v>1564</v>
+        <v>1559</v>
       </c>
       <c r="C1330">
         <v>0</v>
       </c>
       <c r="D1330">
         <v>2023</v>
       </c>
       <c r="E1330" t="s">
-        <v>20</v>
+        <v>877</v>
       </c>
       <c r="F1330" t="s">
-        <v>21</v>
+        <v>213</v>
       </c>
       <c r="G1330" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1330" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1330">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1330" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1331" spans="1:10">
       <c r="A1331" s="1" t="s">
-        <v>1565</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="1332" spans="1:10">
       <c r="A1332" t="s">
-        <v>1566</v>
+        <v>1561</v>
       </c>
       <c r="B1332" t="s">
-        <v>1567</v>
+        <v>1562</v>
       </c>
       <c r="C1332">
         <v>0</v>
       </c>
       <c r="D1332">
         <v>2023</v>
       </c>
       <c r="E1332" t="s">
-        <v>1568</v>
+        <v>715</v>
       </c>
       <c r="F1332" t="s">
-        <v>184</v>
+        <v>83</v>
       </c>
       <c r="G1332" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1332" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1332">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1332" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1333" spans="1:10">
       <c r="A1333" s="1" t="s">
-        <v>1569</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="1334" spans="1:10">
       <c r="A1334" t="s">
-        <v>1570</v>
+        <v>1561</v>
       </c>
       <c r="B1334" t="s">
-        <v>1571</v>
+        <v>1562</v>
       </c>
       <c r="C1334">
         <v>0</v>
       </c>
       <c r="D1334">
         <v>2023</v>
       </c>
       <c r="E1334" t="s">
-        <v>1011</v>
+        <v>425</v>
       </c>
       <c r="F1334" t="s">
-        <v>1572</v>
+        <v>134</v>
       </c>
       <c r="G1334" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1334" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1334">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1334" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1335" spans="1:10">
       <c r="A1335" s="1" t="s">
-        <v>1573</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="1336" spans="1:10">
       <c r="A1336" t="s">
-        <v>1574</v>
+        <v>1561</v>
       </c>
       <c r="B1336" t="s">
-        <v>1575</v>
+        <v>1564</v>
       </c>
       <c r="C1336">
         <v>0</v>
       </c>
       <c r="D1336">
         <v>2023</v>
       </c>
       <c r="E1336" t="s">
-        <v>760</v>
+        <v>60</v>
       </c>
       <c r="F1336" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="G1336" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1336" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1336">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1336" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1337" spans="1:10">
       <c r="A1337" s="1" t="s">
-        <v>1576</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="1338" spans="1:10">
       <c r="A1338" t="s">
-        <v>1574</v>
+        <v>1561</v>
       </c>
       <c r="B1338" t="s">
-        <v>1575</v>
+        <v>1562</v>
       </c>
       <c r="C1338">
         <v>0</v>
       </c>
       <c r="D1338">
         <v>2023</v>
       </c>
       <c r="E1338" t="s">
-        <v>399</v>
+        <v>1566</v>
       </c>
       <c r="F1338" t="s">
-        <v>104</v>
+        <v>1567</v>
       </c>
       <c r="G1338" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1338" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1338">
         <v>3</v>
       </c>
       <c r="J1338" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1339" spans="1:10">
       <c r="A1339" s="1" t="s">
-        <v>1576</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="1340" spans="1:10">
       <c r="A1340" t="s">
-        <v>1577</v>
+        <v>1569</v>
       </c>
       <c r="B1340" t="s">
-        <v>1578</v>
+        <v>1570</v>
       </c>
       <c r="C1340">
         <v>0</v>
       </c>
       <c r="D1340">
         <v>2023</v>
       </c>
       <c r="E1340" t="s">
-        <v>455</v>
+        <v>1344</v>
       </c>
       <c r="F1340" t="s">
-        <v>330</v>
+        <v>294</v>
       </c>
       <c r="G1340" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1340" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1340">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1340" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1341" spans="1:10">
       <c r="A1341" s="1" t="s">
-        <v>1579</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="1342" spans="1:10">
       <c r="A1342" t="s">
-        <v>1577</v>
+        <v>1572</v>
       </c>
       <c r="B1342" t="s">
-        <v>1580</v>
+        <v>1573</v>
       </c>
       <c r="C1342">
         <v>0</v>
       </c>
       <c r="D1342">
         <v>2023</v>
       </c>
       <c r="E1342" t="s">
-        <v>1581</v>
+        <v>784</v>
       </c>
       <c r="F1342" t="s">
-        <v>417</v>
+        <v>134</v>
       </c>
       <c r="G1342" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1342" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1342">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1342" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1343" spans="1:10">
       <c r="A1343" s="1" t="s">
-        <v>1582</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="1344" spans="1:10">
       <c r="A1344" t="s">
-        <v>1577</v>
+        <v>1572</v>
       </c>
       <c r="B1344" t="s">
-        <v>1580</v>
+        <v>1573</v>
       </c>
       <c r="C1344">
         <v>0</v>
       </c>
       <c r="D1344">
         <v>2023</v>
       </c>
       <c r="E1344" t="s">
-        <v>779</v>
+        <v>1575</v>
       </c>
       <c r="F1344" t="s">
-        <v>13</v>
+        <v>1451</v>
       </c>
       <c r="G1344" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1344" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1344">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1344" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1345" spans="1:10">
       <c r="A1345" s="1" t="s">
-        <v>1582</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="1346" spans="1:10">
       <c r="A1346" t="s">
         <v>1577</v>
       </c>
       <c r="B1346" t="s">
-        <v>1583</v>
+        <v>1578</v>
       </c>
       <c r="C1346">
         <v>0</v>
       </c>
       <c r="D1346">
         <v>2023</v>
       </c>
       <c r="E1346" t="s">
-        <v>633</v>
+        <v>481</v>
       </c>
       <c r="F1346" t="s">
-        <v>417</v>
+        <v>1579</v>
       </c>
       <c r="G1346" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1346" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1346">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1346" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1347" spans="1:10">
       <c r="A1347" s="1" t="s">
-        <v>1584</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="1348" spans="1:10">
       <c r="A1348" t="s">
-        <v>1585</v>
+        <v>1581</v>
       </c>
       <c r="B1348" t="s">
-        <v>1586</v>
+        <v>1582</v>
       </c>
       <c r="C1348">
         <v>0</v>
       </c>
       <c r="D1348">
         <v>2023</v>
       </c>
       <c r="E1348" t="s">
-        <v>495</v>
+        <v>715</v>
       </c>
       <c r="F1348" t="s">
-        <v>1028</v>
+        <v>83</v>
       </c>
       <c r="G1348" t="s">
-        <v>338</v>
+        <v>26</v>
       </c>
       <c r="H1348" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1348">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J1348" t="s">
-        <v>497</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1349" spans="1:10">
       <c r="A1349" s="1" t="s">
-        <v>1587</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="1350" spans="1:10">
       <c r="A1350" t="s">
-        <v>1588</v>
+        <v>1581</v>
       </c>
       <c r="B1350" t="s">
-        <v>1589</v>
+        <v>1582</v>
       </c>
       <c r="C1350">
         <v>0</v>
       </c>
       <c r="D1350">
         <v>2023</v>
       </c>
       <c r="E1350" t="s">
-        <v>576</v>
+        <v>1019</v>
       </c>
       <c r="F1350" t="s">
-        <v>1590</v>
+        <v>83</v>
       </c>
       <c r="G1350" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1350" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1350">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1350" t="s">
-        <v>120</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1351" spans="1:10">
       <c r="A1351" s="1" t="s">
-        <v>1591</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="1352" spans="1:10">
       <c r="A1352" t="s">
-        <v>1588</v>
+        <v>1584</v>
       </c>
       <c r="B1352" t="s">
-        <v>1592</v>
+        <v>1585</v>
       </c>
       <c r="C1352">
         <v>0</v>
       </c>
       <c r="D1352">
         <v>2023</v>
       </c>
       <c r="E1352" t="s">
-        <v>566</v>
+        <v>98</v>
       </c>
       <c r="F1352" t="s">
-        <v>1593</v>
+        <v>544</v>
       </c>
       <c r="G1352" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1352" t="s">
         <v>15</v>
       </c>
       <c r="I1352">
         <v>1</v>
       </c>
       <c r="J1352" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="1353" spans="1:10">
       <c r="A1353" s="1" t="s">
-        <v>1594</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="1354" spans="1:10">
       <c r="A1354" t="s">
-        <v>1595</v>
+        <v>1587</v>
       </c>
       <c r="B1354" t="s">
-        <v>1596</v>
+        <v>1588</v>
       </c>
       <c r="C1354">
         <v>0</v>
       </c>
       <c r="D1354">
         <v>2023</v>
       </c>
       <c r="E1354" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1354" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1354" t="s">
+        <v>26</v>
+      </c>
+      <c r="H1354" t="s">
+        <v>21</v>
+      </c>
+      <c r="I1354">
+        <v>2</v>
+      </c>
+      <c r="J1354" t="s">
         <v>62</v>
-      </c>
-[...13 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="1355" spans="1:10">
       <c r="A1355" s="1" t="s">
-        <v>1598</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="1356" spans="1:10">
       <c r="A1356" t="s">
-        <v>1599</v>
+        <v>1590</v>
       </c>
       <c r="B1356" t="s">
-        <v>1600</v>
+        <v>1591</v>
       </c>
       <c r="C1356">
         <v>0</v>
       </c>
       <c r="D1356">
         <v>2023</v>
       </c>
       <c r="E1356" t="s">
-        <v>866</v>
+        <v>1592</v>
       </c>
       <c r="F1356" t="s">
-        <v>1006</v>
+        <v>213</v>
       </c>
       <c r="G1356" t="s">
-        <v>1597</v>
+        <v>26</v>
       </c>
       <c r="H1356" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I1356">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J1356" t="s">
-        <v>631</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1357" spans="1:10">
       <c r="A1357" s="1" t="s">
-        <v>1601</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="1358" spans="1:10">
       <c r="A1358" t="s">
-        <v>1602</v>
+        <v>1594</v>
       </c>
       <c r="B1358" t="s">
-        <v>1603</v>
+        <v>1595</v>
       </c>
       <c r="C1358">
         <v>0</v>
       </c>
       <c r="D1358">
         <v>2023</v>
       </c>
       <c r="E1358" t="s">
-        <v>1604</v>
+        <v>1035</v>
       </c>
       <c r="F1358" t="s">
-        <v>479</v>
+        <v>1596</v>
       </c>
       <c r="G1358" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1358" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1358">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1358" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1359" spans="1:10">
       <c r="A1359" s="1" t="s">
-        <v>1605</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="1360" spans="1:10">
       <c r="A1360" t="s">
-        <v>1606</v>
+        <v>1598</v>
       </c>
       <c r="B1360" t="s">
-        <v>1607</v>
+        <v>1599</v>
       </c>
       <c r="C1360">
         <v>0</v>
       </c>
       <c r="D1360">
         <v>2023</v>
       </c>
       <c r="E1360" t="s">
-        <v>1608</v>
+        <v>784</v>
       </c>
       <c r="F1360" t="s">
-        <v>1609</v>
+        <v>134</v>
       </c>
       <c r="G1360" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1360" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1360">
         <v>3</v>
       </c>
       <c r="J1360" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1361" spans="1:10">
       <c r="A1361" s="1" t="s">
-        <v>1610</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="1362" spans="1:10">
       <c r="A1362" t="s">
-        <v>1611</v>
+        <v>1598</v>
       </c>
       <c r="B1362" t="s">
-        <v>1612</v>
+        <v>1599</v>
       </c>
       <c r="C1362">
         <v>0</v>
       </c>
       <c r="D1362">
         <v>2023</v>
       </c>
       <c r="E1362" t="s">
-        <v>62</v>
+        <v>425</v>
       </c>
       <c r="F1362" t="s">
-        <v>518</v>
+        <v>134</v>
       </c>
       <c r="G1362" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1362" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I1362">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1362" t="s">
-        <v>596</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1363" spans="1:10">
       <c r="A1363" s="1" t="s">
-        <v>1613</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="1364" spans="1:10">
       <c r="A1364" t="s">
-        <v>1611</v>
+        <v>1601</v>
       </c>
       <c r="B1364" t="s">
-        <v>1614</v>
+        <v>1602</v>
       </c>
       <c r="C1364">
         <v>0</v>
       </c>
       <c r="D1364">
         <v>2023</v>
       </c>
       <c r="E1364" t="s">
-        <v>265</v>
+        <v>481</v>
       </c>
       <c r="F1364" t="s">
-        <v>1615</v>
+        <v>356</v>
       </c>
       <c r="G1364" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1364" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1364">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1364" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1365" spans="1:10">
       <c r="A1365" s="1" t="s">
-        <v>1616</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="1366" spans="1:10">
       <c r="A1366" t="s">
-        <v>1611</v>
+        <v>1601</v>
       </c>
       <c r="B1366" t="s">
-        <v>1614</v>
+        <v>1604</v>
       </c>
       <c r="C1366">
         <v>0</v>
       </c>
       <c r="D1366">
         <v>2023</v>
       </c>
       <c r="E1366" t="s">
-        <v>1256</v>
+        <v>1605</v>
       </c>
       <c r="F1366" t="s">
-        <v>301</v>
+        <v>443</v>
       </c>
       <c r="G1366" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1366" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1366">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J1366" t="s">
-        <v>396</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1367" spans="1:10">
       <c r="A1367" s="1" t="s">
-        <v>1617</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="1368" spans="1:10">
       <c r="A1368" t="s">
-        <v>1611</v>
+        <v>1601</v>
       </c>
       <c r="B1368" t="s">
-        <v>1614</v>
+        <v>1604</v>
       </c>
       <c r="C1368">
         <v>0</v>
       </c>
       <c r="D1368">
         <v>2023</v>
       </c>
       <c r="E1368" t="s">
-        <v>49</v>
+        <v>803</v>
       </c>
       <c r="F1368" t="s">
-        <v>1618</v>
+        <v>50</v>
       </c>
       <c r="G1368" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1368" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1368">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J1368" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1369" spans="1:10">
       <c r="A1369" s="1" t="s">
-        <v>1617</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="1370" spans="1:10">
       <c r="A1370" t="s">
-        <v>1611</v>
+        <v>1601</v>
       </c>
       <c r="B1370" t="s">
-        <v>1619</v>
+        <v>1607</v>
       </c>
       <c r="C1370">
         <v>0</v>
       </c>
       <c r="D1370">
         <v>2023</v>
       </c>
       <c r="E1370" t="s">
-        <v>1620</v>
+        <v>657</v>
       </c>
       <c r="F1370" t="s">
-        <v>1621</v>
+        <v>443</v>
       </c>
       <c r="G1370" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1370" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1370">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J1370" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1371" spans="1:10">
       <c r="A1371" s="1" t="s">
-        <v>1622</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="1372" spans="1:10">
       <c r="A1372" t="s">
-        <v>1611</v>
+        <v>1609</v>
       </c>
       <c r="B1372" t="s">
-        <v>1623</v>
+        <v>1610</v>
       </c>
       <c r="C1372">
         <v>0</v>
       </c>
       <c r="D1372">
         <v>2023</v>
       </c>
       <c r="E1372" t="s">
-        <v>619</v>
+        <v>521</v>
       </c>
       <c r="F1372" t="s">
-        <v>1028</v>
+        <v>1052</v>
       </c>
       <c r="G1372" t="s">
-        <v>14</v>
+        <v>364</v>
       </c>
       <c r="H1372" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1372">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J1372" t="s">
-        <v>58</v>
+        <v>523</v>
       </c>
     </row>
     <row r="1373" spans="1:10">
       <c r="A1373" s="1" t="s">
-        <v>1624</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="1374" spans="1:10">
       <c r="A1374" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="B1374" t="s">
-        <v>1623</v>
+        <v>1613</v>
       </c>
       <c r="C1374">
         <v>0</v>
       </c>
       <c r="D1374">
         <v>2023</v>
       </c>
       <c r="E1374" t="s">
-        <v>581</v>
+        <v>602</v>
       </c>
       <c r="F1374" t="s">
-        <v>233</v>
+        <v>1614</v>
       </c>
       <c r="G1374" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1374" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1374">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J1374" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1375" spans="1:10">
       <c r="A1375" s="1" t="s">
-        <v>1624</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="1376" spans="1:10">
       <c r="A1376" t="s">
-        <v>1625</v>
+        <v>1612</v>
       </c>
       <c r="B1376" t="s">
-        <v>1626</v>
+        <v>1616</v>
       </c>
       <c r="C1376">
         <v>0</v>
       </c>
       <c r="D1376">
         <v>2023</v>
       </c>
       <c r="E1376" t="s">
-        <v>200</v>
+        <v>592</v>
       </c>
       <c r="F1376" t="s">
-        <v>891</v>
+        <v>1617</v>
       </c>
       <c r="G1376" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1376" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1376">
         <v>1</v>
       </c>
       <c r="J1376" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1377" spans="1:10">
       <c r="A1377" s="1" t="s">
-        <v>1627</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="1378" spans="1:10">
       <c r="A1378" t="s">
-        <v>1625</v>
+        <v>1619</v>
       </c>
       <c r="B1378" t="s">
-        <v>1628</v>
+        <v>1620</v>
       </c>
       <c r="C1378">
         <v>0</v>
       </c>
       <c r="D1378">
         <v>2023</v>
       </c>
       <c r="E1378" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="F1378" t="s">
-        <v>722</v>
+        <v>544</v>
       </c>
       <c r="G1378" t="s">
-        <v>14</v>
+        <v>1621</v>
       </c>
       <c r="H1378" t="s">
-        <v>15</v>
+        <v>758</v>
       </c>
       <c r="I1378">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J1378" t="s">
-        <v>23</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1379" spans="1:10">
       <c r="A1379" s="1" t="s">
-        <v>1629</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="1380" spans="1:10">
       <c r="A1380" t="s">
-        <v>1630</v>
+        <v>1623</v>
       </c>
       <c r="B1380" t="s">
-        <v>1631</v>
+        <v>1624</v>
       </c>
       <c r="C1380">
         <v>0</v>
       </c>
       <c r="D1380">
         <v>2023</v>
       </c>
       <c r="E1380" t="s">
-        <v>1117</v>
+        <v>890</v>
       </c>
       <c r="F1380" t="s">
-        <v>414</v>
+        <v>1030</v>
       </c>
       <c r="G1380" t="s">
-        <v>1219</v>
+        <v>1621</v>
       </c>
       <c r="H1380" t="s">
-        <v>268</v>
+        <v>15</v>
       </c>
       <c r="I1380">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J1380" t="s">
-        <v>269</v>
+        <v>655</v>
       </c>
     </row>
     <row r="1381" spans="1:10">
       <c r="A1381" s="1" t="s">
-        <v>1632</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="1382" spans="1:10">
       <c r="A1382" t="s">
-        <v>1630</v>
+        <v>1626</v>
       </c>
       <c r="B1382" t="s">
-        <v>1631</v>
+        <v>1627</v>
       </c>
       <c r="C1382">
         <v>0</v>
       </c>
       <c r="D1382">
         <v>2023</v>
       </c>
       <c r="E1382" t="s">
-        <v>62</v>
+        <v>1628</v>
       </c>
       <c r="F1382" t="s">
-        <v>518</v>
+        <v>505</v>
       </c>
       <c r="G1382" t="s">
-        <v>1219</v>
+        <v>26</v>
       </c>
       <c r="H1382" t="s">
-        <v>734</v>
+        <v>21</v>
       </c>
       <c r="I1382">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1382" t="s">
-        <v>1189</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1383" spans="1:10">
       <c r="A1383" s="1" t="s">
-        <v>1633</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="1384" spans="1:10">
       <c r="A1384" t="s">
-        <v>1634</v>
+        <v>1630</v>
       </c>
       <c r="B1384" t="s">
-        <v>1635</v>
+        <v>1631</v>
       </c>
       <c r="C1384">
         <v>0</v>
       </c>
       <c r="D1384">
         <v>2023</v>
       </c>
       <c r="E1384" t="s">
-        <v>1117</v>
+        <v>1632</v>
       </c>
       <c r="F1384" t="s">
-        <v>414</v>
+        <v>1633</v>
       </c>
       <c r="G1384" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1384" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1384">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1384" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1385" spans="1:10">
       <c r="A1385" s="1" t="s">
-        <v>1636</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="1386" spans="1:10">
       <c r="A1386" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="B1386" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="C1386">
         <v>0</v>
       </c>
       <c r="D1386">
         <v>2023</v>
       </c>
       <c r="E1386" t="s">
-        <v>62</v>
+        <v>98</v>
       </c>
       <c r="F1386" t="s">
-        <v>518</v>
+        <v>544</v>
       </c>
       <c r="G1386" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1386" t="s">
-        <v>268</v>
+        <v>15</v>
       </c>
       <c r="I1386">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1386" t="s">
-        <v>268</v>
+        <v>620</v>
       </c>
     </row>
     <row r="1387" spans="1:10">
       <c r="A1387" s="1" t="s">
         <v>1637</v>
       </c>
     </row>
     <row r="1388" spans="1:10">
       <c r="A1388" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B1388" t="s">
         <v>1638</v>
-      </c>
-[...1 lines deleted...]
-        <v>1639</v>
       </c>
       <c r="C1388">
         <v>0</v>
       </c>
       <c r="D1388">
         <v>2023</v>
       </c>
       <c r="E1388" t="s">
-        <v>853</v>
+        <v>293</v>
       </c>
       <c r="F1388" t="s">
-        <v>854</v>
+        <v>1639</v>
       </c>
       <c r="G1388" t="s">
-        <v>1287</v>
+        <v>26</v>
       </c>
       <c r="H1388" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1388">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J1388" t="s">
-        <v>497</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1389" spans="1:10">
       <c r="A1389" s="1" t="s">
         <v>1640</v>
       </c>
     </row>
     <row r="1390" spans="1:10">
       <c r="A1390" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B1390" t="s">
         <v>1638</v>
-      </c>
-[...1 lines deleted...]
-        <v>1639</v>
       </c>
       <c r="C1390">
         <v>0</v>
       </c>
       <c r="D1390">
         <v>2023</v>
       </c>
       <c r="E1390" t="s">
-        <v>314</v>
+        <v>1280</v>
       </c>
       <c r="F1390" t="s">
-        <v>851</v>
+        <v>327</v>
       </c>
       <c r="G1390" t="s">
-        <v>1287</v>
+        <v>26</v>
       </c>
       <c r="H1390" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I1390">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J1390" t="s">
-        <v>497</v>
+        <v>422</v>
       </c>
     </row>
     <row r="1391" spans="1:10">
       <c r="A1391" s="1" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="1392" spans="1:10">
       <c r="A1392" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B1392" t="s">
         <v>1638</v>
-      </c>
-[...1 lines deleted...]
-        <v>1639</v>
       </c>
       <c r="C1392">
         <v>0</v>
       </c>
       <c r="D1392">
         <v>2023</v>
       </c>
       <c r="E1392" t="s">
-        <v>314</v>
+        <v>86</v>
       </c>
       <c r="F1392" t="s">
-        <v>851</v>
+        <v>1642</v>
       </c>
       <c r="G1392" t="s">
-        <v>1287</v>
+        <v>26</v>
       </c>
       <c r="H1392" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1392">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J1392" t="s">
-        <v>497</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1393" spans="1:10">
       <c r="A1393" s="1" t="s">
         <v>1641</v>
       </c>
     </row>
     <row r="1394" spans="1:10">
       <c r="A1394" t="s">
-        <v>1642</v>
+        <v>1635</v>
       </c>
       <c r="B1394" t="s">
         <v>1643</v>
       </c>
       <c r="C1394">
         <v>0</v>
       </c>
       <c r="D1394">
         <v>2023</v>
       </c>
       <c r="E1394" t="s">
         <v>1644</v>
       </c>
       <c r="F1394" t="s">
         <v>1645</v>
       </c>
       <c r="G1394" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1394" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1394">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J1394" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1395" spans="1:10">
       <c r="A1395" s="1" t="s">
         <v>1646</v>
       </c>
     </row>
     <row r="1396" spans="1:10">
       <c r="A1396" t="s">
-        <v>1642</v>
+        <v>1635</v>
       </c>
       <c r="B1396" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="C1396">
         <v>0</v>
       </c>
       <c r="D1396">
         <v>2023</v>
       </c>
       <c r="E1396" t="s">
-        <v>1647</v>
+        <v>643</v>
       </c>
       <c r="F1396" t="s">
-        <v>1648</v>
+        <v>1052</v>
       </c>
       <c r="G1396" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1396" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1396">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J1396" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1397" spans="1:10">
       <c r="A1397" s="1" t="s">
-        <v>1649</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="1398" spans="1:10">
       <c r="A1398" t="s">
-        <v>1650</v>
+        <v>1635</v>
       </c>
       <c r="B1398" t="s">
-        <v>1651</v>
+        <v>1647</v>
       </c>
       <c r="C1398">
         <v>0</v>
       </c>
       <c r="D1398">
         <v>2023</v>
       </c>
       <c r="E1398" t="s">
-        <v>62</v>
+        <v>607</v>
       </c>
       <c r="F1398" t="s">
-        <v>518</v>
+        <v>261</v>
       </c>
       <c r="G1398" t="s">
+        <v>26</v>
+      </c>
+      <c r="H1398" t="s">
+        <v>21</v>
+      </c>
+      <c r="I1398">
+        <v>4</v>
+      </c>
+      <c r="J1398" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="1399" spans="1:10">
       <c r="A1399" s="1" t="s">
-        <v>1652</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="1400" spans="1:10">
       <c r="A1400" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B1400" t="s">
         <v>1650</v>
-      </c>
-[...1 lines deleted...]
-        <v>1651</v>
       </c>
       <c r="C1400">
         <v>0</v>
       </c>
       <c r="D1400">
         <v>2023</v>
       </c>
       <c r="E1400" t="s">
-        <v>532</v>
+        <v>229</v>
       </c>
       <c r="F1400" t="s">
-        <v>516</v>
+        <v>915</v>
       </c>
       <c r="G1400" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1400" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I1400">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1400" t="s">
-        <v>120</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1401" spans="1:10">
       <c r="A1401" s="1" t="s">
-        <v>1653</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="1402" spans="1:10">
       <c r="A1402" t="s">
-        <v>1650</v>
+        <v>1649</v>
       </c>
       <c r="B1402" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="C1402">
         <v>0</v>
       </c>
       <c r="D1402">
         <v>2023</v>
       </c>
       <c r="E1402" t="s">
-        <v>1117</v>
+        <v>60</v>
       </c>
       <c r="F1402" t="s">
-        <v>414</v>
+        <v>746</v>
       </c>
       <c r="G1402" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1402" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1402">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1402" t="s">
-        <v>120</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1403" spans="1:10">
       <c r="A1403" s="1" t="s">
         <v>1653</v>
       </c>
     </row>
     <row r="1404" spans="1:10">
       <c r="A1404" t="s">
-        <v>1650</v>
+        <v>1654</v>
       </c>
       <c r="B1404" t="s">
-        <v>1651</v>
+        <v>1655</v>
       </c>
       <c r="C1404">
         <v>0</v>
       </c>
       <c r="D1404">
         <v>2023</v>
       </c>
       <c r="E1404" t="s">
-        <v>1117</v>
+        <v>1141</v>
       </c>
       <c r="F1404" t="s">
-        <v>414</v>
+        <v>440</v>
       </c>
       <c r="G1404" t="s">
-        <v>22</v>
+        <v>1243</v>
       </c>
       <c r="H1404" t="s">
-        <v>1244</v>
+        <v>15</v>
       </c>
       <c r="I1404">
         <v>3</v>
       </c>
       <c r="J1404" t="s">
-        <v>1244</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1405" spans="1:10">
       <c r="A1405" s="1" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="1406" spans="1:10">
       <c r="A1406" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B1406" t="s">
         <v>1655</v>
-      </c>
-[...1 lines deleted...]
-        <v>1656</v>
       </c>
       <c r="C1406">
         <v>0</v>
       </c>
       <c r="D1406">
         <v>2023</v>
       </c>
       <c r="E1406" t="s">
-        <v>1117</v>
+        <v>98</v>
       </c>
       <c r="F1406" t="s">
-        <v>414</v>
+        <v>544</v>
       </c>
       <c r="G1406" t="s">
-        <v>14</v>
+        <v>1243</v>
       </c>
       <c r="H1406" t="s">
-        <v>64</v>
+        <v>758</v>
       </c>
       <c r="I1406">
         <v>3</v>
       </c>
       <c r="J1406" t="s">
-        <v>120</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="1407" spans="1:10">
       <c r="A1407" s="1" t="s">
         <v>1657</v>
       </c>
     </row>
     <row r="1408" spans="1:10">
       <c r="A1408" t="s">
-        <v>1655</v>
+        <v>1658</v>
       </c>
       <c r="B1408" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="C1408">
         <v>0</v>
       </c>
       <c r="D1408">
         <v>2023</v>
       </c>
       <c r="E1408" t="s">
-        <v>1096</v>
+        <v>1141</v>
       </c>
       <c r="F1408" t="s">
-        <v>13</v>
+        <v>440</v>
       </c>
       <c r="G1408" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1408" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1408">
         <v>1</v>
       </c>
       <c r="J1408" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1409" spans="1:10">
       <c r="A1409" s="1" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="1410" spans="1:10">
       <c r="A1410" t="s">
-        <v>1655</v>
+        <v>1658</v>
       </c>
       <c r="B1410" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="C1410">
         <v>0</v>
       </c>
       <c r="D1410">
         <v>2023</v>
       </c>
       <c r="E1410" t="s">
-        <v>62</v>
+        <v>98</v>
       </c>
       <c r="F1410" t="s">
-        <v>518</v>
+        <v>544</v>
       </c>
       <c r="G1410" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1410" t="s">
-        <v>268</v>
+        <v>15</v>
       </c>
       <c r="I1410">
         <v>1</v>
       </c>
       <c r="J1410" t="s">
-        <v>268</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1411" spans="1:10">
       <c r="A1411" s="1" t="s">
-        <v>1659</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="1412" spans="1:10">
       <c r="A1412" t="s">
-        <v>1655</v>
+        <v>1662</v>
       </c>
       <c r="B1412" t="s">
-        <v>1658</v>
+        <v>1663</v>
       </c>
       <c r="C1412">
         <v>0</v>
       </c>
       <c r="D1412">
         <v>2023</v>
       </c>
       <c r="E1412" t="s">
-        <v>200</v>
+        <v>877</v>
       </c>
       <c r="F1412" t="s">
-        <v>891</v>
+        <v>878</v>
       </c>
       <c r="G1412" t="s">
-        <v>14</v>
+        <v>1311</v>
       </c>
       <c r="H1412" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I1412">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J1412" t="s">
-        <v>64</v>
+        <v>523</v>
       </c>
     </row>
     <row r="1413" spans="1:10">
       <c r="A1413" s="1" t="s">
-        <v>1659</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="1414" spans="1:10">
       <c r="A1414" t="s">
-        <v>1655</v>
+        <v>1662</v>
       </c>
       <c r="B1414" t="s">
-        <v>1656</v>
+        <v>1663</v>
       </c>
       <c r="C1414">
         <v>0</v>
       </c>
       <c r="D1414">
         <v>2023</v>
       </c>
       <c r="E1414" t="s">
-        <v>1011</v>
+        <v>340</v>
       </c>
       <c r="F1414" t="s">
-        <v>547</v>
+        <v>875</v>
       </c>
       <c r="G1414" t="s">
-        <v>14</v>
+        <v>1311</v>
       </c>
       <c r="H1414" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I1414">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J1414" t="s">
-        <v>120</v>
+        <v>523</v>
       </c>
     </row>
     <row r="1415" spans="1:10">
       <c r="A1415" s="1" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="1416" spans="1:10">
       <c r="A1416" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="B1416" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="C1416">
         <v>0</v>
       </c>
       <c r="D1416">
         <v>2023</v>
       </c>
       <c r="E1416" t="s">
-        <v>1062</v>
+        <v>340</v>
       </c>
       <c r="F1416" t="s">
-        <v>810</v>
+        <v>875</v>
       </c>
       <c r="G1416" t="s">
-        <v>14</v>
+        <v>1311</v>
       </c>
       <c r="H1416" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1416">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J1416" t="s">
-        <v>16</v>
+        <v>523</v>
       </c>
     </row>
     <row r="1417" spans="1:10">
       <c r="A1417" s="1" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="1418" spans="1:10">
       <c r="A1418" t="s">
-        <v>1661</v>
+        <v>1666</v>
       </c>
       <c r="B1418" t="s">
-        <v>1662</v>
+        <v>1667</v>
       </c>
       <c r="C1418">
         <v>0</v>
       </c>
       <c r="D1418">
         <v>2023</v>
       </c>
       <c r="E1418" t="s">
-        <v>812</v>
+        <v>1668</v>
       </c>
       <c r="F1418" t="s">
-        <v>13</v>
+        <v>1669</v>
       </c>
       <c r="G1418" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1418" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1418">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1418" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1419" spans="1:10">
       <c r="A1419" s="1" t="s">
-        <v>1663</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="1420" spans="1:10">
       <c r="A1420" t="s">
-        <v>1661</v>
+        <v>1666</v>
       </c>
       <c r="B1420" t="s">
-        <v>1662</v>
+        <v>1667</v>
       </c>
       <c r="C1420">
         <v>0</v>
       </c>
       <c r="D1420">
         <v>2023</v>
       </c>
       <c r="E1420" t="s">
-        <v>1664</v>
+        <v>1671</v>
       </c>
       <c r="F1420" t="s">
-        <v>417</v>
+        <v>1672</v>
       </c>
       <c r="G1420" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1420" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1420">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1420" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1421" spans="1:10">
       <c r="A1421" s="1" t="s">
-        <v>1663</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="1422" spans="1:10">
       <c r="A1422" t="s">
-        <v>1665</v>
+        <v>1674</v>
       </c>
       <c r="B1422" t="s">
-        <v>1666</v>
+        <v>1675</v>
       </c>
       <c r="C1422">
         <v>0</v>
       </c>
       <c r="D1422">
         <v>2023</v>
       </c>
       <c r="E1422" t="s">
-        <v>1527</v>
+        <v>98</v>
       </c>
       <c r="F1422" t="s">
-        <v>141</v>
+        <v>544</v>
       </c>
       <c r="G1422" t="s">
-        <v>1667</v>
+        <v>14</v>
       </c>
       <c r="H1422" t="s">
         <v>15</v>
       </c>
       <c r="I1422">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1422" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1423" spans="1:10">
       <c r="A1423" s="1" t="s">
-        <v>1668</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="1424" spans="1:10">
       <c r="A1424" t="s">
-        <v>1669</v>
+        <v>1674</v>
       </c>
       <c r="B1424" t="s">
-        <v>1670</v>
+        <v>1675</v>
       </c>
       <c r="C1424">
         <v>0</v>
       </c>
       <c r="D1424">
         <v>2023</v>
       </c>
       <c r="E1424" t="s">
-        <v>20</v>
+        <v>558</v>
       </c>
       <c r="F1424" t="s">
-        <v>21</v>
+        <v>542</v>
       </c>
       <c r="G1424" t="s">
         <v>14</v>
       </c>
       <c r="H1424" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1424">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1424" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1425" spans="1:10">
       <c r="A1425" s="1" t="s">
-        <v>1671</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="1426" spans="1:10">
       <c r="A1426" t="s">
-        <v>1669</v>
+        <v>1674</v>
       </c>
       <c r="B1426" t="s">
-        <v>1672</v>
+        <v>1675</v>
       </c>
       <c r="C1426">
         <v>0</v>
       </c>
       <c r="D1426">
         <v>2023</v>
       </c>
       <c r="E1426" t="s">
-        <v>1673</v>
+        <v>1141</v>
       </c>
       <c r="F1426" t="s">
-        <v>1674</v>
+        <v>440</v>
       </c>
       <c r="G1426" t="s">
         <v>14</v>
       </c>
       <c r="H1426" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1426">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1426" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1427" spans="1:10">
       <c r="A1427" s="1" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="1428" spans="1:10">
       <c r="A1428" t="s">
-        <v>1676</v>
+        <v>1674</v>
       </c>
       <c r="B1428" t="s">
-        <v>1677</v>
+        <v>1675</v>
       </c>
       <c r="C1428">
         <v>0</v>
       </c>
       <c r="D1428">
         <v>2023</v>
       </c>
       <c r="E1428" t="s">
-        <v>866</v>
+        <v>1141</v>
       </c>
       <c r="F1428" t="s">
-        <v>1006</v>
+        <v>440</v>
       </c>
       <c r="G1428" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1428" t="s">
-        <v>64</v>
+        <v>1268</v>
       </c>
       <c r="I1428">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1428" t="s">
-        <v>64</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="1429" spans="1:10">
       <c r="A1429" s="1" t="s">
         <v>1678</v>
       </c>
     </row>
     <row r="1430" spans="1:10">
       <c r="A1430" t="s">
-        <v>1676</v>
+        <v>1679</v>
       </c>
       <c r="B1430" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="C1430">
         <v>0</v>
       </c>
       <c r="D1430">
         <v>2023</v>
       </c>
       <c r="E1430" t="s">
-        <v>62</v>
+        <v>1141</v>
       </c>
       <c r="F1430" t="s">
-        <v>518</v>
+        <v>440</v>
       </c>
       <c r="G1430" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1430" t="s">
-        <v>1680</v>
+        <v>44</v>
       </c>
       <c r="I1430">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1430" t="s">
-        <v>268</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1431" spans="1:10">
       <c r="A1431" s="1" t="s">
         <v>1681</v>
       </c>
     </row>
     <row r="1432" spans="1:10">
       <c r="A1432" t="s">
-        <v>1676</v>
+        <v>1679</v>
       </c>
       <c r="B1432" t="s">
-        <v>1677</v>
+        <v>1682</v>
       </c>
       <c r="C1432">
         <v>0</v>
       </c>
       <c r="D1432">
         <v>2023</v>
       </c>
       <c r="E1432" t="s">
-        <v>1682</v>
+        <v>1120</v>
       </c>
       <c r="F1432" t="s">
-        <v>1683</v>
+        <v>50</v>
       </c>
       <c r="G1432" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1432" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1432">
         <v>1</v>
       </c>
       <c r="J1432" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1433" spans="1:10">
       <c r="A1433" s="1" t="s">
-        <v>1684</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="1434" spans="1:10">
       <c r="A1434" t="s">
-        <v>1685</v>
+        <v>1679</v>
       </c>
       <c r="B1434" t="s">
-        <v>1686</v>
+        <v>1682</v>
       </c>
       <c r="C1434">
         <v>0</v>
       </c>
       <c r="D1434">
         <v>2023</v>
       </c>
       <c r="E1434" t="s">
-        <v>1424</v>
+        <v>98</v>
       </c>
       <c r="F1434" t="s">
-        <v>1687</v>
+        <v>544</v>
       </c>
       <c r="G1434" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1434" t="s">
         <v>15</v>
       </c>
       <c r="I1434">
         <v>1</v>
       </c>
       <c r="J1434" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="1435" spans="1:10">
       <c r="A1435" s="1" t="s">
-        <v>1688</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="1436" spans="1:10">
       <c r="A1436" t="s">
-        <v>1689</v>
+        <v>1679</v>
       </c>
       <c r="B1436" t="s">
-        <v>1690</v>
+        <v>1682</v>
       </c>
       <c r="C1436">
         <v>0</v>
       </c>
       <c r="D1436">
         <v>2023</v>
       </c>
       <c r="E1436" t="s">
-        <v>1320</v>
+        <v>229</v>
       </c>
       <c r="F1436" t="s">
-        <v>266</v>
+        <v>915</v>
       </c>
       <c r="G1436" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1436" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I1436">
         <v>1</v>
       </c>
       <c r="J1436" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1437" spans="1:10">
       <c r="A1437" s="1" t="s">
-        <v>1691</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="1438" spans="1:10">
       <c r="A1438" t="s">
-        <v>1689</v>
+        <v>1679</v>
       </c>
       <c r="B1438" t="s">
-        <v>1690</v>
+        <v>1680</v>
       </c>
       <c r="C1438">
         <v>0</v>
       </c>
       <c r="D1438">
         <v>2023</v>
       </c>
       <c r="E1438" t="s">
-        <v>62</v>
+        <v>1035</v>
       </c>
       <c r="F1438" t="s">
-        <v>518</v>
+        <v>573</v>
       </c>
       <c r="G1438" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1438" t="s">
-        <v>268</v>
+        <v>44</v>
       </c>
       <c r="I1438">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1438" t="s">
-        <v>268</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1439" spans="1:10">
       <c r="A1439" s="1" t="s">
-        <v>1691</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="1440" spans="1:10">
       <c r="A1440" t="s">
-        <v>1689</v>
+        <v>1685</v>
       </c>
       <c r="B1440" t="s">
-        <v>1690</v>
+        <v>1686</v>
       </c>
       <c r="C1440">
         <v>0</v>
       </c>
       <c r="D1440">
         <v>2023</v>
       </c>
       <c r="E1440" t="s">
-        <v>1044</v>
+        <v>1086</v>
       </c>
       <c r="F1440" t="s">
-        <v>239</v>
+        <v>834</v>
       </c>
       <c r="G1440" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1440" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1440">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1440" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1441" spans="1:10">
       <c r="A1441" s="1" t="s">
-        <v>1691</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="1442" spans="1:10">
       <c r="A1442" t="s">
-        <v>1692</v>
+        <v>1685</v>
       </c>
       <c r="B1442" t="s">
-        <v>1693</v>
+        <v>1686</v>
       </c>
       <c r="C1442">
         <v>0</v>
       </c>
       <c r="D1442">
         <v>2023</v>
       </c>
       <c r="E1442" t="s">
-        <v>314</v>
+        <v>836</v>
       </c>
       <c r="F1442" t="s">
-        <v>1694</v>
+        <v>50</v>
       </c>
       <c r="G1442" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1442" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1442">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1442" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1443" spans="1:10">
       <c r="A1443" s="1" t="s">
-        <v>1695</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="1444" spans="1:10">
       <c r="A1444" t="s">
-        <v>1696</v>
+        <v>1685</v>
       </c>
       <c r="B1444" t="s">
-        <v>1697</v>
+        <v>1686</v>
       </c>
       <c r="C1444">
         <v>0</v>
       </c>
       <c r="D1444">
         <v>2023</v>
       </c>
       <c r="E1444" t="s">
-        <v>1307</v>
+        <v>1688</v>
       </c>
       <c r="F1444" t="s">
-        <v>1698</v>
+        <v>443</v>
       </c>
       <c r="G1444" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1444" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I1444">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1444" t="s">
-        <v>596</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1445" spans="1:10">
       <c r="A1445" s="1" t="s">
-        <v>1699</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="1446" spans="1:10">
       <c r="A1446" t="s">
-        <v>1696</v>
+        <v>1689</v>
       </c>
       <c r="B1446" t="s">
-        <v>1697</v>
+        <v>1690</v>
       </c>
       <c r="C1446">
         <v>0</v>
       </c>
       <c r="D1446">
         <v>2023</v>
       </c>
       <c r="E1446" t="s">
-        <v>1700</v>
+        <v>1551</v>
       </c>
       <c r="F1446" t="s">
-        <v>1701</v>
+        <v>170</v>
       </c>
       <c r="G1446" t="s">
-        <v>14</v>
+        <v>1691</v>
       </c>
       <c r="H1446" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1446">
         <v>2</v>
       </c>
       <c r="J1446" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1447" spans="1:10">
       <c r="A1447" s="1" t="s">
-        <v>1702</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="1448" spans="1:10">
       <c r="A1448" t="s">
-        <v>1696</v>
+        <v>1693</v>
       </c>
       <c r="B1448" t="s">
-        <v>1697</v>
+        <v>1694</v>
       </c>
       <c r="C1448">
         <v>0</v>
       </c>
       <c r="D1448">
         <v>2023</v>
       </c>
       <c r="E1448" t="s">
-        <v>1178</v>
+        <v>60</v>
       </c>
       <c r="F1448" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="G1448" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1448" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1448">
         <v>2</v>
       </c>
       <c r="J1448" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1449" spans="1:10">
       <c r="A1449" s="1" t="s">
-        <v>1703</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="1450" spans="1:10">
       <c r="A1450" t="s">
-        <v>1704</v>
+        <v>1693</v>
       </c>
       <c r="B1450" t="s">
-        <v>1705</v>
+        <v>1696</v>
       </c>
       <c r="C1450">
         <v>0</v>
       </c>
       <c r="D1450">
         <v>2023</v>
       </c>
       <c r="E1450" t="s">
-        <v>1706</v>
+        <v>1697</v>
       </c>
       <c r="F1450" t="s">
-        <v>1028</v>
+        <v>1698</v>
       </c>
       <c r="G1450" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1450" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1450">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J1450" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1451" spans="1:10">
       <c r="A1451" s="1" t="s">
-        <v>1707</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="1452" spans="1:10">
       <c r="A1452" t="s">
-        <v>1708</v>
+        <v>1700</v>
       </c>
       <c r="B1452" t="s">
-        <v>1709</v>
+        <v>1701</v>
       </c>
       <c r="C1452">
         <v>0</v>
       </c>
       <c r="D1452">
         <v>2023</v>
       </c>
       <c r="E1452" t="s">
-        <v>455</v>
+        <v>890</v>
       </c>
       <c r="F1452" t="s">
-        <v>1555</v>
+        <v>1030</v>
       </c>
       <c r="G1452" t="s">
         <v>14</v>
       </c>
       <c r="H1452" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1452">
         <v>1</v>
       </c>
       <c r="J1452" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1453" spans="1:10">
       <c r="A1453" s="1" t="s">
-        <v>1710</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="1454" spans="1:10">
       <c r="A1454" t="s">
-        <v>1708</v>
+        <v>1700</v>
       </c>
       <c r="B1454" t="s">
-        <v>1709</v>
+        <v>1703</v>
       </c>
       <c r="C1454">
         <v>0</v>
       </c>
       <c r="D1454">
         <v>2023</v>
       </c>
       <c r="E1454" t="s">
-        <v>1036</v>
+        <v>98</v>
       </c>
       <c r="F1454" t="s">
-        <v>417</v>
+        <v>544</v>
       </c>
       <c r="G1454" t="s">
         <v>14</v>
       </c>
       <c r="H1454" t="s">
-        <v>15</v>
+        <v>1704</v>
       </c>
       <c r="I1454">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1454" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="1455" spans="1:10">
       <c r="A1455" s="1" t="s">
-        <v>1710</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="1456" spans="1:10">
       <c r="A1456" t="s">
-        <v>1708</v>
+        <v>1700</v>
       </c>
       <c r="B1456" t="s">
-        <v>1709</v>
+        <v>1701</v>
       </c>
       <c r="C1456">
         <v>0</v>
       </c>
       <c r="D1456">
         <v>2023</v>
       </c>
       <c r="E1456" t="s">
-        <v>1711</v>
+        <v>1706</v>
       </c>
       <c r="F1456" t="s">
-        <v>1609</v>
+        <v>1707</v>
       </c>
       <c r="G1456" t="s">
         <v>14</v>
       </c>
       <c r="H1456" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1456">
         <v>1</v>
       </c>
       <c r="J1456" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1457" spans="1:10">
       <c r="A1457" s="1" t="s">
-        <v>1710</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="1458" spans="1:10">
       <c r="A1458" t="s">
-        <v>1712</v>
+        <v>1709</v>
       </c>
       <c r="B1458" t="s">
-        <v>1713</v>
+        <v>1710</v>
       </c>
       <c r="C1458">
         <v>0</v>
       </c>
       <c r="D1458">
         <v>2023</v>
       </c>
       <c r="E1458" t="s">
-        <v>1714</v>
+        <v>1448</v>
       </c>
       <c r="F1458" t="s">
-        <v>286</v>
+        <v>1711</v>
       </c>
       <c r="G1458" t="s">
-        <v>1715</v>
+        <v>14</v>
       </c>
       <c r="H1458" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1458">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1458" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1459" spans="1:10">
       <c r="A1459" s="1" t="s">
-        <v>1716</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="1460" spans="1:10">
       <c r="A1460" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="B1460" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="C1460">
         <v>0</v>
       </c>
       <c r="D1460">
         <v>2023</v>
       </c>
       <c r="E1460" t="s">
-        <v>1527</v>
+        <v>1344</v>
       </c>
       <c r="F1460" t="s">
-        <v>141</v>
+        <v>294</v>
       </c>
       <c r="G1460" t="s">
-        <v>1715</v>
+        <v>14</v>
       </c>
       <c r="H1460" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I1460">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1460" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1461" spans="1:10">
       <c r="A1461" s="1" t="s">
-        <v>1717</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="1462" spans="1:10">
       <c r="A1462" t="s">
-        <v>1718</v>
+        <v>1713</v>
       </c>
       <c r="B1462" t="s">
-        <v>1719</v>
+        <v>1714</v>
       </c>
       <c r="C1462">
         <v>0</v>
       </c>
       <c r="D1462">
         <v>2023</v>
       </c>
       <c r="E1462" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="F1462" t="s">
-        <v>1720</v>
+        <v>544</v>
       </c>
       <c r="G1462" t="s">
         <v>14</v>
       </c>
       <c r="H1462" t="s">
         <v>15</v>
       </c>
       <c r="I1462">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1462" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1463" spans="1:10">
       <c r="A1463" s="1" t="s">
-        <v>1721</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="1464" spans="1:10">
       <c r="A1464" t="s">
-        <v>1718</v>
+        <v>1713</v>
       </c>
       <c r="B1464" t="s">
-        <v>1719</v>
+        <v>1714</v>
       </c>
       <c r="C1464">
         <v>0</v>
       </c>
       <c r="D1464">
         <v>2023</v>
       </c>
       <c r="E1464" t="s">
-        <v>360</v>
+        <v>1068</v>
       </c>
       <c r="F1464" t="s">
-        <v>479</v>
+        <v>267</v>
       </c>
       <c r="G1464" t="s">
         <v>14</v>
       </c>
       <c r="H1464" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1464">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1464" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1465" spans="1:10">
       <c r="A1465" s="1" t="s">
-        <v>1722</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="1466" spans="1:10">
       <c r="A1466" t="s">
-        <v>1718</v>
+        <v>1716</v>
       </c>
       <c r="B1466" t="s">
-        <v>1719</v>
+        <v>1717</v>
       </c>
       <c r="C1466">
         <v>0</v>
       </c>
       <c r="D1466">
         <v>2023</v>
       </c>
       <c r="E1466" t="s">
-        <v>1517</v>
+        <v>340</v>
       </c>
       <c r="F1466" t="s">
-        <v>544</v>
+        <v>1718</v>
       </c>
       <c r="G1466" t="s">
         <v>14</v>
       </c>
       <c r="H1466" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1466">
         <v>2</v>
       </c>
       <c r="J1466" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1467" spans="1:10">
       <c r="A1467" s="1" t="s">
-        <v>1723</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="1468" spans="1:10">
       <c r="A1468" t="s">
-        <v>1718</v>
+        <v>1720</v>
       </c>
       <c r="B1468" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
       <c r="C1468">
         <v>0</v>
       </c>
       <c r="D1468">
         <v>2023</v>
       </c>
       <c r="E1468" t="s">
-        <v>566</v>
+        <v>1331</v>
       </c>
       <c r="F1468" t="s">
-        <v>417</v>
+        <v>1722</v>
       </c>
       <c r="G1468" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1468" t="s">
         <v>15</v>
       </c>
       <c r="I1468">
         <v>2</v>
       </c>
       <c r="J1468" t="s">
-        <v>23</v>
+        <v>620</v>
       </c>
     </row>
     <row r="1469" spans="1:10">
       <c r="A1469" s="1" t="s">
-        <v>1724</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="1470" spans="1:10">
       <c r="A1470" t="s">
-        <v>1718</v>
+        <v>1720</v>
       </c>
       <c r="B1470" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
       <c r="C1470">
         <v>0</v>
       </c>
       <c r="D1470">
         <v>2023</v>
       </c>
       <c r="E1470" t="s">
-        <v>671</v>
+        <v>1724</v>
       </c>
       <c r="F1470" t="s">
         <v>1725</v>
       </c>
       <c r="G1470" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1470" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1470">
         <v>2</v>
       </c>
       <c r="J1470" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1471" spans="1:10">
       <c r="A1471" s="1" t="s">
         <v>1726</v>
       </c>
     </row>
     <row r="1472" spans="1:10">
       <c r="A1472" t="s">
-        <v>1727</v>
+        <v>1720</v>
       </c>
       <c r="B1472" t="s">
-        <v>1728</v>
+        <v>1721</v>
       </c>
       <c r="C1472">
         <v>0</v>
       </c>
       <c r="D1472">
         <v>2023</v>
       </c>
       <c r="E1472" t="s">
-        <v>118</v>
+        <v>1202</v>
       </c>
       <c r="F1472" t="s">
-        <v>651</v>
+        <v>50</v>
       </c>
       <c r="G1472" t="s">
         <v>14</v>
       </c>
       <c r="H1472" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1472">
         <v>2</v>
       </c>
       <c r="J1472" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1473" spans="1:10">
       <c r="A1473" s="1" t="s">
-        <v>1729</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="1474" spans="1:10">
       <c r="A1474" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="B1474" t="s">
-        <v>1730</v>
+        <v>1729</v>
       </c>
       <c r="C1474">
         <v>0</v>
       </c>
       <c r="D1474">
         <v>2023</v>
       </c>
       <c r="E1474" t="s">
-        <v>1227</v>
+        <v>1730</v>
       </c>
       <c r="F1474" t="s">
-        <v>141</v>
+        <v>1052</v>
       </c>
       <c r="G1474" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1474" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1474">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J1474" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1475" spans="1:10">
       <c r="A1475" s="1" t="s">
         <v>1731</v>
       </c>
     </row>
     <row r="1476" spans="1:10">
       <c r="A1476" t="s">
         <v>1732</v>
       </c>
       <c r="B1476" t="s">
         <v>1733</v>
       </c>
       <c r="C1476">
         <v>0</v>
       </c>
       <c r="D1476">
         <v>2023</v>
       </c>
       <c r="E1476" t="s">
-        <v>866</v>
+        <v>481</v>
       </c>
       <c r="F1476" t="s">
-        <v>1006</v>
+        <v>1579</v>
       </c>
       <c r="G1476" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1476" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1476">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1476" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1477" spans="1:10">
       <c r="A1477" s="1" t="s">
         <v>1734</v>
       </c>
     </row>
     <row r="1478" spans="1:10">
       <c r="A1478" t="s">
         <v>1732</v>
       </c>
       <c r="B1478" t="s">
-        <v>1735</v>
+        <v>1733</v>
       </c>
       <c r="C1478">
         <v>0</v>
       </c>
       <c r="D1478">
         <v>2023</v>
       </c>
       <c r="E1478" t="s">
-        <v>62</v>
+        <v>1060</v>
       </c>
       <c r="F1478" t="s">
-        <v>518</v>
+        <v>443</v>
       </c>
       <c r="G1478" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1478" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I1478">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J1478" t="s">
-        <v>968</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1479" spans="1:10">
       <c r="A1479" s="1" t="s">
-        <v>1736</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="1480" spans="1:10">
       <c r="A1480" t="s">
-        <v>1737</v>
+        <v>1732</v>
       </c>
       <c r="B1480" t="s">
-        <v>1738</v>
+        <v>1733</v>
       </c>
       <c r="C1480">
         <v>0</v>
       </c>
       <c r="D1480">
         <v>2023</v>
       </c>
       <c r="E1480" t="s">
-        <v>1739</v>
+        <v>1735</v>
       </c>
       <c r="F1480" t="s">
-        <v>1332</v>
+        <v>1633</v>
       </c>
       <c r="G1480" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1480" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1480">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1480" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1481" spans="1:10">
       <c r="A1481" s="1" t="s">
-        <v>1740</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="1482" spans="1:10">
       <c r="A1482" t="s">
-        <v>1741</v>
+        <v>1736</v>
       </c>
       <c r="B1482" t="s">
-        <v>1742</v>
+        <v>1737</v>
       </c>
       <c r="C1482">
         <v>0</v>
       </c>
       <c r="D1482">
         <v>2023</v>
       </c>
       <c r="E1482" t="s">
-        <v>1320</v>
+        <v>1738</v>
       </c>
       <c r="F1482" t="s">
-        <v>266</v>
+        <v>312</v>
       </c>
       <c r="G1482" t="s">
-        <v>14</v>
+        <v>1739</v>
       </c>
       <c r="H1482" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I1482">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1482" t="s">
-        <v>120</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1483" spans="1:10">
       <c r="A1483" s="1" t="s">
-        <v>1743</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="1484" spans="1:10">
       <c r="A1484" t="s">
-        <v>1744</v>
+        <v>1736</v>
       </c>
       <c r="B1484" t="s">
-        <v>1745</v>
+        <v>1737</v>
       </c>
       <c r="C1484">
         <v>0</v>
       </c>
       <c r="D1484">
         <v>2023</v>
       </c>
       <c r="E1484" t="s">
-        <v>766</v>
+        <v>1551</v>
       </c>
       <c r="F1484" t="s">
-        <v>1746</v>
+        <v>170</v>
       </c>
       <c r="G1484" t="s">
-        <v>14</v>
+        <v>1739</v>
       </c>
       <c r="H1484" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1484">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1484" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1485" spans="1:10">
       <c r="A1485" s="1" t="s">
-        <v>1747</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="1486" spans="1:10">
       <c r="A1486" t="s">
-        <v>1744</v>
+        <v>1742</v>
       </c>
       <c r="B1486" t="s">
-        <v>1745</v>
+        <v>1743</v>
       </c>
       <c r="C1486">
         <v>0</v>
       </c>
       <c r="D1486">
         <v>2023</v>
       </c>
       <c r="E1486" t="s">
-        <v>1748</v>
+        <v>60</v>
       </c>
       <c r="F1486" t="s">
-        <v>1749</v>
+        <v>1744</v>
       </c>
       <c r="G1486" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1486" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1486">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1486" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1487" spans="1:10">
       <c r="A1487" s="1" t="s">
-        <v>1747</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="1488" spans="1:10">
       <c r="A1488" t="s">
-        <v>1744</v>
+        <v>1742</v>
       </c>
       <c r="B1488" t="s">
-        <v>1745</v>
+        <v>1743</v>
       </c>
       <c r="C1488">
         <v>0</v>
       </c>
       <c r="D1488">
         <v>2023</v>
       </c>
       <c r="E1488" t="s">
-        <v>1750</v>
+        <v>386</v>
       </c>
       <c r="F1488" t="s">
-        <v>1751</v>
+        <v>505</v>
       </c>
       <c r="G1488" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1488" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1488">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1488" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1489" spans="1:10">
       <c r="A1489" s="1" t="s">
-        <v>1747</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="1490" spans="1:10">
       <c r="A1490" t="s">
-        <v>1744</v>
+        <v>1742</v>
       </c>
       <c r="B1490" t="s">
-        <v>1745</v>
+        <v>1743</v>
       </c>
       <c r="C1490">
         <v>0</v>
       </c>
       <c r="D1490">
         <v>2023</v>
       </c>
       <c r="E1490" t="s">
-        <v>375</v>
+        <v>1541</v>
       </c>
       <c r="F1490" t="s">
-        <v>1752</v>
+        <v>570</v>
       </c>
       <c r="G1490" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1490" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1490">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1490" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1491" spans="1:10">
       <c r="A1491" s="1" t="s">
         <v>1747</v>
       </c>
     </row>
     <row r="1492" spans="1:10">
       <c r="A1492" t="s">
-        <v>1744</v>
+        <v>1742</v>
       </c>
       <c r="B1492" t="s">
-        <v>1745</v>
+        <v>1743</v>
       </c>
       <c r="C1492">
         <v>0</v>
       </c>
       <c r="D1492">
         <v>2023</v>
       </c>
       <c r="E1492" t="s">
-        <v>1231</v>
+        <v>592</v>
       </c>
       <c r="F1492" t="s">
-        <v>1753</v>
+        <v>443</v>
       </c>
       <c r="G1492" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1492" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1492">
         <v>2</v>
       </c>
       <c r="J1492" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1493" spans="1:10">
       <c r="A1493" s="1" t="s">
-        <v>1754</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="1494" spans="1:10">
       <c r="A1494" t="s">
-        <v>1755</v>
+        <v>1742</v>
       </c>
       <c r="B1494" t="s">
-        <v>1756</v>
+        <v>1743</v>
       </c>
       <c r="C1494">
         <v>0</v>
       </c>
       <c r="D1494">
         <v>2023</v>
       </c>
       <c r="E1494" t="s">
-        <v>475</v>
+        <v>695</v>
       </c>
       <c r="F1494" t="s">
-        <v>417</v>
+        <v>1749</v>
       </c>
       <c r="G1494" t="s">
-        <v>1757</v>
+        <v>26</v>
       </c>
       <c r="H1494" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1494">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1494" t="s">
-        <v>120</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1495" spans="1:10">
       <c r="A1495" s="1" t="s">
-        <v>1758</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="1496" spans="1:10">
       <c r="A1496" t="s">
-        <v>1755</v>
+        <v>1751</v>
       </c>
       <c r="B1496" t="s">
-        <v>1756</v>
+        <v>1752</v>
       </c>
       <c r="C1496">
         <v>0</v>
       </c>
       <c r="D1496">
         <v>2023</v>
       </c>
       <c r="E1496" t="s">
-        <v>1759</v>
+        <v>148</v>
       </c>
       <c r="F1496" t="s">
-        <v>544</v>
+        <v>675</v>
       </c>
       <c r="G1496" t="s">
-        <v>1757</v>
+        <v>26</v>
       </c>
       <c r="H1496" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1496">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1496" t="s">
-        <v>120</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1497" spans="1:10">
       <c r="A1497" s="1" t="s">
-        <v>1758</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="1498" spans="1:10">
       <c r="A1498" t="s">
-        <v>1755</v>
+        <v>1751</v>
       </c>
       <c r="B1498" t="s">
-        <v>1756</v>
+        <v>1754</v>
       </c>
       <c r="C1498">
         <v>0</v>
       </c>
       <c r="D1498">
         <v>2023</v>
       </c>
       <c r="E1498" t="s">
-        <v>1305</v>
+        <v>1251</v>
       </c>
       <c r="F1498" t="s">
-        <v>1760</v>
+        <v>170</v>
       </c>
       <c r="G1498" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1498" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1498">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1498" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1499" spans="1:10">
       <c r="A1499" s="1" t="s">
-        <v>1761</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="1500" spans="1:10">
       <c r="A1500" t="s">
-        <v>1762</v>
+        <v>1756</v>
       </c>
       <c r="B1500" t="s">
-        <v>1763</v>
+        <v>1757</v>
       </c>
       <c r="C1500">
         <v>0</v>
       </c>
       <c r="D1500">
         <v>2023</v>
       </c>
       <c r="E1500" t="s">
-        <v>1764</v>
+        <v>890</v>
       </c>
       <c r="F1500" t="s">
-        <v>119</v>
+        <v>1030</v>
       </c>
       <c r="G1500" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1500" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I1500">
         <v>2</v>
       </c>
       <c r="J1500" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1501" spans="1:10">
       <c r="A1501" s="1" t="s">
-        <v>1765</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="1502" spans="1:10">
       <c r="A1502" t="s">
-        <v>1762</v>
+        <v>1756</v>
       </c>
       <c r="B1502" t="s">
-        <v>1763</v>
+        <v>1759</v>
       </c>
       <c r="C1502">
         <v>0</v>
       </c>
       <c r="D1502">
         <v>2023</v>
       </c>
       <c r="E1502" t="s">
-        <v>1766</v>
+        <v>98</v>
       </c>
       <c r="F1502" t="s">
-        <v>57</v>
+        <v>544</v>
       </c>
       <c r="G1502" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1502" t="s">
         <v>15</v>
       </c>
       <c r="I1502">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J1502" t="s">
-        <v>23</v>
+        <v>992</v>
       </c>
     </row>
     <row r="1503" spans="1:10">
       <c r="A1503" s="1" t="s">
-        <v>1765</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="1504" spans="1:10">
       <c r="A1504" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B1504" t="s">
         <v>1762</v>
-      </c>
-[...1 lines deleted...]
-        <v>1767</v>
       </c>
       <c r="C1504">
         <v>0</v>
       </c>
       <c r="D1504">
         <v>2023</v>
       </c>
       <c r="E1504" t="s">
-        <v>1307</v>
+        <v>1763</v>
       </c>
       <c r="F1504" t="s">
-        <v>518</v>
+        <v>1356</v>
       </c>
       <c r="G1504" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1504" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I1504">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1504" t="s">
-        <v>268</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1505" spans="1:10">
       <c r="A1505" s="1" t="s">
-        <v>1768</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1506" spans="1:10">
       <c r="A1506" t="s">
-        <v>1769</v>
+        <v>1765</v>
       </c>
       <c r="B1506" t="s">
-        <v>1770</v>
+        <v>1766</v>
       </c>
       <c r="C1506">
         <v>0</v>
       </c>
       <c r="D1506">
         <v>2023</v>
       </c>
       <c r="E1506" t="s">
-        <v>265</v>
+        <v>1344</v>
       </c>
       <c r="F1506" t="s">
-        <v>1771</v>
+        <v>294</v>
       </c>
       <c r="G1506" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1506" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1506">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1506" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1507" spans="1:10">
       <c r="A1507" s="1" t="s">
-        <v>1772</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="1508" spans="1:10">
       <c r="A1508" t="s">
-        <v>1773</v>
+        <v>1768</v>
       </c>
       <c r="B1508" t="s">
-        <v>1774</v>
+        <v>1769</v>
       </c>
       <c r="C1508">
         <v>0</v>
       </c>
       <c r="D1508">
         <v>2023</v>
       </c>
       <c r="E1508" t="s">
-        <v>200</v>
+        <v>790</v>
       </c>
       <c r="F1508" t="s">
-        <v>891</v>
+        <v>1770</v>
       </c>
       <c r="G1508" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1508" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1508">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1508" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1509" spans="1:10">
       <c r="A1509" s="1" t="s">
-        <v>1775</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="1510" spans="1:10">
       <c r="A1510" t="s">
-        <v>1776</v>
+        <v>1768</v>
       </c>
       <c r="B1510" t="s">
-        <v>1777</v>
+        <v>1769</v>
       </c>
       <c r="C1510">
         <v>0</v>
       </c>
       <c r="D1510">
         <v>2023</v>
       </c>
       <c r="E1510" t="s">
-        <v>20</v>
+        <v>1772</v>
       </c>
       <c r="F1510" t="s">
-        <v>21</v>
+        <v>1773</v>
       </c>
       <c r="G1510" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1510" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1510">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1510" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1511" spans="1:10">
       <c r="A1511" s="1" t="s">
-        <v>1778</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="1512" spans="1:10">
       <c r="A1512" t="s">
-        <v>1779</v>
+        <v>1768</v>
       </c>
       <c r="B1512" t="s">
-        <v>1780</v>
+        <v>1769</v>
       </c>
       <c r="C1512">
         <v>0</v>
       </c>
       <c r="D1512">
         <v>2023</v>
       </c>
       <c r="E1512" t="s">
-        <v>62</v>
+        <v>1774</v>
       </c>
       <c r="F1512" t="s">
-        <v>1698</v>
+        <v>1775</v>
       </c>
       <c r="G1512" t="s">
-        <v>967</v>
+        <v>26</v>
       </c>
       <c r="H1512" t="s">
-        <v>734</v>
+        <v>21</v>
       </c>
       <c r="I1512">
         <v>3</v>
       </c>
       <c r="J1512" t="s">
-        <v>1189</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1513" spans="1:10">
       <c r="A1513" s="1" t="s">
-        <v>1781</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="1514" spans="1:10">
       <c r="A1514" t="s">
-        <v>1779</v>
+        <v>1768</v>
       </c>
       <c r="B1514" t="s">
-        <v>1780</v>
+        <v>1769</v>
       </c>
       <c r="C1514">
         <v>0</v>
       </c>
       <c r="D1514">
         <v>2023</v>
       </c>
       <c r="E1514" t="s">
-        <v>1320</v>
+        <v>401</v>
       </c>
       <c r="F1514" t="s">
-        <v>266</v>
+        <v>1776</v>
       </c>
       <c r="G1514" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="H1514" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I1514">
         <v>3</v>
       </c>
       <c r="J1514" t="s">
-        <v>269</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1515" spans="1:10">
       <c r="A1515" s="1" t="s">
-        <v>1782</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="1516" spans="1:10">
       <c r="A1516" t="s">
-        <v>1783</v>
+        <v>1768</v>
       </c>
       <c r="B1516" t="s">
-        <v>1784</v>
+        <v>1769</v>
       </c>
       <c r="C1516">
         <v>0</v>
       </c>
       <c r="D1516">
         <v>2023</v>
       </c>
       <c r="E1516" t="s">
-        <v>532</v>
+        <v>1255</v>
       </c>
       <c r="F1516" t="s">
-        <v>516</v>
+        <v>1777</v>
       </c>
       <c r="G1516" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1516" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1516">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J1516" t="s">
-        <v>497</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1517" spans="1:10">
       <c r="A1517" s="1" t="s">
-        <v>1785</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="1518" spans="1:10">
       <c r="A1518" t="s">
-        <v>1783</v>
+        <v>1779</v>
       </c>
       <c r="B1518" t="s">
-        <v>1784</v>
+        <v>1780</v>
       </c>
       <c r="C1518">
         <v>0</v>
       </c>
       <c r="D1518">
         <v>2023</v>
       </c>
       <c r="E1518" t="s">
-        <v>875</v>
+        <v>501</v>
       </c>
       <c r="F1518" t="s">
-        <v>427</v>
+        <v>443</v>
       </c>
       <c r="G1518" t="s">
-        <v>14</v>
+        <v>1781</v>
       </c>
       <c r="H1518" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1518">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J1518" t="s">
-        <v>287</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1519" spans="1:10">
       <c r="A1519" s="1" t="s">
-        <v>1786</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="1520" spans="1:10">
       <c r="A1520" t="s">
-        <v>1783</v>
+        <v>1779</v>
       </c>
       <c r="B1520" t="s">
-        <v>1784</v>
+        <v>1780</v>
       </c>
       <c r="C1520">
         <v>0</v>
       </c>
       <c r="D1520">
         <v>2023</v>
       </c>
       <c r="E1520" t="s">
-        <v>738</v>
+        <v>1783</v>
       </c>
       <c r="F1520" t="s">
-        <v>1787</v>
+        <v>570</v>
       </c>
       <c r="G1520" t="s">
-        <v>14</v>
+        <v>1781</v>
       </c>
       <c r="H1520" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1520">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J1520" t="s">
-        <v>287</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1521" spans="1:10">
       <c r="A1521" s="1" t="s">
-        <v>1788</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="1522" spans="1:10">
       <c r="A1522" t="s">
-        <v>1783</v>
+        <v>1779</v>
       </c>
       <c r="B1522" t="s">
-        <v>1784</v>
+        <v>1780</v>
       </c>
       <c r="C1522">
         <v>0</v>
       </c>
       <c r="D1522">
         <v>2023</v>
       </c>
       <c r="E1522" t="s">
-        <v>697</v>
+        <v>1329</v>
       </c>
       <c r="F1522" t="s">
-        <v>1789</v>
+        <v>1784</v>
       </c>
       <c r="G1522" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1522" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1522">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J1522" t="s">
-        <v>287</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1523" spans="1:10">
       <c r="A1523" s="1" t="s">
-        <v>1790</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="1524" spans="1:10">
       <c r="A1524" t="s">
-        <v>1783</v>
+        <v>1786</v>
       </c>
       <c r="B1524" t="s">
-        <v>1784</v>
+        <v>1787</v>
       </c>
       <c r="C1524">
         <v>0</v>
       </c>
       <c r="D1524">
         <v>2023</v>
       </c>
       <c r="E1524" t="s">
-        <v>671</v>
+        <v>1788</v>
       </c>
       <c r="F1524" t="s">
-        <v>427</v>
+        <v>149</v>
       </c>
       <c r="G1524" t="s">
         <v>14</v>
       </c>
       <c r="H1524" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1524">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J1524" t="s">
-        <v>287</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1525" spans="1:10">
       <c r="A1525" s="1" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="1526" spans="1:10">
       <c r="A1526" t="s">
-        <v>1791</v>
+        <v>1786</v>
       </c>
       <c r="B1526" t="s">
-        <v>1792</v>
+        <v>1787</v>
       </c>
       <c r="C1526">
         <v>0</v>
       </c>
       <c r="D1526">
         <v>2023</v>
       </c>
       <c r="E1526" t="s">
-        <v>1793</v>
+        <v>1790</v>
       </c>
       <c r="F1526" t="s">
-        <v>1794</v>
+        <v>94</v>
       </c>
       <c r="G1526" t="s">
         <v>14</v>
       </c>
       <c r="H1526" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1526">
         <v>2</v>
       </c>
       <c r="J1526" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1527" spans="1:10">
       <c r="A1527" s="1" t="s">
-        <v>1795</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="1528" spans="1:10">
       <c r="A1528" t="s">
-        <v>1796</v>
+        <v>1786</v>
       </c>
       <c r="B1528" t="s">
-        <v>1797</v>
+        <v>1791</v>
       </c>
       <c r="C1528">
         <v>0</v>
       </c>
       <c r="D1528">
         <v>2023</v>
       </c>
       <c r="E1528" t="s">
-        <v>245</v>
+        <v>1331</v>
       </c>
       <c r="F1528" t="s">
-        <v>158</v>
+        <v>544</v>
       </c>
       <c r="G1528" t="s">
-        <v>1798</v>
+        <v>26</v>
       </c>
       <c r="H1528" t="s">
         <v>15</v>
       </c>
       <c r="I1528">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1528" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1529" spans="1:10">
       <c r="A1529" s="1" t="s">
-        <v>1799</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="1530" spans="1:10">
       <c r="A1530" t="s">
-        <v>1796</v>
+        <v>1793</v>
       </c>
       <c r="B1530" t="s">
-        <v>1797</v>
+        <v>1794</v>
       </c>
       <c r="C1530">
         <v>0</v>
       </c>
       <c r="D1530">
         <v>2023</v>
       </c>
       <c r="E1530" t="s">
-        <v>1800</v>
+        <v>293</v>
       </c>
       <c r="F1530" t="s">
-        <v>104</v>
+        <v>1795</v>
       </c>
       <c r="G1530" t="s">
-        <v>1798</v>
+        <v>14</v>
       </c>
       <c r="H1530" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1530">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1530" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1531" spans="1:10">
       <c r="A1531" s="1" t="s">
-        <v>1801</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="1532" spans="1:10">
       <c r="A1532" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="B1532" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="C1532">
         <v>0</v>
       </c>
       <c r="D1532">
         <v>2023</v>
       </c>
       <c r="E1532" t="s">
-        <v>1336</v>
+        <v>229</v>
       </c>
       <c r="F1532" t="s">
-        <v>104</v>
+        <v>915</v>
       </c>
       <c r="G1532" t="s">
-        <v>1798</v>
+        <v>14</v>
       </c>
       <c r="H1532" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1532">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1532" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1533" spans="1:10">
       <c r="A1533" s="1" t="s">
-        <v>1801</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="1534" spans="1:10">
       <c r="A1534" t="s">
-        <v>1802</v>
+        <v>1800</v>
       </c>
       <c r="B1534" t="s">
-        <v>1803</v>
+        <v>1801</v>
       </c>
       <c r="C1534">
         <v>0</v>
       </c>
       <c r="D1534">
         <v>2023</v>
       </c>
       <c r="E1534" t="s">
-        <v>875</v>
+        <v>60</v>
       </c>
       <c r="F1534" t="s">
-        <v>427</v>
+        <v>61</v>
       </c>
       <c r="G1534" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1534" t="s">
-        <v>1131</v>
+        <v>21</v>
       </c>
       <c r="I1534">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1534" t="s">
-        <v>1291</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1535" spans="1:10">
       <c r="A1535" s="1" t="s">
-        <v>1804</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="1536" spans="1:10">
       <c r="A1536" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="B1536" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="C1536">
         <v>0</v>
       </c>
       <c r="D1536">
         <v>2023</v>
       </c>
       <c r="E1536" t="s">
-        <v>738</v>
+        <v>98</v>
       </c>
       <c r="F1536" t="s">
-        <v>1805</v>
+        <v>1722</v>
       </c>
       <c r="G1536" t="s">
-        <v>14</v>
+        <v>991</v>
       </c>
       <c r="H1536" t="s">
-        <v>1131</v>
+        <v>758</v>
       </c>
       <c r="I1536">
         <v>3</v>
       </c>
       <c r="J1536" t="s">
-        <v>1291</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="1537" spans="1:10">
       <c r="A1537" s="1" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="1538" spans="1:10">
       <c r="A1538" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="B1538" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="C1538">
         <v>0</v>
       </c>
       <c r="D1538">
         <v>2023</v>
       </c>
       <c r="E1538" t="s">
-        <v>671</v>
+        <v>1344</v>
       </c>
       <c r="F1538" t="s">
-        <v>427</v>
+        <v>294</v>
       </c>
       <c r="G1538" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
       <c r="H1538" t="s">
-        <v>1131</v>
+        <v>15</v>
       </c>
       <c r="I1538">
         <v>3</v>
       </c>
       <c r="J1538" t="s">
-        <v>1291</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1539" spans="1:10">
       <c r="A1539" s="1" t="s">
-        <v>1804</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="1540" spans="1:10">
       <c r="A1540" t="s">
-        <v>1802</v>
+        <v>1807</v>
       </c>
       <c r="B1540" t="s">
-        <v>1803</v>
+        <v>1808</v>
       </c>
       <c r="C1540">
         <v>0</v>
       </c>
       <c r="D1540">
         <v>2023</v>
       </c>
       <c r="E1540" t="s">
-        <v>1806</v>
+        <v>558</v>
       </c>
       <c r="F1540" t="s">
-        <v>1701</v>
+        <v>542</v>
       </c>
       <c r="G1540" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1540" t="s">
-        <v>1131</v>
+        <v>44</v>
       </c>
       <c r="I1540">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J1540" t="s">
-        <v>1291</v>
+        <v>523</v>
       </c>
     </row>
     <row r="1541" spans="1:10">
       <c r="A1541" s="1" t="s">
-        <v>1807</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="1542" spans="1:10">
       <c r="A1542" t="s">
-        <v>1802</v>
+        <v>1807</v>
       </c>
       <c r="B1542" t="s">
-        <v>1803</v>
+        <v>1808</v>
       </c>
       <c r="C1542">
         <v>0</v>
       </c>
       <c r="D1542">
         <v>2023</v>
       </c>
       <c r="E1542" t="s">
-        <v>697</v>
+        <v>899</v>
       </c>
       <c r="F1542" t="s">
-        <v>1789</v>
+        <v>453</v>
       </c>
       <c r="G1542" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1542" t="s">
-        <v>1131</v>
+        <v>21</v>
       </c>
       <c r="I1542">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J1542" t="s">
-        <v>1291</v>
+        <v>313</v>
       </c>
     </row>
     <row r="1543" spans="1:10">
       <c r="A1543" s="1" t="s">
-        <v>1807</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="1544" spans="1:10">
       <c r="A1544" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B1544" t="s">
         <v>1808</v>
-      </c>
-[...1 lines deleted...]
-        <v>1809</v>
       </c>
       <c r="C1544">
         <v>0</v>
       </c>
       <c r="D1544">
         <v>2023</v>
       </c>
       <c r="E1544" t="s">
-        <v>1261</v>
+        <v>762</v>
       </c>
       <c r="F1544" t="s">
-        <v>16</v>
+        <v>1811</v>
       </c>
       <c r="G1544" t="s">
-        <v>496</v>
+        <v>26</v>
       </c>
       <c r="H1544" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1544">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J1544" t="s">
-        <v>16</v>
+        <v>313</v>
       </c>
     </row>
     <row r="1545" spans="1:10">
       <c r="A1545" s="1" t="s">
-        <v>1810</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="1546" spans="1:10">
       <c r="A1546" t="s">
-        <v>1811</v>
+        <v>1807</v>
       </c>
       <c r="B1546" t="s">
-        <v>1812</v>
+        <v>1808</v>
       </c>
       <c r="C1546">
         <v>0</v>
       </c>
       <c r="D1546">
         <v>2023</v>
       </c>
       <c r="E1546" t="s">
+        <v>721</v>
+      </c>
+      <c r="F1546" t="s">
         <v>1813</v>
       </c>
-      <c r="F1546" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G1546" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1546" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1546">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J1546" t="s">
-        <v>58</v>
+        <v>313</v>
       </c>
     </row>
     <row r="1547" spans="1:10">
       <c r="A1547" s="1" t="s">
         <v>1814</v>
       </c>
     </row>
     <row r="1548" spans="1:10">
       <c r="A1548" t="s">
-        <v>1811</v>
+        <v>1807</v>
       </c>
       <c r="B1548" t="s">
-        <v>1812</v>
+        <v>1808</v>
       </c>
       <c r="C1548">
         <v>0</v>
       </c>
       <c r="D1548">
         <v>2023</v>
       </c>
       <c r="E1548" t="s">
-        <v>812</v>
+        <v>695</v>
       </c>
       <c r="F1548" t="s">
-        <v>1815</v>
+        <v>453</v>
       </c>
       <c r="G1548" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1548" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1548">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J1548" t="s">
-        <v>58</v>
+        <v>313</v>
       </c>
     </row>
     <row r="1549" spans="1:10">
       <c r="A1549" s="1" t="s">
-        <v>1816</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="1550" spans="1:10">
       <c r="A1550" t="s">
-        <v>1817</v>
+        <v>1815</v>
       </c>
       <c r="B1550" t="s">
-        <v>1818</v>
+        <v>1816</v>
       </c>
       <c r="C1550">
         <v>0</v>
       </c>
       <c r="D1550">
         <v>2023</v>
       </c>
       <c r="E1550" t="s">
-        <v>1062</v>
+        <v>1817</v>
       </c>
       <c r="F1550" t="s">
-        <v>810</v>
+        <v>1818</v>
       </c>
       <c r="G1550" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1550" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1550">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J1550" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1551" spans="1:10">
       <c r="A1551" s="1" t="s">
         <v>1819</v>
       </c>
     </row>
     <row r="1552" spans="1:10">
       <c r="A1552" t="s">
-        <v>1817</v>
+        <v>1820</v>
       </c>
       <c r="B1552" t="s">
-        <v>1818</v>
+        <v>1821</v>
       </c>
       <c r="C1552">
         <v>0</v>
       </c>
       <c r="D1552">
         <v>2023</v>
       </c>
       <c r="E1552" t="s">
-        <v>1820</v>
+        <v>273</v>
       </c>
       <c r="F1552" t="s">
-        <v>414</v>
+        <v>187</v>
       </c>
       <c r="G1552" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="H1552" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I1552">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J1552" t="s">
-        <v>968</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1553" spans="1:10">
       <c r="A1553" s="1" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="1554" spans="1:10">
       <c r="A1554" t="s">
-        <v>1817</v>
+        <v>1820</v>
       </c>
       <c r="B1554" t="s">
-        <v>1818</v>
+        <v>1821</v>
       </c>
       <c r="C1554">
         <v>0</v>
       </c>
       <c r="D1554">
         <v>2023</v>
       </c>
       <c r="E1554" t="s">
-        <v>517</v>
+        <v>1824</v>
       </c>
       <c r="F1554" t="s">
-        <v>1823</v>
+        <v>134</v>
       </c>
       <c r="G1554" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="H1554" t="s">
-        <v>734</v>
+        <v>21</v>
       </c>
       <c r="I1554">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J1554" t="s">
-        <v>191</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1555" spans="1:10">
       <c r="A1555" s="1" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="1556" spans="1:10">
       <c r="A1556" t="s">
-        <v>1817</v>
+        <v>1820</v>
       </c>
       <c r="B1556" t="s">
-        <v>1818</v>
+        <v>1821</v>
       </c>
       <c r="C1556">
         <v>0</v>
       </c>
       <c r="D1556">
         <v>2023</v>
       </c>
       <c r="E1556" t="s">
-        <v>62</v>
+        <v>1360</v>
       </c>
       <c r="F1556" t="s">
-        <v>518</v>
+        <v>134</v>
       </c>
       <c r="G1556" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="H1556" t="s">
-        <v>734</v>
+        <v>21</v>
       </c>
       <c r="I1556">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J1556" t="s">
-        <v>191</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1557" spans="1:10">
       <c r="A1557" s="1" t="s">
         <v>1825</v>
       </c>
     </row>
     <row r="1558" spans="1:10">
       <c r="A1558" t="s">
         <v>1826</v>
       </c>
       <c r="B1558" t="s">
         <v>1827</v>
       </c>
       <c r="C1558">
         <v>0</v>
       </c>
       <c r="D1558">
         <v>2023</v>
       </c>
       <c r="E1558" t="s">
-        <v>20</v>
+        <v>899</v>
       </c>
       <c r="F1558" t="s">
-        <v>21</v>
+        <v>453</v>
       </c>
       <c r="G1558" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1558" t="s">
-        <v>15</v>
+        <v>1155</v>
       </c>
       <c r="I1558">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1558" t="s">
-        <v>23</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="1559" spans="1:10">
       <c r="A1559" s="1" t="s">
         <v>1828</v>
       </c>
     </row>
     <row r="1560" spans="1:10">
       <c r="A1560" t="s">
-        <v>1829</v>
+        <v>1826</v>
       </c>
       <c r="B1560" t="s">
-        <v>1830</v>
+        <v>1827</v>
       </c>
       <c r="C1560">
         <v>0</v>
       </c>
       <c r="D1560">
         <v>2023</v>
       </c>
       <c r="E1560" t="s">
-        <v>1307</v>
+        <v>762</v>
       </c>
       <c r="F1560" t="s">
-        <v>518</v>
+        <v>1829</v>
       </c>
       <c r="G1560" t="s">
-        <v>1821</v>
+        <v>26</v>
       </c>
       <c r="H1560" t="s">
-        <v>734</v>
+        <v>1155</v>
       </c>
       <c r="I1560">
         <v>3</v>
       </c>
       <c r="J1560" t="s">
-        <v>1189</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="1561" spans="1:10">
       <c r="A1561" s="1" t="s">
-        <v>1831</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="1562" spans="1:10">
       <c r="A1562" t="s">
-        <v>1832</v>
+        <v>1826</v>
       </c>
       <c r="B1562" t="s">
-        <v>1833</v>
+        <v>1827</v>
       </c>
       <c r="C1562">
         <v>0</v>
       </c>
       <c r="D1562">
         <v>2023</v>
       </c>
       <c r="E1562" t="s">
-        <v>1834</v>
+        <v>695</v>
       </c>
       <c r="F1562" t="s">
-        <v>233</v>
+        <v>453</v>
       </c>
       <c r="G1562" t="s">
-        <v>1835</v>
+        <v>26</v>
       </c>
       <c r="H1562" t="s">
-        <v>15</v>
+        <v>1155</v>
       </c>
       <c r="I1562">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J1562" t="s">
-        <v>287</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="1563" spans="1:10">
       <c r="A1563" s="1" t="s">
-        <v>1836</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="1564" spans="1:10">
       <c r="A1564" t="s">
-        <v>1837</v>
+        <v>1826</v>
       </c>
       <c r="B1564" t="s">
-        <v>1838</v>
+        <v>1827</v>
       </c>
       <c r="C1564">
         <v>0</v>
       </c>
       <c r="D1564">
         <v>2023</v>
       </c>
       <c r="E1564" t="s">
-        <v>1320</v>
+        <v>1830</v>
       </c>
       <c r="F1564" t="s">
-        <v>266</v>
+        <v>1725</v>
       </c>
       <c r="G1564" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1564" t="s">
-        <v>15</v>
+        <v>1155</v>
       </c>
       <c r="I1564">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1564" t="s">
-        <v>23</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="1565" spans="1:10">
       <c r="A1565" s="1" t="s">
-        <v>1839</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="1566" spans="1:10">
       <c r="A1566" t="s">
-        <v>1837</v>
+        <v>1826</v>
       </c>
       <c r="B1566" t="s">
-        <v>1838</v>
+        <v>1827</v>
       </c>
       <c r="C1566">
         <v>0</v>
       </c>
       <c r="D1566">
         <v>2023</v>
       </c>
       <c r="E1566" t="s">
-        <v>1426</v>
+        <v>721</v>
       </c>
       <c r="F1566" t="s">
-        <v>1427</v>
+        <v>1813</v>
       </c>
       <c r="G1566" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1566" t="s">
-        <v>15</v>
+        <v>1155</v>
       </c>
       <c r="I1566">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1566" t="s">
-        <v>23</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="1567" spans="1:10">
       <c r="A1567" s="1" t="s">
-        <v>1840</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="1568" spans="1:10">
       <c r="A1568" t="s">
-        <v>1837</v>
+        <v>1832</v>
       </c>
       <c r="B1568" t="s">
-        <v>1838</v>
+        <v>1833</v>
       </c>
       <c r="C1568">
         <v>0</v>
       </c>
       <c r="D1568">
         <v>2023</v>
       </c>
       <c r="E1568" t="s">
-        <v>1841</v>
+        <v>1285</v>
       </c>
       <c r="F1568" t="s">
-        <v>1842</v>
+        <v>27</v>
       </c>
       <c r="G1568" t="s">
-        <v>14</v>
+        <v>522</v>
       </c>
       <c r="H1568" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1568">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1568" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1569" spans="1:10">
       <c r="A1569" s="1" t="s">
-        <v>1839</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="1570" spans="1:10">
       <c r="A1570" t="s">
-        <v>1843</v>
+        <v>1835</v>
       </c>
       <c r="B1570" t="s">
-        <v>1844</v>
+        <v>1836</v>
       </c>
       <c r="C1570">
         <v>0</v>
       </c>
       <c r="D1570">
         <v>2023</v>
       </c>
       <c r="E1570" t="s">
-        <v>1307</v>
+        <v>1837</v>
       </c>
       <c r="F1570" t="s">
-        <v>518</v>
+        <v>443</v>
       </c>
       <c r="G1570" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1570" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I1570">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J1570" t="s">
-        <v>269</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1571" spans="1:10">
       <c r="A1571" s="1" t="s">
-        <v>1845</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="1572" spans="1:10">
       <c r="A1572" t="s">
-        <v>1843</v>
+        <v>1835</v>
       </c>
       <c r="B1572" t="s">
-        <v>1846</v>
+        <v>1836</v>
       </c>
       <c r="C1572">
         <v>0</v>
       </c>
       <c r="D1572">
         <v>2023</v>
       </c>
       <c r="E1572" t="s">
-        <v>1847</v>
+        <v>836</v>
       </c>
       <c r="F1572" t="s">
-        <v>1039</v>
+        <v>1839</v>
       </c>
       <c r="G1572" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1572" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1572">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J1572" t="s">
-        <v>90</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1573" spans="1:10">
       <c r="A1573" s="1" t="s">
-        <v>1848</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="1574" spans="1:10">
       <c r="A1574" t="s">
-        <v>1843</v>
+        <v>1841</v>
       </c>
       <c r="B1574" t="s">
-        <v>1844</v>
+        <v>1842</v>
       </c>
       <c r="C1574">
         <v>0</v>
       </c>
       <c r="D1574">
         <v>2023</v>
       </c>
       <c r="E1574" t="s">
-        <v>532</v>
+        <v>1086</v>
       </c>
       <c r="F1574" t="s">
-        <v>1849</v>
+        <v>834</v>
       </c>
       <c r="G1574" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1574" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1574">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J1574" t="s">
-        <v>120</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1575" spans="1:10">
       <c r="A1575" s="1" t="s">
-        <v>1850</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="1576" spans="1:10">
       <c r="A1576" t="s">
-        <v>1843</v>
+        <v>1841</v>
       </c>
       <c r="B1576" t="s">
-        <v>1844</v>
+        <v>1842</v>
       </c>
       <c r="C1576">
         <v>0</v>
       </c>
       <c r="D1576">
         <v>2023</v>
       </c>
       <c r="E1576" t="s">
-        <v>517</v>
+        <v>1844</v>
       </c>
       <c r="F1576" t="s">
-        <v>1823</v>
+        <v>440</v>
       </c>
       <c r="G1576" t="s">
-        <v>14</v>
+        <v>1845</v>
       </c>
       <c r="H1576" t="s">
-        <v>268</v>
+        <v>15</v>
       </c>
       <c r="I1576">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J1576" t="s">
-        <v>269</v>
+        <v>992</v>
       </c>
     </row>
     <row r="1577" spans="1:10">
       <c r="A1577" s="1" t="s">
-        <v>1851</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="1578" spans="1:10">
       <c r="A1578" t="s">
-        <v>1843</v>
+        <v>1841</v>
       </c>
       <c r="B1578" t="s">
-        <v>1846</v>
+        <v>1842</v>
       </c>
       <c r="C1578">
         <v>0</v>
       </c>
       <c r="D1578">
         <v>2023</v>
       </c>
       <c r="E1578" t="s">
-        <v>1117</v>
+        <v>543</v>
       </c>
       <c r="F1578" t="s">
-        <v>414</v>
+        <v>1847</v>
       </c>
       <c r="G1578" t="s">
-        <v>14</v>
+        <v>1845</v>
       </c>
       <c r="H1578" t="s">
-        <v>64</v>
+        <v>758</v>
       </c>
       <c r="I1578">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J1578" t="s">
-        <v>90</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1579" spans="1:10">
       <c r="A1579" s="1" t="s">
         <v>1848</v>
       </c>
     </row>
     <row r="1580" spans="1:10">
       <c r="A1580" t="s">
-        <v>1843</v>
+        <v>1841</v>
       </c>
       <c r="B1580" t="s">
-        <v>1846</v>
+        <v>1842</v>
       </c>
       <c r="C1580">
         <v>0</v>
       </c>
       <c r="D1580">
         <v>2023</v>
       </c>
       <c r="E1580" t="s">
-        <v>1011</v>
+        <v>98</v>
       </c>
       <c r="F1580" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="G1580" t="s">
-        <v>14</v>
+        <v>1845</v>
       </c>
       <c r="H1580" t="s">
-        <v>64</v>
+        <v>758</v>
       </c>
       <c r="I1580">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J1580" t="s">
-        <v>90</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1581" spans="1:10">
       <c r="A1581" s="1" t="s">
-        <v>1852</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="1582" spans="1:10">
       <c r="A1582" t="s">
-        <v>1843</v>
+        <v>1850</v>
       </c>
       <c r="B1582" t="s">
-        <v>1844</v>
+        <v>1851</v>
       </c>
       <c r="C1582">
         <v>0</v>
       </c>
       <c r="D1582">
         <v>2023</v>
       </c>
       <c r="E1582" t="s">
-        <v>853</v>
+        <v>60</v>
       </c>
       <c r="F1582" t="s">
-        <v>1853</v>
+        <v>61</v>
       </c>
       <c r="G1582" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1582" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1582">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1582" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1583" spans="1:10">
       <c r="A1583" s="1" t="s">
-        <v>1854</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="1584" spans="1:10">
       <c r="A1584" t="s">
-        <v>1855</v>
+        <v>1853</v>
       </c>
       <c r="B1584" t="s">
-        <v>1856</v>
+        <v>1854</v>
       </c>
       <c r="C1584">
         <v>0</v>
       </c>
       <c r="D1584">
         <v>2023</v>
       </c>
       <c r="E1584" t="s">
-        <v>1857</v>
+        <v>1331</v>
       </c>
       <c r="F1584" t="s">
-        <v>330</v>
+        <v>544</v>
       </c>
       <c r="G1584" t="s">
-        <v>1858</v>
+        <v>1845</v>
       </c>
       <c r="H1584" t="s">
-        <v>15</v>
+        <v>758</v>
       </c>
       <c r="I1584">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1584" t="s">
-        <v>23</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="1585" spans="1:10">
       <c r="A1585" s="1" t="s">
-        <v>1859</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="1586" spans="1:10">
       <c r="A1586" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="B1586" t="s">
-        <v>1860</v>
+        <v>1857</v>
       </c>
       <c r="C1586">
         <v>0</v>
       </c>
       <c r="D1586">
         <v>2023</v>
       </c>
       <c r="E1586" t="s">
-        <v>1307</v>
+        <v>1858</v>
       </c>
       <c r="F1586" t="s">
-        <v>518</v>
+        <v>261</v>
       </c>
       <c r="G1586" t="s">
-        <v>14</v>
+        <v>1859</v>
       </c>
       <c r="H1586" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I1586">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J1586" t="s">
-        <v>268</v>
+        <v>313</v>
       </c>
     </row>
     <row r="1587" spans="1:10">
       <c r="A1587" s="1" t="s">
-        <v>1861</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1588" spans="1:10">
       <c r="A1588" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B1588" t="s">
         <v>1862</v>
-      </c>
-[...1 lines deleted...]
-        <v>1863</v>
       </c>
       <c r="C1588">
         <v>0</v>
       </c>
       <c r="D1588">
         <v>2023</v>
       </c>
       <c r="E1588" t="s">
-        <v>200</v>
+        <v>1344</v>
       </c>
       <c r="F1588" t="s">
-        <v>891</v>
+        <v>294</v>
       </c>
       <c r="G1588" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1588" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1588">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1588" t="s">
-        <v>120</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1589" spans="1:10">
       <c r="A1589" s="1" t="s">
-        <v>1864</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="1590" spans="1:10">
       <c r="A1590" t="s">
-        <v>1865</v>
+        <v>1861</v>
       </c>
       <c r="B1590" t="s">
-        <v>1866</v>
+        <v>1862</v>
       </c>
       <c r="C1590">
         <v>0</v>
       </c>
       <c r="D1590">
         <v>2023</v>
       </c>
       <c r="E1590" t="s">
-        <v>1867</v>
+        <v>1450</v>
       </c>
       <c r="F1590" t="s">
-        <v>46</v>
+        <v>1451</v>
       </c>
       <c r="G1590" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1590" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1590">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1590" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1591" spans="1:10">
       <c r="A1591" s="1" t="s">
-        <v>1868</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="1592" spans="1:10">
       <c r="A1592" t="s">
-        <v>1865</v>
+        <v>1861</v>
       </c>
       <c r="B1592" t="s">
-        <v>1866</v>
+        <v>1862</v>
       </c>
       <c r="C1592">
         <v>0</v>
       </c>
       <c r="D1592">
         <v>2023</v>
       </c>
       <c r="E1592" t="s">
-        <v>375</v>
+        <v>1865</v>
       </c>
       <c r="F1592" t="s">
-        <v>1869</v>
+        <v>1866</v>
       </c>
       <c r="G1592" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1592" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1592">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1592" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1593" spans="1:10">
       <c r="A1593" s="1" t="s">
-        <v>1870</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="1594" spans="1:10">
       <c r="A1594" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
       <c r="B1594" t="s">
-        <v>1866</v>
+        <v>1868</v>
       </c>
       <c r="C1594">
         <v>0</v>
       </c>
       <c r="D1594">
         <v>2023</v>
       </c>
       <c r="E1594" t="s">
-        <v>1871</v>
+        <v>1331</v>
       </c>
       <c r="F1594" t="s">
-        <v>1872</v>
+        <v>544</v>
       </c>
       <c r="G1594" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1594" t="s">
         <v>15</v>
       </c>
       <c r="I1594">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1594" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1595" spans="1:10">
       <c r="A1595" s="1" t="s">
-        <v>1870</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="1596" spans="1:10">
       <c r="A1596" t="s">
-        <v>1873</v>
+        <v>1867</v>
       </c>
       <c r="B1596" t="s">
-        <v>1874</v>
+        <v>1870</v>
       </c>
       <c r="C1596">
         <v>0</v>
       </c>
       <c r="D1596">
         <v>2023</v>
       </c>
       <c r="E1596" t="s">
-        <v>20</v>
+        <v>1871</v>
       </c>
       <c r="F1596" t="s">
-        <v>21</v>
+        <v>1063</v>
       </c>
       <c r="G1596" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1596" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1596">
         <v>2</v>
       </c>
       <c r="J1596" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1597" spans="1:10">
       <c r="A1597" s="1" t="s">
-        <v>1875</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="1598" spans="1:10">
       <c r="A1598" t="s">
-        <v>1876</v>
+        <v>1867</v>
       </c>
       <c r="B1598" t="s">
-        <v>1877</v>
+        <v>1868</v>
       </c>
       <c r="C1598">
         <v>0</v>
       </c>
       <c r="D1598">
         <v>2023</v>
       </c>
       <c r="E1598" t="s">
-        <v>399</v>
+        <v>558</v>
       </c>
       <c r="F1598" t="s">
-        <v>104</v>
+        <v>1873</v>
       </c>
       <c r="G1598" t="s">
-        <v>1878</v>
+        <v>26</v>
       </c>
       <c r="H1598" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1598">
         <v>3</v>
       </c>
       <c r="J1598" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1599" spans="1:10">
       <c r="A1599" s="1" t="s">
-        <v>1879</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="1600" spans="1:10">
       <c r="A1600" t="s">
-        <v>1876</v>
+        <v>1867</v>
       </c>
       <c r="B1600" t="s">
-        <v>1877</v>
+        <v>1868</v>
       </c>
       <c r="C1600">
         <v>0</v>
       </c>
       <c r="D1600">
         <v>2023</v>
       </c>
       <c r="E1600" t="s">
-        <v>1880</v>
+        <v>543</v>
       </c>
       <c r="F1600" t="s">
-        <v>104</v>
+        <v>1847</v>
       </c>
       <c r="G1600" t="s">
-        <v>1878</v>
+        <v>26</v>
       </c>
       <c r="H1600" t="s">
         <v>15</v>
       </c>
       <c r="I1600">
         <v>3</v>
       </c>
       <c r="J1600" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="1601" spans="1:10">
       <c r="A1601" s="1" t="s">
-        <v>1879</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="1602" spans="1:10">
       <c r="A1602" t="s">
-        <v>1881</v>
+        <v>1867</v>
       </c>
       <c r="B1602" t="s">
-        <v>1882</v>
+        <v>1870</v>
       </c>
       <c r="C1602">
         <v>0</v>
       </c>
       <c r="D1602">
         <v>2023</v>
       </c>
       <c r="E1602" t="s">
-        <v>487</v>
+        <v>1141</v>
       </c>
       <c r="F1602" t="s">
-        <v>13</v>
+        <v>440</v>
       </c>
       <c r="G1602" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1602" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1602">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1602" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1603" spans="1:10">
       <c r="A1603" s="1" t="s">
-        <v>1883</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="1604" spans="1:10">
       <c r="A1604" t="s">
-        <v>1881</v>
+        <v>1867</v>
       </c>
       <c r="B1604" t="s">
-        <v>1884</v>
+        <v>1870</v>
       </c>
       <c r="C1604">
         <v>0</v>
       </c>
       <c r="D1604">
         <v>2023</v>
       </c>
       <c r="E1604" t="s">
-        <v>633</v>
+        <v>1035</v>
       </c>
       <c r="F1604" t="s">
-        <v>13</v>
+        <v>573</v>
       </c>
       <c r="G1604" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1604" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1604">
         <v>2</v>
       </c>
       <c r="J1604" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1605" spans="1:10">
       <c r="A1605" s="1" t="s">
-        <v>1885</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="1606" spans="1:10">
       <c r="A1606" t="s">
-        <v>1886</v>
+        <v>1867</v>
       </c>
       <c r="B1606" t="s">
-        <v>1887</v>
+        <v>1868</v>
       </c>
       <c r="C1606">
         <v>0</v>
       </c>
       <c r="D1606">
         <v>2023</v>
       </c>
       <c r="E1606" t="s">
-        <v>1117</v>
+        <v>877</v>
       </c>
       <c r="F1606" t="s">
-        <v>414</v>
+        <v>1877</v>
       </c>
       <c r="G1606" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1606" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1606">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J1606" t="s">
-        <v>396</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1607" spans="1:10">
       <c r="A1607" s="1" t="s">
-        <v>1888</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="1608" spans="1:10">
       <c r="A1608" t="s">
-        <v>1886</v>
+        <v>1879</v>
       </c>
       <c r="B1608" t="s">
-        <v>1887</v>
+        <v>1880</v>
       </c>
       <c r="C1608">
         <v>0</v>
       </c>
       <c r="D1608">
         <v>2023</v>
       </c>
       <c r="E1608" t="s">
-        <v>764</v>
+        <v>1881</v>
       </c>
       <c r="F1608" t="s">
-        <v>1480</v>
+        <v>356</v>
       </c>
       <c r="G1608" t="s">
-        <v>14</v>
+        <v>1882</v>
       </c>
       <c r="H1608" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1608">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J1608" t="s">
-        <v>396</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1609" spans="1:10">
       <c r="A1609" s="1" t="s">
-        <v>1889</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="1610" spans="1:10">
       <c r="A1610" t="s">
-        <v>1890</v>
+        <v>1879</v>
       </c>
       <c r="B1610" t="s">
-        <v>1891</v>
+        <v>1884</v>
       </c>
       <c r="C1610">
         <v>0</v>
       </c>
       <c r="D1610">
         <v>2023</v>
       </c>
       <c r="E1610" t="s">
-        <v>1892</v>
+        <v>1331</v>
       </c>
       <c r="F1610" t="s">
-        <v>13</v>
+        <v>544</v>
       </c>
       <c r="G1610" t="s">
-        <v>1893</v>
+        <v>26</v>
       </c>
       <c r="H1610" t="s">
         <v>15</v>
       </c>
       <c r="I1610">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J1610" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1611" spans="1:10">
       <c r="A1611" s="1" t="s">
-        <v>1894</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="1612" spans="1:10">
       <c r="A1612" t="s">
-        <v>1890</v>
+        <v>1886</v>
       </c>
       <c r="B1612" t="s">
-        <v>1891</v>
+        <v>1887</v>
       </c>
       <c r="C1612">
         <v>0</v>
       </c>
       <c r="D1612">
         <v>2023</v>
       </c>
       <c r="E1612" t="s">
-        <v>1895</v>
+        <v>229</v>
       </c>
       <c r="F1612" t="s">
-        <v>1896</v>
+        <v>915</v>
       </c>
       <c r="G1612" t="s">
-        <v>1893</v>
+        <v>26</v>
       </c>
       <c r="H1612" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1612">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J1612" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1613" spans="1:10">
       <c r="A1613" s="1" t="s">
-        <v>1894</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="1614" spans="1:10">
       <c r="A1614" t="s">
-        <v>1897</v>
+        <v>1889</v>
       </c>
       <c r="B1614" t="s">
-        <v>1898</v>
+        <v>1890</v>
       </c>
       <c r="C1614">
         <v>0</v>
       </c>
       <c r="D1614">
         <v>2023</v>
       </c>
       <c r="E1614" t="s">
-        <v>1036</v>
+        <v>1891</v>
       </c>
       <c r="F1614" t="s">
-        <v>417</v>
+        <v>83</v>
       </c>
       <c r="G1614" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1614" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1614">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1614" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1615" spans="1:10">
       <c r="A1615" s="1" t="s">
-        <v>1899</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="1616" spans="1:10">
       <c r="A1616" t="s">
-        <v>1897</v>
+        <v>1889</v>
       </c>
       <c r="B1616" t="s">
-        <v>1900</v>
+        <v>1890</v>
       </c>
       <c r="C1616">
         <v>0</v>
       </c>
       <c r="D1616">
         <v>2023</v>
       </c>
       <c r="E1616" t="s">
-        <v>766</v>
+        <v>401</v>
       </c>
       <c r="F1616" t="s">
-        <v>1746</v>
+        <v>1893</v>
       </c>
       <c r="G1616" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1616" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1616">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1616" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1617" spans="1:10">
       <c r="A1617" s="1" t="s">
-        <v>1901</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="1618" spans="1:10">
       <c r="A1618" t="s">
-        <v>1897</v>
+        <v>1889</v>
       </c>
       <c r="B1618" t="s">
-        <v>1898</v>
+        <v>1890</v>
       </c>
       <c r="C1618">
         <v>0</v>
       </c>
       <c r="D1618">
         <v>2023</v>
       </c>
       <c r="E1618" t="s">
-        <v>1902</v>
+        <v>1895</v>
       </c>
       <c r="F1618" t="s">
-        <v>13</v>
+        <v>1896</v>
       </c>
       <c r="G1618" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1618" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1618">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1618" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1619" spans="1:10">
       <c r="A1619" s="1" t="s">
-        <v>1903</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="1620" spans="1:10">
       <c r="A1620" t="s">
         <v>1897</v>
       </c>
       <c r="B1620" t="s">
         <v>1898</v>
       </c>
       <c r="C1620">
         <v>0</v>
       </c>
       <c r="D1620">
         <v>2023</v>
       </c>
       <c r="E1620" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="F1620" t="s">
-        <v>1698</v>
+        <v>61</v>
       </c>
       <c r="G1620" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1620" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I1620">
         <v>2</v>
       </c>
       <c r="J1620" t="s">
-        <v>596</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1621" spans="1:10">
       <c r="A1621" s="1" t="s">
-        <v>1904</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="1622" spans="1:10">
       <c r="A1622" t="s">
-        <v>1897</v>
+        <v>1900</v>
       </c>
       <c r="B1622" t="s">
-        <v>1905</v>
+        <v>1901</v>
       </c>
       <c r="C1622">
         <v>0</v>
       </c>
       <c r="D1622">
         <v>2023</v>
       </c>
       <c r="E1622" t="s">
-        <v>517</v>
+        <v>425</v>
       </c>
       <c r="F1622" t="s">
-        <v>1906</v>
+        <v>134</v>
       </c>
       <c r="G1622" t="s">
-        <v>22</v>
+        <v>1902</v>
       </c>
       <c r="H1622" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I1622">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1622" t="s">
-        <v>268</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1623" spans="1:10">
       <c r="A1623" s="1" t="s">
-        <v>1907</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="1624" spans="1:10">
       <c r="A1624" t="s">
-        <v>1908</v>
+        <v>1900</v>
       </c>
       <c r="B1624" t="s">
-        <v>1909</v>
+        <v>1901</v>
       </c>
       <c r="C1624">
         <v>0</v>
       </c>
       <c r="D1624">
         <v>2023</v>
       </c>
       <c r="E1624" t="s">
-        <v>455</v>
+        <v>1904</v>
       </c>
       <c r="F1624" t="s">
-        <v>1910</v>
+        <v>134</v>
       </c>
       <c r="G1624" t="s">
-        <v>14</v>
+        <v>1902</v>
       </c>
       <c r="H1624" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1624">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J1624" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1625" spans="1:10">
       <c r="A1625" s="1" t="s">
-        <v>1911</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="1626" spans="1:10">
       <c r="A1626" t="s">
-        <v>1908</v>
+        <v>1905</v>
       </c>
       <c r="B1626" t="s">
-        <v>1912</v>
+        <v>1906</v>
       </c>
       <c r="C1626">
         <v>0</v>
       </c>
       <c r="D1626">
         <v>2023</v>
       </c>
       <c r="E1626" t="s">
-        <v>329</v>
+        <v>513</v>
       </c>
       <c r="F1626" t="s">
-        <v>417</v>
+        <v>50</v>
       </c>
       <c r="G1626" t="s">
         <v>14</v>
       </c>
       <c r="H1626" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1626">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1626" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1627" spans="1:10">
       <c r="A1627" s="1" t="s">
-        <v>1913</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="1628" spans="1:10">
       <c r="A1628" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B1628" t="s">
         <v>1908</v>
-      </c>
-[...1 lines deleted...]
-        <v>1909</v>
       </c>
       <c r="C1628">
         <v>0</v>
       </c>
       <c r="D1628">
         <v>2023</v>
       </c>
       <c r="E1628" t="s">
-        <v>1256</v>
+        <v>657</v>
       </c>
       <c r="F1628" t="s">
-        <v>1914</v>
+        <v>50</v>
       </c>
       <c r="G1628" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1628" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1628">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J1628" t="s">
-        <v>396</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1629" spans="1:10">
       <c r="A1629" s="1" t="s">
-        <v>1915</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="1630" spans="1:10">
       <c r="A1630" t="s">
-        <v>1908</v>
+        <v>1910</v>
       </c>
       <c r="B1630" t="s">
-        <v>1916</v>
+        <v>1911</v>
       </c>
       <c r="C1630">
         <v>0</v>
       </c>
       <c r="D1630">
         <v>2023</v>
       </c>
       <c r="E1630" t="s">
-        <v>1917</v>
+        <v>1141</v>
       </c>
       <c r="F1630" t="s">
-        <v>1252</v>
+        <v>440</v>
       </c>
       <c r="G1630" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1630" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1630">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J1630" t="s">
-        <v>16</v>
+        <v>422</v>
       </c>
     </row>
     <row r="1631" spans="1:10">
       <c r="A1631" s="1" t="s">
-        <v>1918</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="1632" spans="1:10">
       <c r="A1632" t="s">
-        <v>1908</v>
+        <v>1910</v>
       </c>
       <c r="B1632" t="s">
-        <v>1916</v>
+        <v>1911</v>
       </c>
       <c r="C1632">
         <v>0</v>
       </c>
       <c r="D1632">
         <v>2023</v>
       </c>
       <c r="E1632" t="s">
-        <v>1919</v>
+        <v>788</v>
       </c>
       <c r="F1632" t="s">
-        <v>1920</v>
+        <v>1504</v>
       </c>
       <c r="G1632" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1632" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1632">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J1632" t="s">
-        <v>16</v>
+        <v>422</v>
       </c>
     </row>
     <row r="1633" spans="1:10">
       <c r="A1633" s="1" t="s">
-        <v>1921</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="1634" spans="1:10">
       <c r="A1634" t="s">
-        <v>1908</v>
+        <v>1914</v>
       </c>
       <c r="B1634" t="s">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="C1634">
         <v>0</v>
       </c>
       <c r="D1634">
         <v>2023</v>
       </c>
       <c r="E1634" t="s">
-        <v>1922</v>
+        <v>1916</v>
       </c>
       <c r="F1634" t="s">
-        <v>1923</v>
+        <v>50</v>
       </c>
       <c r="G1634" t="s">
-        <v>14</v>
+        <v>1917</v>
       </c>
       <c r="H1634" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1634">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J1634" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1635" spans="1:10">
       <c r="A1635" s="1" t="s">
-        <v>1921</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="1636" spans="1:10">
       <c r="A1636" t="s">
-        <v>1924</v>
+        <v>1914</v>
       </c>
       <c r="B1636" t="s">
-        <v>1925</v>
+        <v>1915</v>
       </c>
       <c r="C1636">
         <v>0</v>
       </c>
       <c r="D1636">
         <v>2023</v>
       </c>
       <c r="E1636" t="s">
-        <v>1926</v>
+        <v>1919</v>
       </c>
       <c r="F1636" t="s">
-        <v>21</v>
+        <v>1920</v>
       </c>
       <c r="G1636" t="s">
-        <v>14</v>
+        <v>1917</v>
       </c>
       <c r="H1636" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1636">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J1636" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1637" spans="1:10">
       <c r="A1637" s="1" t="s">
-        <v>1927</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="1638" spans="1:10">
       <c r="A1638" t="s">
-        <v>1928</v>
+        <v>1921</v>
       </c>
       <c r="B1638" t="s">
-        <v>1929</v>
+        <v>1922</v>
       </c>
       <c r="C1638">
         <v>0</v>
       </c>
       <c r="D1638">
         <v>2023</v>
       </c>
       <c r="E1638" t="s">
-        <v>1320</v>
+        <v>1060</v>
       </c>
       <c r="F1638" t="s">
-        <v>266</v>
+        <v>443</v>
       </c>
       <c r="G1638" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1638" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1638">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1638" t="s">
-        <v>120</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1639" spans="1:10">
       <c r="A1639" s="1" t="s">
-        <v>1930</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="1640" spans="1:10">
       <c r="A1640" t="s">
-        <v>1931</v>
+        <v>1921</v>
       </c>
       <c r="B1640" t="s">
-        <v>1932</v>
+        <v>1924</v>
       </c>
       <c r="C1640">
         <v>0</v>
       </c>
       <c r="D1640">
         <v>2023</v>
       </c>
       <c r="E1640" t="s">
-        <v>62</v>
+        <v>790</v>
       </c>
       <c r="F1640" t="s">
-        <v>1698</v>
+        <v>1770</v>
       </c>
       <c r="G1640" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1640" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I1640">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1640" t="s">
-        <v>268</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1641" spans="1:10">
       <c r="A1641" s="1" t="s">
-        <v>1933</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="1642" spans="1:10">
       <c r="A1642" t="s">
-        <v>1931</v>
+        <v>1921</v>
       </c>
       <c r="B1642" t="s">
-        <v>1932</v>
+        <v>1922</v>
       </c>
       <c r="C1642">
         <v>0</v>
       </c>
       <c r="D1642">
         <v>2023</v>
       </c>
       <c r="E1642" t="s">
-        <v>517</v>
+        <v>1926</v>
       </c>
       <c r="F1642" t="s">
-        <v>595</v>
+        <v>50</v>
       </c>
       <c r="G1642" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1642" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I1642">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1642" t="s">
-        <v>268</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1643" spans="1:10">
       <c r="A1643" s="1" t="s">
-        <v>1933</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="1644" spans="1:10">
       <c r="A1644" t="s">
-        <v>1934</v>
+        <v>1921</v>
       </c>
       <c r="B1644" t="s">
-        <v>1935</v>
+        <v>1922</v>
       </c>
       <c r="C1644">
         <v>0</v>
       </c>
       <c r="D1644">
         <v>2023</v>
       </c>
       <c r="E1644" t="s">
-        <v>62</v>
+        <v>98</v>
       </c>
       <c r="F1644" t="s">
-        <v>1698</v>
+        <v>1722</v>
       </c>
       <c r="G1644" t="s">
-        <v>967</v>
+        <v>26</v>
       </c>
       <c r="H1644" t="s">
-        <v>734</v>
+        <v>15</v>
       </c>
       <c r="I1644">
         <v>2</v>
       </c>
       <c r="J1644" t="s">
-        <v>120</v>
+        <v>620</v>
       </c>
     </row>
     <row r="1645" spans="1:10">
       <c r="A1645" s="1" t="s">
-        <v>1936</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="1646" spans="1:10">
       <c r="A1646" t="s">
-        <v>1937</v>
+        <v>1921</v>
       </c>
       <c r="B1646" t="s">
-        <v>1938</v>
+        <v>1929</v>
       </c>
       <c r="C1646">
         <v>0</v>
       </c>
       <c r="D1646">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="E1646" t="s">
-        <v>532</v>
+        <v>543</v>
       </c>
       <c r="F1646" t="s">
-        <v>651</v>
+        <v>1930</v>
       </c>
       <c r="G1646" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1646" t="s">
         <v>15</v>
       </c>
       <c r="I1646">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1646" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1647" spans="1:10">
       <c r="A1647" s="1" t="s">
-        <v>1939</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="1648" spans="1:10">
       <c r="A1648" t="s">
-        <v>1940</v>
+        <v>1932</v>
       </c>
       <c r="B1648" t="s">
-        <v>1941</v>
+        <v>1933</v>
       </c>
       <c r="C1648">
         <v>0</v>
       </c>
       <c r="D1648">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="E1648" t="s">
-        <v>1042</v>
+        <v>481</v>
       </c>
       <c r="F1648" t="s">
-        <v>119</v>
+        <v>1934</v>
       </c>
       <c r="G1648" t="s">
+        <v>26</v>
+      </c>
+      <c r="H1648" t="s">
+        <v>21</v>
+      </c>
+      <c r="I1648">
+        <v>4</v>
+      </c>
+      <c r="J1648" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="1649" spans="1:10">
       <c r="A1649" s="1" t="s">
-        <v>1942</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="1650" spans="1:10">
       <c r="A1650" t="s">
-        <v>1943</v>
+        <v>1932</v>
       </c>
       <c r="B1650" t="s">
-        <v>1944</v>
+        <v>1936</v>
       </c>
       <c r="C1650">
         <v>0</v>
       </c>
       <c r="D1650">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="E1650" t="s">
-        <v>866</v>
+        <v>355</v>
       </c>
       <c r="F1650" t="s">
-        <v>1006</v>
+        <v>443</v>
       </c>
       <c r="G1650" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1650" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1650">
         <v>3</v>
       </c>
       <c r="J1650" t="s">
-        <v>120</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1651" spans="1:10">
       <c r="A1651" s="1" t="s">
-        <v>1945</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="1652" spans="1:10">
       <c r="A1652" t="s">
-        <v>1943</v>
+        <v>1932</v>
       </c>
       <c r="B1652" t="s">
-        <v>1944</v>
+        <v>1933</v>
       </c>
       <c r="C1652">
         <v>0</v>
       </c>
       <c r="D1652">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="E1652" t="s">
-        <v>67</v>
+        <v>1280</v>
       </c>
       <c r="F1652" t="s">
-        <v>1946</v>
+        <v>1938</v>
       </c>
       <c r="G1652" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1652" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1652">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J1652" t="s">
-        <v>16</v>
+        <v>422</v>
       </c>
     </row>
     <row r="1653" spans="1:10">
       <c r="A1653" s="1" t="s">
-        <v>1945</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="1654" spans="1:10">
       <c r="A1654" t="s">
-        <v>1943</v>
+        <v>1932</v>
       </c>
       <c r="B1654" t="s">
-        <v>1944</v>
+        <v>1940</v>
       </c>
       <c r="C1654">
         <v>0</v>
       </c>
       <c r="D1654">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="E1654" t="s">
-        <v>1036</v>
+        <v>1941</v>
       </c>
       <c r="F1654" t="s">
-        <v>1947</v>
+        <v>1276</v>
       </c>
       <c r="G1654" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1654" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1654">
         <v>3</v>
       </c>
       <c r="J1654" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1655" spans="1:10">
       <c r="A1655" s="1" t="s">
-        <v>1945</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="1656" spans="1:10">
       <c r="A1656" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B1656" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C1656">
+        <v>0</v>
+      </c>
+      <c r="D1656">
+        <v>2023</v>
+      </c>
+      <c r="E1656" t="s">
         <v>1943</v>
       </c>
-      <c r="B1656" t="s">
+      <c r="F1656" t="s">
         <v>1944</v>
       </c>
-      <c r="C1656">
-[...10 lines deleted...]
-      </c>
       <c r="G1656" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1656" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1656">
         <v>3</v>
       </c>
       <c r="J1656" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1657" spans="1:10">
       <c r="A1657" s="1" t="s">
         <v>1945</v>
       </c>
     </row>
     <row r="1658" spans="1:10">
       <c r="A1658" t="s">
-        <v>1943</v>
+        <v>1932</v>
       </c>
       <c r="B1658" t="s">
-        <v>1944</v>
+        <v>1940</v>
       </c>
       <c r="C1658">
         <v>0</v>
       </c>
       <c r="D1658">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="E1658" t="s">
-        <v>633</v>
+        <v>1946</v>
       </c>
       <c r="F1658" t="s">
-        <v>13</v>
+        <v>1947</v>
       </c>
       <c r="G1658" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1658" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1658">
         <v>3</v>
       </c>
       <c r="J1658" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1659" spans="1:10">
       <c r="A1659" s="1" t="s">
         <v>1945</v>
       </c>
     </row>
     <row r="1660" spans="1:10">
       <c r="A1660" t="s">
-        <v>1943</v>
+        <v>1948</v>
       </c>
       <c r="B1660" t="s">
-        <v>1944</v>
+        <v>1949</v>
       </c>
       <c r="C1660">
         <v>0</v>
       </c>
       <c r="D1660">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="E1660" t="s">
+        <v>1950</v>
+      </c>
+      <c r="F1660" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1660" t="s">
+        <v>26</v>
+      </c>
+      <c r="H1660" t="s">
+        <v>21</v>
+      </c>
+      <c r="I1660">
+        <v>2</v>
+      </c>
+      <c r="J1660" t="s">
         <v>62</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="1661" spans="1:10">
       <c r="A1661" s="1" t="s">
-        <v>1945</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="1662" spans="1:10">
       <c r="A1662" t="s">
-        <v>1949</v>
+        <v>1952</v>
       </c>
       <c r="B1662" t="s">
-        <v>1950</v>
+        <v>1953</v>
       </c>
       <c r="C1662">
         <v>0</v>
       </c>
       <c r="D1662">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="E1662" t="s">
-        <v>62</v>
+        <v>1344</v>
       </c>
       <c r="F1662" t="s">
-        <v>518</v>
+        <v>294</v>
       </c>
       <c r="G1662" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1662" t="s">
-        <v>268</v>
+        <v>44</v>
       </c>
       <c r="I1662">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1662" t="s">
-        <v>268</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1663" spans="1:10">
       <c r="A1663" s="1" t="s">
-        <v>1951</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="1664" spans="1:10">
       <c r="A1664" t="s">
-        <v>1952</v>
+        <v>1955</v>
       </c>
       <c r="B1664" t="s">
-        <v>1953</v>
+        <v>1956</v>
       </c>
       <c r="C1664">
         <v>0</v>
       </c>
       <c r="D1664">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="E1664" t="s">
-        <v>779</v>
+        <v>98</v>
       </c>
       <c r="F1664" t="s">
-        <v>13</v>
+        <v>1722</v>
       </c>
       <c r="G1664" t="s">
-        <v>1954</v>
+        <v>26</v>
       </c>
       <c r="H1664" t="s">
-        <v>64</v>
+        <v>15</v>
       </c>
       <c r="I1664">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1664" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1665" spans="1:10">
       <c r="A1665" s="1" t="s">
-        <v>1955</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="1666" spans="1:10">
       <c r="A1666" t="s">
-        <v>1952</v>
+        <v>1955</v>
       </c>
       <c r="B1666" t="s">
         <v>1956</v>
       </c>
       <c r="C1666">
         <v>0</v>
       </c>
       <c r="D1666">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="E1666" t="s">
-        <v>20</v>
+        <v>543</v>
       </c>
       <c r="F1666" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G1666" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H1666" t="s">
         <v>15</v>
       </c>
       <c r="I1666">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1666" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1667" spans="1:10">
       <c r="A1667" s="1" t="s">
         <v>1957</v>
       </c>
     </row>
     <row r="1668" spans="1:10">
       <c r="A1668" t="s">
-        <v>1952</v>
+        <v>1958</v>
       </c>
       <c r="B1668" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="C1668">
         <v>0</v>
       </c>
       <c r="D1668">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="E1668" t="s">
-        <v>866</v>
+        <v>98</v>
       </c>
       <c r="F1668" t="s">
-        <v>1006</v>
+        <v>1722</v>
       </c>
       <c r="G1668" t="s">
-        <v>22</v>
+        <v>991</v>
       </c>
       <c r="H1668" t="s">
-        <v>64</v>
+        <v>758</v>
       </c>
       <c r="I1668">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1668" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1669" spans="1:10">
       <c r="A1669" s="1" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="1670" spans="1:10">
       <c r="A1670" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="B1670" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="C1670">
         <v>0</v>
       </c>
       <c r="D1670">
         <v>2022</v>
       </c>
       <c r="E1670" t="s">
-        <v>62</v>
+        <v>558</v>
       </c>
       <c r="F1670" t="s">
-        <v>518</v>
+        <v>675</v>
       </c>
       <c r="G1670" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1670" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I1670">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1670" t="s">
-        <v>596</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1671" spans="1:10">
       <c r="A1671" s="1" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="1672" spans="1:10">
       <c r="A1672" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="B1672" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="C1672">
         <v>0</v>
       </c>
       <c r="D1672">
         <v>2022</v>
       </c>
       <c r="E1672" t="s">
-        <v>399</v>
+        <v>1066</v>
       </c>
       <c r="F1672" t="s">
-        <v>104</v>
+        <v>149</v>
       </c>
       <c r="G1672" t="s">
-        <v>1965</v>
+        <v>14</v>
       </c>
       <c r="H1672" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1672">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1672" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1673" spans="1:10">
       <c r="A1673" s="1" t="s">
         <v>1966</v>
       </c>
     </row>
     <row r="1674" spans="1:10">
       <c r="A1674" t="s">
-        <v>1963</v>
+        <v>1967</v>
       </c>
       <c r="B1674" t="s">
-        <v>1964</v>
+        <v>1968</v>
       </c>
       <c r="C1674">
         <v>0</v>
       </c>
       <c r="D1674">
         <v>2022</v>
       </c>
       <c r="E1674" t="s">
-        <v>103</v>
+        <v>890</v>
       </c>
       <c r="F1674" t="s">
-        <v>104</v>
+        <v>1030</v>
       </c>
       <c r="G1674" t="s">
-        <v>1965</v>
+        <v>14</v>
       </c>
       <c r="H1674" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1674">
         <v>3</v>
       </c>
       <c r="J1674" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1675" spans="1:10">
       <c r="A1675" s="1" t="s">
-        <v>1966</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="1676" spans="1:10">
       <c r="A1676" t="s">
-        <v>1963</v>
+        <v>1967</v>
       </c>
       <c r="B1676" t="s">
-        <v>1964</v>
+        <v>1968</v>
       </c>
       <c r="C1676">
         <v>0</v>
       </c>
       <c r="D1676">
         <v>2022</v>
       </c>
       <c r="E1676" t="s">
-        <v>1967</v>
+        <v>102</v>
       </c>
       <c r="F1676" t="s">
-        <v>46</v>
+        <v>1970</v>
       </c>
       <c r="G1676" t="s">
-        <v>1965</v>
+        <v>14</v>
       </c>
       <c r="H1676" t="s">
-        <v>1122</v>
+        <v>21</v>
       </c>
       <c r="I1676">
         <v>3</v>
       </c>
       <c r="J1676" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1677" spans="1:10">
       <c r="A1677" s="1" t="s">
-        <v>1966</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="1678" spans="1:10">
       <c r="A1678" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B1678" t="s">
         <v>1968</v>
-      </c>
-[...1 lines deleted...]
-        <v>1969</v>
       </c>
       <c r="C1678">
         <v>0</v>
       </c>
       <c r="D1678">
         <v>2022</v>
       </c>
       <c r="E1678" t="s">
-        <v>1970</v>
+        <v>1060</v>
       </c>
       <c r="F1678" t="s">
-        <v>1621</v>
+        <v>1971</v>
       </c>
       <c r="G1678" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1678" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1678">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1678" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1679" spans="1:10">
       <c r="A1679" s="1" t="s">
-        <v>1971</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="1680" spans="1:10">
       <c r="A1680" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B1680" t="s">
         <v>1968</v>
-      </c>
-[...1 lines deleted...]
-        <v>1969</v>
       </c>
       <c r="C1680">
         <v>0</v>
       </c>
       <c r="D1680">
         <v>2022</v>
       </c>
       <c r="E1680" t="s">
-        <v>464</v>
+        <v>1972</v>
       </c>
       <c r="F1680" t="s">
-        <v>13</v>
+        <v>570</v>
       </c>
       <c r="G1680" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1680" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1680">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1680" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1681" spans="1:10">
       <c r="A1681" s="1" t="s">
-        <v>1971</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="1682" spans="1:10">
       <c r="A1682" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B1682" t="s">
         <v>1968</v>
-      </c>
-[...1 lines deleted...]
-        <v>1969</v>
       </c>
       <c r="C1682">
         <v>0</v>
       </c>
       <c r="D1682">
         <v>2022</v>
       </c>
       <c r="E1682" t="s">
-        <v>1972</v>
+        <v>657</v>
       </c>
       <c r="F1682" t="s">
-        <v>1973</v>
+        <v>50</v>
       </c>
       <c r="G1682" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1682" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1682">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1682" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1683" spans="1:10">
       <c r="A1683" s="1" t="s">
-        <v>1971</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="1684" spans="1:10">
       <c r="A1684" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B1684" t="s">
         <v>1968</v>
-      </c>
-[...1 lines deleted...]
-        <v>1969</v>
       </c>
       <c r="C1684">
         <v>0</v>
       </c>
       <c r="D1684">
         <v>2022</v>
       </c>
       <c r="E1684" t="s">
-        <v>1974</v>
+        <v>98</v>
       </c>
       <c r="F1684" t="s">
-        <v>1896</v>
+        <v>544</v>
       </c>
       <c r="G1684" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1684" t="s">
         <v>15</v>
       </c>
       <c r="I1684">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1684" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1685" spans="1:10">
       <c r="A1685" s="1" t="s">
-        <v>1971</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="1686" spans="1:10">
       <c r="A1686" t="s">
-        <v>1968</v>
+        <v>1973</v>
       </c>
       <c r="B1686" t="s">
-        <v>1969</v>
+        <v>1974</v>
       </c>
       <c r="C1686">
         <v>0</v>
       </c>
       <c r="D1686">
         <v>2022</v>
       </c>
       <c r="E1686" t="s">
-        <v>1895</v>
+        <v>98</v>
       </c>
       <c r="F1686" t="s">
-        <v>1896</v>
+        <v>544</v>
       </c>
       <c r="G1686" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1686" t="s">
         <v>15</v>
       </c>
       <c r="I1686">
         <v>1</v>
       </c>
       <c r="J1686" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="1687" spans="1:10">
       <c r="A1687" s="1" t="s">
-        <v>1971</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="1688" spans="1:10">
       <c r="A1688" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="B1688" t="s">
-        <v>1969</v>
+        <v>1977</v>
       </c>
       <c r="C1688">
         <v>0</v>
       </c>
       <c r="D1688">
         <v>2022</v>
       </c>
       <c r="E1688" t="s">
-        <v>1975</v>
+        <v>803</v>
       </c>
       <c r="F1688" t="s">
-        <v>1896</v>
+        <v>50</v>
       </c>
       <c r="G1688" t="s">
-        <v>22</v>
+        <v>1978</v>
       </c>
       <c r="H1688" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1688">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1688" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1689" spans="1:10">
       <c r="A1689" s="1" t="s">
-        <v>1971</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="1690" spans="1:10">
       <c r="A1690" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="B1690" t="s">
-        <v>1969</v>
+        <v>1980</v>
       </c>
       <c r="C1690">
         <v>0</v>
       </c>
       <c r="D1690">
         <v>2022</v>
       </c>
       <c r="E1690" t="s">
-        <v>1976</v>
+        <v>60</v>
       </c>
       <c r="F1690" t="s">
-        <v>1896</v>
+        <v>61</v>
       </c>
       <c r="G1690" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1690" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1690">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1690" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1691" spans="1:10">
       <c r="A1691" s="1" t="s">
-        <v>1971</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="1692" spans="1:10">
       <c r="A1692" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="B1692" t="s">
-        <v>1969</v>
+        <v>1982</v>
       </c>
       <c r="C1692">
         <v>0</v>
       </c>
       <c r="D1692">
         <v>2022</v>
       </c>
       <c r="E1692" t="s">
-        <v>576</v>
+        <v>890</v>
       </c>
       <c r="F1692" t="s">
-        <v>1896</v>
+        <v>1030</v>
       </c>
       <c r="G1692" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1692" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1692">
         <v>1</v>
       </c>
       <c r="J1692" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1693" spans="1:10">
       <c r="A1693" s="1" t="s">
-        <v>1971</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="1694" spans="1:10">
       <c r="A1694" t="s">
-        <v>1968</v>
+        <v>1984</v>
       </c>
       <c r="B1694" t="s">
-        <v>1969</v>
+        <v>1985</v>
       </c>
       <c r="C1694">
         <v>0</v>
       </c>
       <c r="D1694">
         <v>2022</v>
       </c>
       <c r="E1694" t="s">
-        <v>1581</v>
+        <v>98</v>
       </c>
       <c r="F1694" t="s">
-        <v>417</v>
+        <v>544</v>
       </c>
       <c r="G1694" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1694" t="s">
         <v>15</v>
       </c>
       <c r="I1694">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1694" t="s">
-        <v>15</v>
+        <v>620</v>
       </c>
     </row>
     <row r="1695" spans="1:10">
       <c r="A1695" s="1" t="s">
-        <v>1971</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="1696" spans="1:10">
       <c r="A1696" t="s">
-        <v>1968</v>
+        <v>1987</v>
       </c>
       <c r="B1696" t="s">
-        <v>1969</v>
+        <v>1988</v>
       </c>
       <c r="C1696">
         <v>0</v>
       </c>
       <c r="D1696">
         <v>2022</v>
       </c>
       <c r="E1696" t="s">
-        <v>1977</v>
+        <v>425</v>
       </c>
       <c r="F1696" t="s">
-        <v>1621</v>
+        <v>134</v>
       </c>
       <c r="G1696" t="s">
-        <v>22</v>
+        <v>1989</v>
       </c>
       <c r="H1696" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1696">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1696" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1697" spans="1:10">
       <c r="A1697" s="1" t="s">
-        <v>1971</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="1698" spans="1:10">
       <c r="A1698" t="s">
-        <v>1968</v>
+        <v>1987</v>
       </c>
       <c r="B1698" t="s">
-        <v>1969</v>
+        <v>1988</v>
       </c>
       <c r="C1698">
         <v>0</v>
       </c>
       <c r="D1698">
         <v>2022</v>
       </c>
       <c r="E1698" t="s">
-        <v>1978</v>
+        <v>133</v>
       </c>
       <c r="F1698" t="s">
-        <v>1896</v>
+        <v>134</v>
       </c>
       <c r="G1698" t="s">
-        <v>22</v>
+        <v>1989</v>
       </c>
       <c r="H1698" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1698">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1698" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1699" spans="1:10">
       <c r="A1699" s="1" t="s">
-        <v>1971</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="1700" spans="1:10">
       <c r="A1700" t="s">
-        <v>1979</v>
+        <v>1987</v>
       </c>
       <c r="B1700" t="s">
-        <v>1980</v>
+        <v>1988</v>
       </c>
       <c r="C1700">
         <v>0</v>
       </c>
       <c r="D1700">
         <v>2022</v>
       </c>
       <c r="E1700" t="s">
-        <v>219</v>
+        <v>1991</v>
       </c>
       <c r="F1700" t="s">
-        <v>1981</v>
+        <v>83</v>
       </c>
       <c r="G1700" t="s">
-        <v>22</v>
+        <v>1989</v>
       </c>
       <c r="H1700" t="s">
-        <v>15</v>
+        <v>1146</v>
       </c>
       <c r="I1700">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1700" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1701" spans="1:10">
       <c r="A1701" s="1" t="s">
-        <v>1982</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="1702" spans="1:10">
       <c r="A1702" t="s">
-        <v>1983</v>
+        <v>1992</v>
       </c>
       <c r="B1702" t="s">
-        <v>1984</v>
+        <v>1993</v>
       </c>
       <c r="C1702">
         <v>0</v>
       </c>
       <c r="D1702">
         <v>2022</v>
       </c>
       <c r="E1702" t="s">
-        <v>1062</v>
+        <v>1994</v>
       </c>
       <c r="F1702" t="s">
-        <v>13</v>
+        <v>1645</v>
       </c>
       <c r="G1702" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1702" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1702">
         <v>1</v>
       </c>
       <c r="J1702" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1703" spans="1:10">
       <c r="A1703" s="1" t="s">
-        <v>1985</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="1704" spans="1:10">
       <c r="A1704" t="s">
-        <v>1983</v>
+        <v>1992</v>
       </c>
       <c r="B1704" t="s">
-        <v>1984</v>
+        <v>1993</v>
       </c>
       <c r="C1704">
         <v>0</v>
       </c>
       <c r="D1704">
         <v>2022</v>
       </c>
       <c r="E1704" t="s">
-        <v>329</v>
+        <v>490</v>
       </c>
       <c r="F1704" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G1704" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1704" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1704">
         <v>1</v>
       </c>
       <c r="J1704" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1705" spans="1:10">
       <c r="A1705" s="1" t="s">
-        <v>1985</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="1706" spans="1:10">
       <c r="A1706" t="s">
-        <v>1983</v>
+        <v>1992</v>
       </c>
       <c r="B1706" t="s">
-        <v>1984</v>
+        <v>1993</v>
       </c>
       <c r="C1706">
         <v>0</v>
       </c>
       <c r="D1706">
         <v>2022</v>
       </c>
       <c r="E1706" t="s">
-        <v>360</v>
+        <v>1996</v>
       </c>
       <c r="F1706" t="s">
-        <v>1986</v>
+        <v>1997</v>
       </c>
       <c r="G1706" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1706" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1706">
         <v>1</v>
       </c>
       <c r="J1706" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1707" spans="1:10">
       <c r="A1707" s="1" t="s">
-        <v>1985</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="1708" spans="1:10">
       <c r="A1708" t="s">
-        <v>1983</v>
+        <v>1992</v>
       </c>
       <c r="B1708" t="s">
-        <v>1987</v>
+        <v>1993</v>
       </c>
       <c r="C1708">
         <v>0</v>
       </c>
       <c r="D1708">
         <v>2022</v>
       </c>
       <c r="E1708" t="s">
-        <v>455</v>
+        <v>1998</v>
       </c>
       <c r="F1708" t="s">
-        <v>1988</v>
+        <v>1920</v>
       </c>
       <c r="G1708" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1708" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1708">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1708" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1709" spans="1:10">
       <c r="A1709" s="1" t="s">
-        <v>1989</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="1710" spans="1:10">
       <c r="A1710" t="s">
-        <v>1990</v>
+        <v>1992</v>
       </c>
       <c r="B1710" t="s">
-        <v>1991</v>
+        <v>1993</v>
       </c>
       <c r="C1710">
         <v>0</v>
       </c>
       <c r="D1710">
         <v>2022</v>
       </c>
       <c r="E1710" t="s">
-        <v>200</v>
+        <v>1919</v>
       </c>
       <c r="F1710" t="s">
-        <v>891</v>
+        <v>1920</v>
       </c>
       <c r="G1710" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1710" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1710">
         <v>1</v>
       </c>
       <c r="J1710" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1711" spans="1:10">
       <c r="A1711" s="1" t="s">
-        <v>1992</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="1712" spans="1:10">
       <c r="A1712" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B1712" t="s">
         <v>1993</v>
-      </c>
-[...1 lines deleted...]
-        <v>1994</v>
       </c>
       <c r="C1712">
         <v>0</v>
       </c>
       <c r="D1712">
         <v>2022</v>
       </c>
       <c r="E1712" t="s">
-        <v>20</v>
+        <v>1999</v>
       </c>
       <c r="F1712" t="s">
-        <v>21</v>
+        <v>1920</v>
       </c>
       <c r="G1712" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1712" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1712">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1712" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1713" spans="1:10">
       <c r="A1713" s="1" t="s">
         <v>1995</v>
       </c>
     </row>
     <row r="1714" spans="1:10">
       <c r="A1714" t="s">
-        <v>1996</v>
+        <v>1992</v>
       </c>
       <c r="B1714" t="s">
-        <v>1997</v>
+        <v>1993</v>
       </c>
       <c r="C1714">
         <v>0</v>
       </c>
       <c r="D1714">
         <v>2022</v>
       </c>
       <c r="E1714" t="s">
-        <v>1320</v>
+        <v>2000</v>
       </c>
       <c r="F1714" t="s">
-        <v>266</v>
+        <v>1920</v>
       </c>
       <c r="G1714" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1714" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1714">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1714" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1715" spans="1:10">
       <c r="A1715" s="1" t="s">
-        <v>1998</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="1716" spans="1:10">
       <c r="A1716" t="s">
-        <v>1999</v>
+        <v>1992</v>
       </c>
       <c r="B1716" t="s">
-        <v>2000</v>
+        <v>1993</v>
       </c>
       <c r="C1716">
         <v>0</v>
       </c>
       <c r="D1716">
         <v>2022</v>
       </c>
       <c r="E1716" t="s">
-        <v>1011</v>
+        <v>602</v>
       </c>
       <c r="F1716" t="s">
-        <v>547</v>
+        <v>1920</v>
       </c>
       <c r="G1716" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1716" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1716">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1716" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1717" spans="1:10">
       <c r="A1717" s="1" t="s">
-        <v>2001</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="1718" spans="1:10">
       <c r="A1718" t="s">
-        <v>1999</v>
+        <v>1992</v>
       </c>
       <c r="B1718" t="s">
-        <v>2000</v>
+        <v>1993</v>
       </c>
       <c r="C1718">
         <v>0</v>
       </c>
       <c r="D1718">
         <v>2022</v>
       </c>
       <c r="E1718" t="s">
-        <v>1117</v>
+        <v>1605</v>
       </c>
       <c r="F1718" t="s">
-        <v>516</v>
+        <v>443</v>
       </c>
       <c r="G1718" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1718" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1718">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1718" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1719" spans="1:10">
       <c r="A1719" s="1" t="s">
-        <v>2001</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="1720" spans="1:10">
       <c r="A1720" t="s">
-        <v>2002</v>
+        <v>1992</v>
       </c>
       <c r="B1720" t="s">
-        <v>2003</v>
+        <v>1993</v>
       </c>
       <c r="C1720">
         <v>0</v>
       </c>
       <c r="D1720">
         <v>2022</v>
       </c>
       <c r="E1720" t="s">
-        <v>532</v>
+        <v>2001</v>
       </c>
       <c r="F1720" t="s">
-        <v>2004</v>
+        <v>1645</v>
       </c>
       <c r="G1720" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1720" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1720">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1720" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1721" spans="1:10">
       <c r="A1721" s="1" t="s">
-        <v>2005</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="1722" spans="1:10">
       <c r="A1722" t="s">
-        <v>2006</v>
+        <v>1992</v>
       </c>
       <c r="B1722" t="s">
-        <v>2007</v>
+        <v>1993</v>
       </c>
       <c r="C1722">
         <v>0</v>
       </c>
       <c r="D1722">
         <v>2022</v>
       </c>
       <c r="E1722" t="s">
-        <v>2008</v>
+        <v>2002</v>
       </c>
       <c r="F1722" t="s">
-        <v>1028</v>
+        <v>1920</v>
       </c>
       <c r="G1722" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1722" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1722">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1722" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1723" spans="1:10">
       <c r="A1723" s="1" t="s">
-        <v>2009</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="1724" spans="1:10">
       <c r="A1724" t="s">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="B1724" t="s">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="C1724">
         <v>0</v>
       </c>
       <c r="D1724">
         <v>2022</v>
       </c>
       <c r="E1724" t="s">
-        <v>62</v>
+        <v>248</v>
       </c>
       <c r="F1724" t="s">
-        <v>518</v>
+        <v>2005</v>
       </c>
       <c r="G1724" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1724" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I1724">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1724" t="s">
-        <v>596</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1725" spans="1:10">
       <c r="A1725" s="1" t="s">
-        <v>2010</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="1726" spans="1:10">
       <c r="A1726" t="s">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="B1726" t="s">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="C1726">
         <v>0</v>
       </c>
       <c r="D1726">
         <v>2022</v>
       </c>
       <c r="E1726" t="s">
-        <v>2013</v>
+        <v>1086</v>
       </c>
       <c r="F1726" t="s">
-        <v>2014</v>
+        <v>50</v>
       </c>
       <c r="G1726" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1726" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1726">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1726" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1727" spans="1:10">
       <c r="A1727" s="1" t="s">
-        <v>2015</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="1728" spans="1:10">
       <c r="A1728" t="s">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="B1728" t="s">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="C1728">
         <v>0</v>
       </c>
       <c r="D1728">
         <v>2022</v>
       </c>
       <c r="E1728" t="s">
-        <v>2016</v>
+        <v>355</v>
       </c>
       <c r="F1728" t="s">
-        <v>2017</v>
+        <v>50</v>
       </c>
       <c r="G1728" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1728" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1728">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1728" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1729" spans="1:10">
       <c r="A1729" s="1" t="s">
-        <v>2015</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="1730" spans="1:10">
       <c r="A1730" t="s">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="B1730" t="s">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="C1730">
         <v>0</v>
       </c>
       <c r="D1730">
         <v>2022</v>
       </c>
       <c r="E1730" t="s">
-        <v>2018</v>
+        <v>386</v>
       </c>
       <c r="F1730" t="s">
-        <v>479</v>
+        <v>2010</v>
       </c>
       <c r="G1730" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1730" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1730">
         <v>1</v>
       </c>
       <c r="J1730" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1731" spans="1:10">
       <c r="A1731" s="1" t="s">
-        <v>2015</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="1732" spans="1:10">
       <c r="A1732" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B1732" t="s">
         <v>2011</v>
-      </c>
-[...1 lines deleted...]
-        <v>2012</v>
       </c>
       <c r="C1732">
         <v>0</v>
       </c>
       <c r="D1732">
         <v>2022</v>
       </c>
       <c r="E1732" t="s">
-        <v>2019</v>
+        <v>481</v>
       </c>
       <c r="F1732" t="s">
-        <v>417</v>
+        <v>2012</v>
       </c>
       <c r="G1732" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1732" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1732">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1732" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1733" spans="1:10">
       <c r="A1733" s="1" t="s">
-        <v>2015</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="1734" spans="1:10">
       <c r="A1734" t="s">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="B1734" t="s">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="C1734">
         <v>0</v>
       </c>
       <c r="D1734">
         <v>2022</v>
       </c>
       <c r="E1734" t="s">
-        <v>543</v>
+        <v>229</v>
       </c>
       <c r="F1734" t="s">
-        <v>544</v>
+        <v>915</v>
       </c>
       <c r="G1734" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1734" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1734">
         <v>1</v>
       </c>
       <c r="J1734" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1735" spans="1:10">
       <c r="A1735" s="1" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="1736" spans="1:10">
       <c r="A1736" t="s">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="B1736" t="s">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="C1736">
         <v>0</v>
       </c>
       <c r="D1736">
         <v>2022</v>
       </c>
       <c r="E1736" t="s">
-        <v>329</v>
+        <v>60</v>
       </c>
       <c r="F1736" t="s">
-        <v>417</v>
+        <v>61</v>
       </c>
       <c r="G1736" t="s">
-        <v>2020</v>
+        <v>14</v>
       </c>
       <c r="H1736" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1736">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1736" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1737" spans="1:10">
       <c r="A1737" s="1" t="s">
-        <v>2015</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="1738" spans="1:10">
       <c r="A1738" t="s">
-        <v>2011</v>
+        <v>2020</v>
       </c>
       <c r="B1738" t="s">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="C1738">
         <v>0</v>
       </c>
       <c r="D1738">
         <v>2022</v>
       </c>
       <c r="E1738" t="s">
-        <v>329</v>
+        <v>1344</v>
       </c>
       <c r="F1738" t="s">
-        <v>417</v>
+        <v>294</v>
       </c>
       <c r="G1738" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1738" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1738">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1738" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1739" spans="1:10">
       <c r="A1739" s="1" t="s">
-        <v>2015</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="1740" spans="1:10">
       <c r="A1740" t="s">
-        <v>2011</v>
+        <v>2023</v>
       </c>
       <c r="B1740" t="s">
-        <v>2012</v>
+        <v>2024</v>
       </c>
       <c r="C1740">
         <v>0</v>
       </c>
       <c r="D1740">
         <v>2022</v>
       </c>
       <c r="E1740" t="s">
-        <v>1101</v>
+        <v>1035</v>
       </c>
       <c r="F1740" t="s">
-        <v>417</v>
+        <v>573</v>
       </c>
       <c r="G1740" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1740" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1740">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1740" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1741" spans="1:10">
       <c r="A1741" s="1" t="s">
-        <v>2015</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="1742" spans="1:10">
       <c r="A1742" t="s">
-        <v>2011</v>
+        <v>2023</v>
       </c>
       <c r="B1742" t="s">
-        <v>2012</v>
+        <v>2024</v>
       </c>
       <c r="C1742">
         <v>0</v>
       </c>
       <c r="D1742">
         <v>2022</v>
       </c>
       <c r="E1742" t="s">
-        <v>1099</v>
+        <v>1141</v>
       </c>
       <c r="F1742" t="s">
-        <v>1518</v>
+        <v>542</v>
       </c>
       <c r="G1742" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1742" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1742">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1742" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1743" spans="1:10">
       <c r="A1743" s="1" t="s">
-        <v>2015</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="1744" spans="1:10">
       <c r="A1744" t="s">
-        <v>2011</v>
+        <v>2026</v>
       </c>
       <c r="B1744" t="s">
-        <v>2012</v>
+        <v>2027</v>
       </c>
       <c r="C1744">
         <v>0</v>
       </c>
       <c r="D1744">
         <v>2022</v>
       </c>
       <c r="E1744" t="s">
-        <v>1097</v>
+        <v>558</v>
       </c>
       <c r="F1744" t="s">
-        <v>1518</v>
+        <v>2028</v>
       </c>
       <c r="G1744" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1744" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1744">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1744" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1745" spans="1:10">
       <c r="A1745" s="1" t="s">
-        <v>2015</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="1746" spans="1:10">
       <c r="A1746" t="s">
-        <v>2011</v>
+        <v>2030</v>
       </c>
       <c r="B1746" t="s">
-        <v>2012</v>
+        <v>2031</v>
       </c>
       <c r="C1746">
         <v>0</v>
       </c>
       <c r="D1746">
         <v>2022</v>
       </c>
       <c r="E1746" t="s">
-        <v>1107</v>
+        <v>2032</v>
       </c>
       <c r="F1746" t="s">
-        <v>2021</v>
+        <v>1052</v>
       </c>
       <c r="G1746" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1746" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1746">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1746" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1747" spans="1:10">
       <c r="A1747" s="1" t="s">
-        <v>2015</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="1748" spans="1:10">
       <c r="A1748" t="s">
-        <v>2011</v>
+        <v>2030</v>
       </c>
       <c r="B1748" t="s">
-        <v>2012</v>
+        <v>2031</v>
       </c>
       <c r="C1748">
         <v>0</v>
       </c>
       <c r="D1748">
         <v>2022</v>
       </c>
       <c r="E1748" t="s">
-        <v>2022</v>
+        <v>98</v>
       </c>
       <c r="F1748" t="s">
-        <v>1108</v>
+        <v>544</v>
       </c>
       <c r="G1748" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1748" t="s">
         <v>15</v>
       </c>
       <c r="I1748">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1748" t="s">
-        <v>15</v>
+        <v>620</v>
       </c>
     </row>
     <row r="1749" spans="1:10">
       <c r="A1749" s="1" t="s">
-        <v>2015</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="1750" spans="1:10">
       <c r="A1750" t="s">
-        <v>2011</v>
+        <v>2035</v>
       </c>
       <c r="B1750" t="s">
-        <v>2012</v>
+        <v>2036</v>
       </c>
       <c r="C1750">
         <v>0</v>
       </c>
       <c r="D1750">
         <v>2022</v>
       </c>
       <c r="E1750" t="s">
-        <v>2023</v>
+        <v>2037</v>
       </c>
       <c r="F1750" t="s">
-        <v>1518</v>
+        <v>2038</v>
       </c>
       <c r="G1750" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1750" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1750">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1750" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1751" spans="1:10">
       <c r="A1751" s="1" t="s">
-        <v>2015</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="1752" spans="1:10">
       <c r="A1752" t="s">
-        <v>2011</v>
+        <v>2035</v>
       </c>
       <c r="B1752" t="s">
-        <v>2012</v>
+        <v>2036</v>
       </c>
       <c r="C1752">
         <v>0</v>
       </c>
       <c r="D1752">
         <v>2022</v>
       </c>
       <c r="E1752" t="s">
-        <v>2024</v>
+        <v>2040</v>
       </c>
       <c r="F1752" t="s">
-        <v>2017</v>
+        <v>2041</v>
       </c>
       <c r="G1752" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1752" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1752">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1752" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1753" spans="1:10">
       <c r="A1753" s="1" t="s">
-        <v>2015</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="1754" spans="1:10">
       <c r="A1754" t="s">
-        <v>2011</v>
+        <v>2035</v>
       </c>
       <c r="B1754" t="s">
-        <v>2012</v>
+        <v>2036</v>
       </c>
       <c r="C1754">
         <v>0</v>
       </c>
       <c r="D1754">
         <v>2022</v>
       </c>
       <c r="E1754" t="s">
-        <v>2025</v>
+        <v>2042</v>
       </c>
       <c r="F1754" t="s">
-        <v>2026</v>
+        <v>505</v>
       </c>
       <c r="G1754" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1754" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1754">
         <v>1</v>
       </c>
       <c r="J1754" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1755" spans="1:10">
       <c r="A1755" s="1" t="s">
-        <v>2015</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="1756" spans="1:10">
       <c r="A1756" t="s">
-        <v>2011</v>
+        <v>2035</v>
       </c>
       <c r="B1756" t="s">
-        <v>2012</v>
+        <v>2036</v>
       </c>
       <c r="C1756">
         <v>0</v>
       </c>
       <c r="D1756">
         <v>2022</v>
       </c>
       <c r="E1756" t="s">
-        <v>1506</v>
+        <v>2043</v>
       </c>
       <c r="F1756" t="s">
-        <v>1518</v>
+        <v>443</v>
       </c>
       <c r="G1756" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1756" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1756">
         <v>1</v>
       </c>
       <c r="J1756" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1757" spans="1:10">
       <c r="A1757" s="1" t="s">
-        <v>2015</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="1758" spans="1:10">
       <c r="A1758" t="s">
-        <v>2011</v>
+        <v>2035</v>
       </c>
       <c r="B1758" t="s">
-        <v>2012</v>
+        <v>2036</v>
       </c>
       <c r="C1758">
         <v>0</v>
       </c>
       <c r="D1758">
         <v>2022</v>
       </c>
       <c r="E1758" t="s">
-        <v>1105</v>
+        <v>569</v>
       </c>
       <c r="F1758" t="s">
-        <v>378</v>
+        <v>570</v>
       </c>
       <c r="G1758" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1758" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1758">
         <v>1</v>
       </c>
       <c r="J1758" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1759" spans="1:10">
       <c r="A1759" s="1" t="s">
-        <v>2015</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="1760" spans="1:10">
       <c r="A1760" t="s">
-        <v>2011</v>
+        <v>2035</v>
       </c>
       <c r="B1760" t="s">
-        <v>2012</v>
+        <v>2036</v>
       </c>
       <c r="C1760">
         <v>0</v>
       </c>
       <c r="D1760">
         <v>2022</v>
       </c>
       <c r="E1760" t="s">
-        <v>2027</v>
+        <v>355</v>
       </c>
       <c r="F1760" t="s">
-        <v>479</v>
+        <v>443</v>
       </c>
       <c r="G1760" t="s">
-        <v>22</v>
+        <v>2044</v>
       </c>
       <c r="H1760" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1760">
         <v>1</v>
       </c>
       <c r="J1760" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1761" spans="1:10">
       <c r="A1761" s="1" t="s">
-        <v>2015</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="1762" spans="1:10">
       <c r="A1762" t="s">
-        <v>2011</v>
+        <v>2035</v>
       </c>
       <c r="B1762" t="s">
-        <v>2012</v>
+        <v>2036</v>
       </c>
       <c r="C1762">
         <v>0</v>
       </c>
       <c r="D1762">
         <v>2022</v>
       </c>
       <c r="E1762" t="s">
-        <v>1094</v>
+        <v>355</v>
       </c>
       <c r="F1762" t="s">
-        <v>1093</v>
+        <v>443</v>
       </c>
       <c r="G1762" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1762" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1762">
         <v>1</v>
       </c>
       <c r="J1762" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1763" spans="1:10">
       <c r="A1763" s="1" t="s">
-        <v>2015</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="1764" spans="1:10">
       <c r="A1764" t="s">
-        <v>2028</v>
+        <v>2035</v>
       </c>
       <c r="B1764" t="s">
-        <v>2029</v>
+        <v>2036</v>
       </c>
       <c r="C1764">
         <v>0</v>
       </c>
       <c r="D1764">
         <v>2022</v>
       </c>
       <c r="E1764" t="s">
-        <v>375</v>
+        <v>1125</v>
       </c>
       <c r="F1764" t="s">
-        <v>1869</v>
+        <v>443</v>
       </c>
       <c r="G1764" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1764" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1764">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J1764" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1765" spans="1:10">
       <c r="A1765" s="1" t="s">
-        <v>2030</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="1766" spans="1:10">
       <c r="A1766" t="s">
-        <v>2028</v>
+        <v>2035</v>
       </c>
       <c r="B1766" t="s">
-        <v>2031</v>
+        <v>2036</v>
       </c>
       <c r="C1766">
         <v>0</v>
       </c>
       <c r="D1766">
         <v>2022</v>
       </c>
       <c r="E1766" t="s">
-        <v>20</v>
+        <v>1123</v>
       </c>
       <c r="F1766" t="s">
-        <v>21</v>
+        <v>1542</v>
       </c>
       <c r="G1766" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1766" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1766">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1766" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1767" spans="1:10">
       <c r="A1767" s="1" t="s">
-        <v>2032</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="1768" spans="1:10">
       <c r="A1768" t="s">
-        <v>2033</v>
+        <v>2035</v>
       </c>
       <c r="B1768" t="s">
-        <v>2034</v>
+        <v>2036</v>
       </c>
       <c r="C1768">
         <v>0</v>
       </c>
       <c r="D1768">
         <v>2022</v>
       </c>
       <c r="E1768" t="s">
-        <v>200</v>
+        <v>1121</v>
       </c>
       <c r="F1768" t="s">
-        <v>987</v>
+        <v>1542</v>
       </c>
       <c r="G1768" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1768" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1768">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1768" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1769" spans="1:10">
       <c r="A1769" s="1" t="s">
-        <v>2035</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="1770" spans="1:10">
       <c r="A1770" t="s">
-        <v>2033</v>
+        <v>2035</v>
       </c>
       <c r="B1770" t="s">
-        <v>2034</v>
+        <v>2036</v>
       </c>
       <c r="C1770">
         <v>0</v>
       </c>
       <c r="D1770">
         <v>2022</v>
       </c>
       <c r="E1770" t="s">
-        <v>2036</v>
+        <v>1131</v>
       </c>
       <c r="F1770" t="s">
-        <v>2037</v>
+        <v>2045</v>
       </c>
       <c r="G1770" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1770" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1770">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1770" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1771" spans="1:10">
       <c r="A1771" s="1" t="s">
-        <v>2035</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="1772" spans="1:10">
       <c r="A1772" t="s">
-        <v>2038</v>
+        <v>2035</v>
       </c>
       <c r="B1772" t="s">
-        <v>2039</v>
+        <v>2036</v>
       </c>
       <c r="C1772">
         <v>0</v>
       </c>
       <c r="D1772">
         <v>2022</v>
       </c>
       <c r="E1772" t="s">
-        <v>2013</v>
+        <v>2046</v>
       </c>
       <c r="F1772" t="s">
-        <v>2014</v>
+        <v>1132</v>
       </c>
       <c r="G1772" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1772" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1772">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1772" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1773" spans="1:10">
       <c r="A1773" s="1" t="s">
-        <v>2040</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="1774" spans="1:10">
       <c r="A1774" t="s">
-        <v>2038</v>
+        <v>2035</v>
       </c>
       <c r="B1774" t="s">
-        <v>2039</v>
+        <v>2036</v>
       </c>
       <c r="C1774">
         <v>0</v>
       </c>
       <c r="D1774">
         <v>2022</v>
       </c>
       <c r="E1774" t="s">
-        <v>1739</v>
+        <v>2047</v>
       </c>
       <c r="F1774" t="s">
-        <v>2041</v>
+        <v>1542</v>
       </c>
       <c r="G1774" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1774" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1774">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1774" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1775" spans="1:10">
       <c r="A1775" s="1" t="s">
-        <v>2040</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="1776" spans="1:10">
       <c r="A1776" t="s">
-        <v>2042</v>
+        <v>2035</v>
       </c>
       <c r="B1776" t="s">
-        <v>2043</v>
+        <v>2036</v>
       </c>
       <c r="C1776">
         <v>0</v>
       </c>
       <c r="D1776">
         <v>2022</v>
       </c>
       <c r="E1776" t="s">
-        <v>1320</v>
+        <v>2048</v>
       </c>
       <c r="F1776" t="s">
-        <v>266</v>
+        <v>2041</v>
       </c>
       <c r="G1776" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1776" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1776">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1776" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1777" spans="1:10">
       <c r="A1777" s="1" t="s">
-        <v>2044</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="1778" spans="1:10">
       <c r="A1778" t="s">
-        <v>2045</v>
+        <v>2035</v>
       </c>
       <c r="B1778" t="s">
-        <v>2046</v>
+        <v>2036</v>
       </c>
       <c r="C1778">
         <v>0</v>
       </c>
       <c r="D1778">
         <v>2022</v>
       </c>
       <c r="E1778" t="s">
-        <v>20</v>
+        <v>2049</v>
       </c>
       <c r="F1778" t="s">
-        <v>2047</v>
+        <v>2050</v>
       </c>
       <c r="G1778" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1778" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1778">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1778" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1779" spans="1:10">
       <c r="A1779" s="1" t="s">
-        <v>2048</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="1780" spans="1:10">
       <c r="A1780" t="s">
-        <v>2049</v>
+        <v>2035</v>
       </c>
       <c r="B1780" t="s">
-        <v>2050</v>
+        <v>2036</v>
       </c>
       <c r="C1780">
         <v>0</v>
       </c>
       <c r="D1780">
         <v>2022</v>
       </c>
       <c r="E1780" t="s">
-        <v>1231</v>
+        <v>1530</v>
       </c>
       <c r="F1780" t="s">
-        <v>646</v>
+        <v>1542</v>
       </c>
       <c r="G1780" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1780" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1780">
         <v>1</v>
       </c>
       <c r="J1780" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1781" spans="1:10">
       <c r="A1781" s="1" t="s">
-        <v>2051</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="1782" spans="1:10">
       <c r="A1782" t="s">
-        <v>2049</v>
+        <v>2035</v>
       </c>
       <c r="B1782" t="s">
-        <v>2052</v>
+        <v>2036</v>
       </c>
       <c r="C1782">
         <v>0</v>
       </c>
       <c r="D1782">
         <v>2022</v>
       </c>
       <c r="E1782" t="s">
-        <v>2053</v>
+        <v>1129</v>
       </c>
       <c r="F1782" t="s">
-        <v>2054</v>
+        <v>404</v>
       </c>
       <c r="G1782" t="s">
-        <v>2055</v>
+        <v>14</v>
       </c>
       <c r="H1782" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1782">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1782" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1783" spans="1:10">
       <c r="A1783" s="1" t="s">
-        <v>2056</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="1784" spans="1:10">
       <c r="A1784" t="s">
-        <v>2049</v>
+        <v>2035</v>
       </c>
       <c r="B1784" t="s">
-        <v>2052</v>
+        <v>2036</v>
       </c>
       <c r="C1784">
         <v>0</v>
       </c>
       <c r="D1784">
         <v>2022</v>
       </c>
       <c r="E1784" t="s">
-        <v>760</v>
+        <v>2051</v>
       </c>
       <c r="F1784" t="s">
-        <v>2057</v>
+        <v>505</v>
       </c>
       <c r="G1784" t="s">
-        <v>2055</v>
+        <v>14</v>
       </c>
       <c r="H1784" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1784">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1784" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1785" spans="1:10">
       <c r="A1785" s="1" t="s">
-        <v>2056</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="1786" spans="1:10">
       <c r="A1786" t="s">
-        <v>2049</v>
+        <v>2035</v>
       </c>
       <c r="B1786" t="s">
-        <v>2052</v>
+        <v>2036</v>
       </c>
       <c r="C1786">
         <v>0</v>
       </c>
       <c r="D1786">
         <v>2022</v>
       </c>
       <c r="E1786" t="s">
-        <v>1967</v>
+        <v>1118</v>
       </c>
       <c r="F1786" t="s">
-        <v>427</v>
+        <v>1117</v>
       </c>
       <c r="G1786" t="s">
-        <v>2055</v>
+        <v>14</v>
       </c>
       <c r="H1786" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1786">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1786" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1787" spans="1:10">
       <c r="A1787" s="1" t="s">
-        <v>2056</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="1788" spans="1:10">
       <c r="A1788" t="s">
-        <v>2058</v>
+        <v>2052</v>
       </c>
       <c r="B1788" t="s">
-        <v>2059</v>
+        <v>2053</v>
       </c>
       <c r="C1788">
         <v>0</v>
       </c>
       <c r="D1788">
         <v>2022</v>
       </c>
       <c r="E1788" t="s">
-        <v>2060</v>
+        <v>401</v>
       </c>
       <c r="F1788" t="s">
-        <v>104</v>
+        <v>1893</v>
       </c>
       <c r="G1788" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1788" t="s">
+        <v>21</v>
+      </c>
+      <c r="I1788">
+        <v>4</v>
+      </c>
+      <c r="J1788" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="1789" spans="1:10">
       <c r="A1789" s="1" t="s">
-        <v>2061</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="1790" spans="1:10">
       <c r="A1790" t="s">
-        <v>2062</v>
+        <v>2052</v>
       </c>
       <c r="B1790" t="s">
-        <v>2063</v>
+        <v>2055</v>
       </c>
       <c r="C1790">
         <v>0</v>
       </c>
       <c r="D1790">
         <v>2022</v>
       </c>
       <c r="E1790" t="s">
-        <v>866</v>
+        <v>60</v>
       </c>
       <c r="F1790" t="s">
-        <v>154</v>
+        <v>61</v>
       </c>
       <c r="G1790" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1790" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1790">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1790" t="s">
-        <v>120</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1791" spans="1:10">
       <c r="A1791" s="1" t="s">
-        <v>2064</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="1792" spans="1:10">
       <c r="A1792" t="s">
-        <v>2062</v>
+        <v>2057</v>
       </c>
       <c r="B1792" t="s">
-        <v>2063</v>
+        <v>2058</v>
       </c>
       <c r="C1792">
         <v>0</v>
       </c>
       <c r="D1792">
         <v>2022</v>
       </c>
       <c r="E1792" t="s">
-        <v>2065</v>
+        <v>229</v>
       </c>
       <c r="F1792" t="s">
-        <v>1621</v>
+        <v>1011</v>
       </c>
       <c r="G1792" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1792" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1792">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1792" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1793" spans="1:10">
       <c r="A1793" s="1" t="s">
-        <v>2064</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="1794" spans="1:10">
       <c r="A1794" t="s">
-        <v>2062</v>
+        <v>2057</v>
       </c>
       <c r="B1794" t="s">
-        <v>2063</v>
+        <v>2058</v>
       </c>
       <c r="C1794">
         <v>0</v>
       </c>
       <c r="D1794">
         <v>2022</v>
       </c>
       <c r="E1794" t="s">
-        <v>2066</v>
+        <v>2060</v>
       </c>
       <c r="F1794" t="s">
-        <v>233</v>
+        <v>2061</v>
       </c>
       <c r="G1794" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1794" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1794">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1794" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1795" spans="1:10">
       <c r="A1795" s="1" t="s">
-        <v>2064</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="1796" spans="1:10">
       <c r="A1796" t="s">
-        <v>2067</v>
+        <v>2062</v>
       </c>
       <c r="B1796" t="s">
-        <v>2068</v>
+        <v>2063</v>
       </c>
       <c r="C1796">
         <v>0</v>
       </c>
       <c r="D1796">
         <v>2022</v>
       </c>
       <c r="E1796" t="s">
-        <v>2008</v>
+        <v>2037</v>
       </c>
       <c r="F1796" t="s">
-        <v>1028</v>
+        <v>2038</v>
       </c>
       <c r="G1796" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1796" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1796">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J1796" t="s">
-        <v>287</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1797" spans="1:10">
       <c r="A1797" s="1" t="s">
         <v>2064</v>
       </c>
     </row>
     <row r="1798" spans="1:10">
       <c r="A1798" t="s">
-        <v>2069</v>
+        <v>2062</v>
       </c>
       <c r="B1798" t="s">
-        <v>2070</v>
+        <v>2063</v>
       </c>
       <c r="C1798">
         <v>0</v>
       </c>
       <c r="D1798">
         <v>2022</v>
       </c>
       <c r="E1798" t="s">
-        <v>67</v>
+        <v>1763</v>
       </c>
       <c r="F1798" t="s">
-        <v>422</v>
+        <v>2065</v>
       </c>
       <c r="G1798" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1798" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1798">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J1798" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1799" spans="1:10">
       <c r="A1799" s="1" t="s">
-        <v>2071</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="1800" spans="1:10">
       <c r="A1800" t="s">
-        <v>2069</v>
+        <v>2066</v>
       </c>
       <c r="B1800" t="s">
-        <v>2070</v>
+        <v>2067</v>
       </c>
       <c r="C1800">
         <v>0</v>
       </c>
       <c r="D1800">
         <v>2022</v>
       </c>
       <c r="E1800" t="s">
-        <v>2072</v>
+        <v>1344</v>
       </c>
       <c r="F1800" t="s">
-        <v>422</v>
+        <v>294</v>
       </c>
       <c r="G1800" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1800" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1800">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J1800" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1801" spans="1:10">
       <c r="A1801" s="1" t="s">
-        <v>2071</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="1802" spans="1:10">
       <c r="A1802" t="s">
-        <v>2073</v>
+        <v>2069</v>
       </c>
       <c r="B1802" t="s">
-        <v>2074</v>
+        <v>2070</v>
       </c>
       <c r="C1802">
         <v>0</v>
       </c>
       <c r="D1802">
         <v>2022</v>
       </c>
       <c r="E1802" t="s">
-        <v>517</v>
+        <v>60</v>
       </c>
       <c r="F1802" t="s">
-        <v>1823</v>
+        <v>2071</v>
       </c>
       <c r="G1802" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1802" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I1802">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1802" t="s">
-        <v>268</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1803" spans="1:10">
       <c r="A1803" s="1" t="s">
-        <v>2075</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="1804" spans="1:10">
       <c r="A1804" t="s">
-        <v>2076</v>
+        <v>2073</v>
       </c>
       <c r="B1804" t="s">
-        <v>2077</v>
+        <v>2074</v>
       </c>
       <c r="C1804">
         <v>0</v>
       </c>
       <c r="D1804">
         <v>2022</v>
       </c>
       <c r="E1804" t="s">
-        <v>2078</v>
+        <v>1255</v>
       </c>
       <c r="F1804" t="s">
-        <v>2079</v>
+        <v>670</v>
       </c>
       <c r="G1804" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1804" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1804">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1804" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1805" spans="1:10">
       <c r="A1805" s="1" t="s">
-        <v>2080</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="1806" spans="1:10">
       <c r="A1806" t="s">
-        <v>2081</v>
+        <v>2073</v>
       </c>
       <c r="B1806" t="s">
-        <v>2082</v>
+        <v>2076</v>
       </c>
       <c r="C1806">
         <v>0</v>
       </c>
       <c r="D1806">
         <v>2022</v>
       </c>
       <c r="E1806" t="s">
-        <v>656</v>
+        <v>2077</v>
       </c>
       <c r="F1806" t="s">
-        <v>136</v>
+        <v>2078</v>
       </c>
       <c r="G1806" t="s">
-        <v>22</v>
+        <v>2079</v>
       </c>
       <c r="H1806" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1806">
         <v>3</v>
       </c>
       <c r="J1806" t="s">
-        <v>120</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1807" spans="1:10">
       <c r="A1807" s="1" t="s">
-        <v>2083</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="1808" spans="1:10">
       <c r="A1808" t="s">
-        <v>2084</v>
+        <v>2073</v>
       </c>
       <c r="B1808" t="s">
-        <v>2085</v>
+        <v>2076</v>
       </c>
       <c r="C1808">
         <v>0</v>
       </c>
       <c r="D1808">
         <v>2022</v>
       </c>
       <c r="E1808" t="s">
-        <v>532</v>
+        <v>784</v>
       </c>
       <c r="F1808" t="s">
-        <v>2004</v>
+        <v>2081</v>
       </c>
       <c r="G1808" t="s">
-        <v>22</v>
+        <v>2079</v>
       </c>
       <c r="H1808" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1808">
         <v>3</v>
       </c>
       <c r="J1808" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1809" spans="1:10">
       <c r="A1809" s="1" t="s">
-        <v>2086</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="1810" spans="1:10">
       <c r="A1810" t="s">
-        <v>2087</v>
+        <v>2073</v>
       </c>
       <c r="B1810" t="s">
-        <v>2088</v>
+        <v>2076</v>
       </c>
       <c r="C1810">
         <v>0</v>
       </c>
       <c r="D1810">
         <v>2022</v>
       </c>
       <c r="E1810" t="s">
-        <v>62</v>
+        <v>1991</v>
       </c>
       <c r="F1810" t="s">
-        <v>518</v>
+        <v>453</v>
       </c>
       <c r="G1810" t="s">
-        <v>2089</v>
+        <v>2079</v>
       </c>
       <c r="H1810" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I1810">
         <v>3</v>
       </c>
       <c r="J1810" t="s">
-        <v>269</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1811" spans="1:10">
       <c r="A1811" s="1" t="s">
-        <v>2090</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="1812" spans="1:10">
       <c r="A1812" t="s">
-        <v>2091</v>
+        <v>2082</v>
       </c>
       <c r="B1812" t="s">
-        <v>2092</v>
+        <v>2083</v>
       </c>
       <c r="C1812">
         <v>0</v>
       </c>
       <c r="D1812">
         <v>2022</v>
       </c>
       <c r="E1812" t="s">
-        <v>20</v>
+        <v>2084</v>
       </c>
       <c r="F1812" t="s">
-        <v>21</v>
+        <v>134</v>
       </c>
       <c r="G1812" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1812" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1812">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1812" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1813" spans="1:10">
       <c r="A1813" s="1" t="s">
-        <v>2093</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="1814" spans="1:10">
       <c r="A1814" t="s">
-        <v>2094</v>
+        <v>2086</v>
       </c>
       <c r="B1814" t="s">
-        <v>2095</v>
+        <v>2087</v>
       </c>
       <c r="C1814">
         <v>0</v>
       </c>
       <c r="D1814">
         <v>2022</v>
       </c>
       <c r="E1814" t="s">
-        <v>656</v>
+        <v>890</v>
       </c>
       <c r="F1814" t="s">
-        <v>136</v>
+        <v>183</v>
       </c>
       <c r="G1814" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1814" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="I1814">
         <v>3</v>
       </c>
       <c r="J1814" t="s">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1815" spans="1:10">
       <c r="A1815" s="1" t="s">
-        <v>2096</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="1816" spans="1:10">
       <c r="A1816" t="s">
-        <v>2097</v>
+        <v>2086</v>
       </c>
       <c r="B1816" t="s">
-        <v>2098</v>
+        <v>2087</v>
       </c>
       <c r="C1816">
         <v>0</v>
       </c>
       <c r="D1816">
         <v>2022</v>
       </c>
       <c r="E1816" t="s">
-        <v>62</v>
+        <v>2089</v>
       </c>
       <c r="F1816" t="s">
-        <v>518</v>
+        <v>1645</v>
       </c>
       <c r="G1816" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1816" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="I1816">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J1816" t="s">
-        <v>968</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1817" spans="1:10">
       <c r="A1817" s="1" t="s">
-        <v>2099</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="1818" spans="1:10">
       <c r="A1818" t="s">
-        <v>2100</v>
+        <v>2086</v>
       </c>
       <c r="B1818" t="s">
-        <v>2101</v>
+        <v>2087</v>
       </c>
       <c r="C1818">
         <v>0</v>
       </c>
       <c r="D1818">
         <v>2022</v>
       </c>
       <c r="E1818" t="s">
-        <v>2102</v>
+        <v>2090</v>
       </c>
       <c r="F1818" t="s">
-        <v>2041</v>
+        <v>261</v>
       </c>
       <c r="G1818" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1818" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1818">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1818" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1819" spans="1:10">
       <c r="A1819" s="1" t="s">
-        <v>2103</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="1820" spans="1:10">
       <c r="A1820" t="s">
-        <v>2100</v>
+        <v>2091</v>
       </c>
       <c r="B1820" t="s">
-        <v>2101</v>
+        <v>2092</v>
       </c>
       <c r="C1820">
         <v>0</v>
       </c>
       <c r="D1820">
         <v>2022</v>
       </c>
       <c r="E1820" t="s">
-        <v>691</v>
+        <v>2032</v>
       </c>
       <c r="F1820" t="s">
-        <v>46</v>
+        <v>1052</v>
       </c>
       <c r="G1820" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1820" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1820">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J1820" t="s">
-        <v>23</v>
+        <v>313</v>
       </c>
     </row>
     <row r="1821" spans="1:10">
       <c r="A1821" s="1" t="s">
-        <v>2103</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="1822" spans="1:10">
       <c r="A1822" t="s">
-        <v>2100</v>
+        <v>2093</v>
       </c>
       <c r="B1822" t="s">
-        <v>2101</v>
+        <v>2094</v>
       </c>
       <c r="C1822">
         <v>0</v>
       </c>
       <c r="D1822">
         <v>2022</v>
       </c>
       <c r="E1822" t="s">
-        <v>2013</v>
+        <v>102</v>
       </c>
       <c r="F1822" t="s">
-        <v>2014</v>
+        <v>448</v>
       </c>
       <c r="G1822" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1822" t="s">
+        <v>21</v>
+      </c>
+      <c r="I1822">
+        <v>4</v>
+      </c>
+      <c r="J1822" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="1823" spans="1:10">
       <c r="A1823" s="1" t="s">
-        <v>2103</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="1824" spans="1:10">
       <c r="A1824" t="s">
-        <v>2100</v>
+        <v>2093</v>
       </c>
       <c r="B1824" t="s">
-        <v>2104</v>
+        <v>2094</v>
       </c>
       <c r="C1824">
         <v>0</v>
       </c>
       <c r="D1824">
         <v>2022</v>
       </c>
       <c r="E1824" t="s">
-        <v>1117</v>
+        <v>2096</v>
       </c>
       <c r="F1824" t="s">
-        <v>516</v>
+        <v>448</v>
       </c>
       <c r="G1824" t="s">
+        <v>14</v>
+      </c>
+      <c r="H1824" t="s">
+        <v>21</v>
+      </c>
+      <c r="I1824">
+        <v>4</v>
+      </c>
+      <c r="J1824" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="1825" spans="1:10">
       <c r="A1825" s="1" t="s">
-        <v>2080</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="1826" spans="1:10">
       <c r="A1826" t="s">
-        <v>2105</v>
+        <v>2097</v>
       </c>
       <c r="B1826" t="s">
-        <v>2106</v>
+        <v>2098</v>
       </c>
       <c r="C1826">
         <v>0</v>
       </c>
       <c r="D1826">
         <v>2022</v>
       </c>
       <c r="E1826" t="s">
-        <v>2008</v>
+        <v>543</v>
       </c>
       <c r="F1826" t="s">
-        <v>1028</v>
+        <v>1847</v>
       </c>
       <c r="G1826" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1826" t="s">
         <v>15</v>
       </c>
       <c r="I1826">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1826" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1827" spans="1:10">
       <c r="A1827" s="1" t="s">
-        <v>2107</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="1828" spans="1:10">
       <c r="A1828" t="s">
-        <v>2108</v>
+        <v>2100</v>
       </c>
       <c r="B1828" t="s">
-        <v>2109</v>
+        <v>2101</v>
       </c>
       <c r="C1828">
         <v>0</v>
       </c>
       <c r="D1828">
         <v>2022</v>
       </c>
       <c r="E1828" t="s">
-        <v>866</v>
+        <v>2102</v>
       </c>
       <c r="F1828" t="s">
-        <v>63</v>
+        <v>2103</v>
       </c>
       <c r="G1828" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1828" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1828">
         <v>2</v>
       </c>
       <c r="J1828" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1829" spans="1:10">
       <c r="A1829" s="1" t="s">
-        <v>2110</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="1830" spans="1:10">
       <c r="A1830" t="s">
-        <v>2108</v>
+        <v>2105</v>
       </c>
       <c r="B1830" t="s">
-        <v>2109</v>
+        <v>2106</v>
       </c>
       <c r="C1830">
         <v>0</v>
       </c>
       <c r="D1830">
         <v>2022</v>
       </c>
       <c r="E1830" t="s">
-        <v>67</v>
+        <v>680</v>
       </c>
       <c r="F1830" t="s">
-        <v>422</v>
+        <v>165</v>
       </c>
       <c r="G1830" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1830" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1830">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1830" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1831" spans="1:10">
       <c r="A1831" s="1" t="s">
-        <v>2111</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="1832" spans="1:10">
       <c r="A1832" t="s">
-        <v>2112</v>
+        <v>2108</v>
       </c>
       <c r="B1832" t="s">
-        <v>2113</v>
+        <v>2109</v>
       </c>
       <c r="C1832">
         <v>0</v>
       </c>
       <c r="D1832">
         <v>2022</v>
       </c>
       <c r="E1832" t="s">
-        <v>1038</v>
+        <v>558</v>
       </c>
       <c r="F1832" t="s">
-        <v>1039</v>
+        <v>2028</v>
       </c>
       <c r="G1832" t="s">
-        <v>2020</v>
+        <v>14</v>
       </c>
       <c r="H1832" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1832">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1832" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1833" spans="1:10">
       <c r="A1833" s="1" t="s">
-        <v>2114</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="1834" spans="1:10">
       <c r="A1834" t="s">
+        <v>2111</v>
+      </c>
+      <c r="B1834" t="s">
         <v>2112</v>
-      </c>
-[...1 lines deleted...]
-        <v>2113</v>
       </c>
       <c r="C1834">
         <v>0</v>
       </c>
       <c r="D1834">
         <v>2022</v>
       </c>
       <c r="E1834" t="s">
-        <v>2053</v>
+        <v>98</v>
       </c>
       <c r="F1834" t="s">
-        <v>2054</v>
+        <v>544</v>
       </c>
       <c r="G1834" t="s">
-        <v>2020</v>
+        <v>2113</v>
       </c>
       <c r="H1834" t="s">
         <v>15</v>
       </c>
       <c r="I1834">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1834" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1835" spans="1:10">
       <c r="A1835" s="1" t="s">
-        <v>2115</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="1836" spans="1:10">
       <c r="A1836" t="s">
-        <v>2112</v>
+        <v>2115</v>
       </c>
       <c r="B1836" t="s">
-        <v>2113</v>
+        <v>2116</v>
       </c>
       <c r="C1836">
         <v>0</v>
       </c>
       <c r="D1836">
         <v>2022</v>
       </c>
       <c r="E1836" t="s">
-        <v>1967</v>
+        <v>60</v>
       </c>
       <c r="F1836" t="s">
-        <v>427</v>
+        <v>61</v>
       </c>
       <c r="G1836" t="s">
-        <v>2020</v>
+        <v>14</v>
       </c>
       <c r="H1836" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1836">
         <v>2</v>
       </c>
       <c r="J1836" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1837" spans="1:10">
       <c r="A1837" s="1" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="1838" spans="1:10">
       <c r="A1838" t="s">
-        <v>2112</v>
+        <v>2118</v>
       </c>
       <c r="B1838" t="s">
-        <v>2117</v>
+        <v>2119</v>
       </c>
       <c r="C1838">
         <v>0</v>
       </c>
       <c r="D1838">
         <v>2022</v>
       </c>
       <c r="E1838" t="s">
-        <v>766</v>
+        <v>680</v>
       </c>
       <c r="F1838" t="s">
-        <v>1746</v>
+        <v>165</v>
       </c>
       <c r="G1838" t="s">
         <v>14</v>
       </c>
       <c r="H1838" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1838">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1838" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1839" spans="1:10">
       <c r="A1839" s="1" t="s">
-        <v>2118</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="1840" spans="1:10">
       <c r="A1840" t="s">
-        <v>2112</v>
+        <v>2121</v>
       </c>
       <c r="B1840" t="s">
-        <v>2119</v>
+        <v>2122</v>
       </c>
       <c r="C1840">
         <v>0</v>
       </c>
       <c r="D1840">
         <v>2022</v>
       </c>
       <c r="E1840" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="F1840" t="s">
-        <v>2047</v>
+        <v>544</v>
       </c>
       <c r="G1840" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H1840" t="s">
         <v>15</v>
       </c>
       <c r="I1840">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J1840" t="s">
-        <v>23</v>
+        <v>992</v>
       </c>
     </row>
     <row r="1841" spans="1:10">
       <c r="A1841" s="1" t="s">
-        <v>2120</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="1842" spans="1:10">
       <c r="A1842" t="s">
-        <v>2121</v>
+        <v>2124</v>
       </c>
       <c r="B1842" t="s">
-        <v>2122</v>
+        <v>2125</v>
       </c>
       <c r="C1842">
         <v>0</v>
       </c>
       <c r="D1842">
         <v>2022</v>
       </c>
       <c r="E1842" t="s">
-        <v>691</v>
+        <v>2126</v>
       </c>
       <c r="F1842" t="s">
-        <v>1701</v>
+        <v>2065</v>
       </c>
       <c r="G1842" t="s">
         <v>14</v>
       </c>
       <c r="H1842" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1842">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1842" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1843" spans="1:10">
       <c r="A1843" s="1" t="s">
-        <v>2123</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="1844" spans="1:10">
       <c r="A1844" t="s">
-        <v>2121</v>
+        <v>2124</v>
       </c>
       <c r="B1844" t="s">
-        <v>2122</v>
+        <v>2125</v>
       </c>
       <c r="C1844">
         <v>0</v>
       </c>
       <c r="D1844">
         <v>2022</v>
       </c>
       <c r="E1844" t="s">
-        <v>1331</v>
+        <v>715</v>
       </c>
       <c r="F1844" t="s">
-        <v>2124</v>
+        <v>83</v>
       </c>
       <c r="G1844" t="s">
         <v>14</v>
       </c>
       <c r="H1844" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1844">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1844" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1845" spans="1:10">
       <c r="A1845" s="1" t="s">
-        <v>2123</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="1846" spans="1:10">
       <c r="A1846" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B1846" t="s">
         <v>2125</v>
-      </c>
-[...1 lines deleted...]
-        <v>2126</v>
       </c>
       <c r="C1846">
         <v>0</v>
       </c>
       <c r="D1846">
         <v>2022</v>
       </c>
       <c r="E1846" t="s">
-        <v>2008</v>
+        <v>2037</v>
       </c>
       <c r="F1846" t="s">
-        <v>1028</v>
+        <v>2038</v>
       </c>
       <c r="G1846" t="s">
-        <v>2020</v>
+        <v>14</v>
       </c>
       <c r="H1846" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1846">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1846" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1847" spans="1:10">
       <c r="A1847" s="1" t="s">
         <v>2127</v>
       </c>
     </row>
     <row r="1848" spans="1:10">
       <c r="A1848" t="s">
-        <v>2125</v>
+        <v>2124</v>
       </c>
       <c r="B1848" t="s">
-        <v>2126</v>
+        <v>2128</v>
       </c>
       <c r="C1848">
         <v>0</v>
       </c>
       <c r="D1848">
         <v>2022</v>
       </c>
       <c r="E1848" t="s">
-        <v>2128</v>
+        <v>1141</v>
       </c>
       <c r="F1848" t="s">
-        <v>422</v>
+        <v>542</v>
       </c>
       <c r="G1848" t="s">
-        <v>2020</v>
+        <v>14</v>
       </c>
       <c r="H1848" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1848">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1848" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1849" spans="1:10">
       <c r="A1849" s="1" t="s">
-        <v>2127</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="1850" spans="1:10">
       <c r="A1850" t="s">
         <v>2129</v>
       </c>
       <c r="B1850" t="s">
         <v>2130</v>
       </c>
       <c r="C1850">
         <v>0</v>
       </c>
       <c r="D1850">
         <v>2022</v>
       </c>
       <c r="E1850" t="s">
-        <v>2013</v>
+        <v>2032</v>
       </c>
       <c r="F1850" t="s">
-        <v>2131</v>
+        <v>1052</v>
       </c>
       <c r="G1850" t="s">
-        <v>2132</v>
+        <v>14</v>
       </c>
       <c r="H1850" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1850">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1850" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1851" spans="1:10">
       <c r="A1851" s="1" t="s">
-        <v>2133</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="1852" spans="1:10">
       <c r="A1852" t="s">
-        <v>2134</v>
+        <v>2132</v>
       </c>
       <c r="B1852" t="s">
-        <v>2135</v>
+        <v>2133</v>
       </c>
       <c r="C1852">
         <v>0</v>
       </c>
       <c r="D1852">
         <v>2022</v>
       </c>
       <c r="E1852" t="s">
-        <v>62</v>
+        <v>890</v>
       </c>
       <c r="F1852" t="s">
-        <v>1698</v>
+        <v>99</v>
       </c>
       <c r="G1852" t="s">
         <v>14</v>
       </c>
       <c r="H1852" t="s">
-        <v>268</v>
+        <v>44</v>
       </c>
       <c r="I1852">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1852" t="s">
-        <v>268</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1853" spans="1:10">
       <c r="A1853" s="1" t="s">
-        <v>2136</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="1854" spans="1:10">
       <c r="A1854" t="s">
-        <v>2137</v>
+        <v>2132</v>
       </c>
       <c r="B1854" t="s">
-        <v>2138</v>
+        <v>2133</v>
       </c>
       <c r="C1854">
         <v>0</v>
       </c>
       <c r="D1854">
         <v>2022</v>
       </c>
       <c r="E1854" t="s">
-        <v>1793</v>
+        <v>102</v>
       </c>
       <c r="F1854" t="s">
-        <v>2139</v>
+        <v>448</v>
       </c>
       <c r="G1854" t="s">
         <v>14</v>
       </c>
       <c r="H1854" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1854">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J1854" t="s">
-        <v>287</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1855" spans="1:10">
       <c r="A1855" s="1" t="s">
-        <v>2140</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="1856" spans="1:10">
       <c r="A1856" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B1856" t="s">
         <v>2137</v>
-      </c>
-[...1 lines deleted...]
-        <v>2138</v>
       </c>
       <c r="C1856">
         <v>0</v>
       </c>
       <c r="D1856">
         <v>2022</v>
       </c>
       <c r="E1856" t="s">
-        <v>2141</v>
+        <v>1062</v>
       </c>
       <c r="F1856" t="s">
-        <v>2142</v>
+        <v>1063</v>
       </c>
       <c r="G1856" t="s">
-        <v>14</v>
+        <v>2044</v>
       </c>
       <c r="H1856" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1856">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J1856" t="s">
-        <v>287</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1857" spans="1:10">
       <c r="A1857" s="1" t="s">
-        <v>2143</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="1858" spans="1:10">
       <c r="A1858" t="s">
-        <v>2144</v>
+        <v>2136</v>
       </c>
       <c r="B1858" t="s">
-        <v>2145</v>
+        <v>2137</v>
       </c>
       <c r="C1858">
         <v>0</v>
       </c>
       <c r="D1858">
         <v>2022</v>
       </c>
       <c r="E1858" t="s">
-        <v>2146</v>
+        <v>2077</v>
       </c>
       <c r="F1858" t="s">
-        <v>2147</v>
+        <v>2078</v>
       </c>
       <c r="G1858" t="s">
-        <v>14</v>
+        <v>2044</v>
       </c>
       <c r="H1858" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1858">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1858" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1859" spans="1:10">
       <c r="A1859" s="1" t="s">
-        <v>2148</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="1860" spans="1:10">
       <c r="A1860" t="s">
-        <v>2144</v>
+        <v>2136</v>
       </c>
       <c r="B1860" t="s">
-        <v>2145</v>
+        <v>2137</v>
       </c>
       <c r="C1860">
         <v>0</v>
       </c>
       <c r="D1860">
         <v>2022</v>
       </c>
       <c r="E1860" t="s">
-        <v>2149</v>
+        <v>1991</v>
       </c>
       <c r="F1860" t="s">
-        <v>2150</v>
+        <v>453</v>
       </c>
       <c r="G1860" t="s">
-        <v>14</v>
+        <v>2044</v>
       </c>
       <c r="H1860" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1860">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1860" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1861" spans="1:10">
       <c r="A1861" s="1" t="s">
-        <v>2148</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="1862" spans="1:10">
       <c r="A1862" t="s">
-        <v>2144</v>
+        <v>2136</v>
       </c>
       <c r="B1862" t="s">
-        <v>2145</v>
+        <v>2141</v>
       </c>
       <c r="C1862">
         <v>0</v>
       </c>
       <c r="D1862">
         <v>2022</v>
       </c>
       <c r="E1862" t="s">
-        <v>2151</v>
+        <v>790</v>
       </c>
       <c r="F1862" t="s">
-        <v>2152</v>
+        <v>1770</v>
       </c>
       <c r="G1862" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1862" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1862">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1862" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1863" spans="1:10">
       <c r="A1863" s="1" t="s">
-        <v>2153</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="1864" spans="1:10">
       <c r="A1864" t="s">
-        <v>2144</v>
+        <v>2136</v>
       </c>
       <c r="B1864" t="s">
-        <v>2145</v>
+        <v>2143</v>
       </c>
       <c r="C1864">
         <v>0</v>
       </c>
       <c r="D1864">
         <v>2022</v>
       </c>
       <c r="E1864" t="s">
-        <v>764</v>
+        <v>60</v>
       </c>
       <c r="F1864" t="s">
-        <v>13</v>
+        <v>2071</v>
       </c>
       <c r="G1864" t="s">
         <v>14</v>
       </c>
       <c r="H1864" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1864">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1864" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1865" spans="1:10">
       <c r="A1865" s="1" t="s">
-        <v>2148</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="1866" spans="1:10">
       <c r="A1866" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
       <c r="B1866" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="C1866">
         <v>0</v>
       </c>
       <c r="D1866">
         <v>2022</v>
       </c>
       <c r="E1866" t="s">
-        <v>1320</v>
+        <v>715</v>
       </c>
       <c r="F1866" t="s">
-        <v>266</v>
+        <v>1725</v>
       </c>
       <c r="G1866" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1866" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1866">
         <v>1</v>
       </c>
       <c r="J1866" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1867" spans="1:10">
       <c r="A1867" s="1" t="s">
-        <v>2148</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="1868" spans="1:10">
       <c r="A1868" t="s">
-        <v>2154</v>
+        <v>2145</v>
       </c>
       <c r="B1868" t="s">
-        <v>2155</v>
+        <v>2146</v>
       </c>
       <c r="C1868">
         <v>0</v>
       </c>
       <c r="D1868">
         <v>2022</v>
       </c>
       <c r="E1868" t="s">
-        <v>656</v>
+        <v>1355</v>
       </c>
       <c r="F1868" t="s">
-        <v>136</v>
+        <v>2148</v>
       </c>
       <c r="G1868" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1868" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1868">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J1868" t="s">
-        <v>497</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1869" spans="1:10">
       <c r="A1869" s="1" t="s">
-        <v>2156</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="1870" spans="1:10">
       <c r="A1870" t="s">
-        <v>2157</v>
+        <v>2149</v>
       </c>
       <c r="B1870" t="s">
-        <v>2158</v>
+        <v>2150</v>
       </c>
       <c r="C1870">
         <v>0</v>
       </c>
       <c r="D1870">
         <v>2022</v>
       </c>
       <c r="E1870" t="s">
-        <v>1036</v>
+        <v>2032</v>
       </c>
       <c r="F1870" t="s">
-        <v>1947</v>
+        <v>1052</v>
       </c>
       <c r="G1870" t="s">
-        <v>14</v>
+        <v>2044</v>
       </c>
       <c r="H1870" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1870">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1870" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1871" spans="1:10">
       <c r="A1871" s="1" t="s">
-        <v>2159</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="1872" spans="1:10">
       <c r="A1872" t="s">
-        <v>2157</v>
+        <v>2149</v>
       </c>
       <c r="B1872" t="s">
-        <v>2158</v>
+        <v>2150</v>
       </c>
       <c r="C1872">
         <v>0</v>
       </c>
       <c r="D1872">
         <v>2022</v>
       </c>
       <c r="E1872" t="s">
-        <v>1902</v>
+        <v>2152</v>
       </c>
       <c r="F1872" t="s">
-        <v>2160</v>
+        <v>448</v>
       </c>
       <c r="G1872" t="s">
-        <v>14</v>
+        <v>2044</v>
       </c>
       <c r="H1872" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1872">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1872" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1873" spans="1:10">
       <c r="A1873" s="1" t="s">
-        <v>2159</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="1874" spans="1:10">
       <c r="A1874" t="s">
-        <v>2157</v>
+        <v>2153</v>
       </c>
       <c r="B1874" t="s">
-        <v>2158</v>
+        <v>2154</v>
       </c>
       <c r="C1874">
         <v>0</v>
       </c>
       <c r="D1874">
         <v>2022</v>
       </c>
       <c r="E1874" t="s">
-        <v>2161</v>
+        <v>2037</v>
       </c>
       <c r="F1874" t="s">
-        <v>2162</v>
+        <v>2155</v>
       </c>
       <c r="G1874" t="s">
-        <v>14</v>
+        <v>2156</v>
       </c>
       <c r="H1874" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1874">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1874" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1875" spans="1:10">
       <c r="A1875" s="1" t="s">
-        <v>2159</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="1876" spans="1:10">
       <c r="A1876" t="s">
-        <v>2157</v>
+        <v>2158</v>
       </c>
       <c r="B1876" t="s">
-        <v>2158</v>
+        <v>2159</v>
       </c>
       <c r="C1876">
         <v>0</v>
       </c>
       <c r="D1876">
         <v>2022</v>
       </c>
       <c r="E1876" t="s">
-        <v>1038</v>
+        <v>98</v>
       </c>
       <c r="F1876" t="s">
-        <v>1039</v>
+        <v>1722</v>
       </c>
       <c r="G1876" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1876" t="s">
-        <v>64</v>
+        <v>15</v>
       </c>
       <c r="I1876">
         <v>1</v>
       </c>
       <c r="J1876" t="s">
-        <v>64</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1877" spans="1:10">
       <c r="A1877" s="1" t="s">
-        <v>2163</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="1878" spans="1:10">
       <c r="A1878" t="s">
-        <v>2157</v>
+        <v>2161</v>
       </c>
       <c r="B1878" t="s">
-        <v>2158</v>
+        <v>2162</v>
       </c>
       <c r="C1878">
         <v>0</v>
       </c>
       <c r="D1878">
         <v>2022</v>
       </c>
       <c r="E1878" t="s">
-        <v>2164</v>
+        <v>1817</v>
       </c>
       <c r="F1878" t="s">
-        <v>479</v>
+        <v>2163</v>
       </c>
       <c r="G1878" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1878" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1878">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J1878" t="s">
-        <v>15</v>
+        <v>313</v>
       </c>
     </row>
     <row r="1879" spans="1:10">
       <c r="A1879" s="1" t="s">
-        <v>2165</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="1880" spans="1:10">
       <c r="A1880" t="s">
-        <v>2157</v>
+        <v>2161</v>
       </c>
       <c r="B1880" t="s">
-        <v>2166</v>
+        <v>2162</v>
       </c>
       <c r="C1880">
         <v>0</v>
       </c>
       <c r="D1880">
         <v>2022</v>
       </c>
       <c r="E1880" t="s">
-        <v>2019</v>
+        <v>2165</v>
       </c>
       <c r="F1880" t="s">
-        <v>2167</v>
+        <v>2166</v>
       </c>
       <c r="G1880" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1880" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1880">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J1880" t="s">
-        <v>23</v>
+        <v>313</v>
       </c>
     </row>
     <row r="1881" spans="1:10">
       <c r="A1881" s="1" t="s">
-        <v>2168</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="1882" spans="1:10">
       <c r="A1882" t="s">
-        <v>2157</v>
+        <v>2168</v>
       </c>
       <c r="B1882" t="s">
-        <v>2166</v>
+        <v>2169</v>
       </c>
       <c r="C1882">
         <v>0</v>
       </c>
       <c r="D1882">
         <v>2022</v>
       </c>
       <c r="E1882" t="s">
-        <v>543</v>
+        <v>2170</v>
       </c>
       <c r="F1882" t="s">
-        <v>544</v>
+        <v>2171</v>
       </c>
       <c r="G1882" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1882" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1882">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1882" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1883" spans="1:10">
       <c r="A1883" s="1" t="s">
-        <v>2168</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="1884" spans="1:10">
       <c r="A1884" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B1884" t="s">
         <v>2169</v>
-      </c>
-[...1 lines deleted...]
-        <v>2170</v>
       </c>
       <c r="C1884">
         <v>0</v>
       </c>
       <c r="D1884">
         <v>2022</v>
       </c>
       <c r="E1884" t="s">
-        <v>866</v>
+        <v>2173</v>
       </c>
       <c r="F1884" t="s">
-        <v>2171</v>
+        <v>2174</v>
       </c>
       <c r="G1884" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1884" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1884">
         <v>1</v>
       </c>
       <c r="J1884" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1885" spans="1:10">
       <c r="A1885" s="1" t="s">
         <v>2172</v>
       </c>
     </row>
     <row r="1886" spans="1:10">
       <c r="A1886" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B1886" t="s">
         <v>2169</v>
-      </c>
-[...1 lines deleted...]
-        <v>2170</v>
       </c>
       <c r="C1886">
         <v>0</v>
       </c>
       <c r="D1886">
         <v>2022</v>
       </c>
       <c r="E1886" t="s">
-        <v>624</v>
+        <v>2175</v>
       </c>
       <c r="F1886" t="s">
-        <v>2173</v>
+        <v>2176</v>
       </c>
       <c r="G1886" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1886" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1886">
         <v>1</v>
       </c>
       <c r="J1886" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1887" spans="1:10">
       <c r="A1887" s="1" t="s">
-        <v>2172</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="1888" spans="1:10">
       <c r="A1888" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B1888" t="s">
         <v>2169</v>
-      </c>
-[...1 lines deleted...]
-        <v>2174</v>
       </c>
       <c r="C1888">
         <v>0</v>
       </c>
       <c r="D1888">
         <v>2022</v>
       </c>
       <c r="E1888" t="s">
-        <v>1766</v>
+        <v>788</v>
       </c>
       <c r="F1888" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="G1888" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1888" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1888">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1888" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1889" spans="1:10">
       <c r="A1889" s="1" t="s">
-        <v>2175</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="1890" spans="1:10">
       <c r="A1890" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B1890" t="s">
         <v>2169</v>
-      </c>
-[...1 lines deleted...]
-        <v>2176</v>
       </c>
       <c r="C1890">
         <v>0</v>
       </c>
       <c r="D1890">
         <v>2022</v>
       </c>
       <c r="E1890" t="s">
-        <v>2177</v>
+        <v>1344</v>
       </c>
       <c r="F1890" t="s">
-        <v>422</v>
+        <v>294</v>
       </c>
       <c r="G1890" t="s">
-        <v>2020</v>
+        <v>26</v>
       </c>
       <c r="H1890" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1890">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J1890" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1891" spans="1:10">
       <c r="A1891" s="1" t="s">
-        <v>2178</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="1892" spans="1:10">
       <c r="A1892" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B1892" t="s">
         <v>2179</v>
-      </c>
-[...1 lines deleted...]
-        <v>2180</v>
       </c>
       <c r="C1892">
         <v>0</v>
       </c>
       <c r="D1892">
         <v>2022</v>
       </c>
       <c r="E1892" t="s">
-        <v>2181</v>
+        <v>680</v>
       </c>
       <c r="F1892" t="s">
-        <v>2182</v>
+        <v>165</v>
       </c>
       <c r="G1892" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1892" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1892">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J1892" t="s">
-        <v>16</v>
+        <v>523</v>
       </c>
     </row>
     <row r="1893" spans="1:10">
       <c r="A1893" s="1" t="s">
-        <v>2183</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="1894" spans="1:10">
       <c r="A1894" t="s">
-        <v>2179</v>
+        <v>2181</v>
       </c>
       <c r="B1894" t="s">
-        <v>2184</v>
+        <v>2182</v>
       </c>
       <c r="C1894">
         <v>0</v>
       </c>
       <c r="D1894">
         <v>2022</v>
       </c>
       <c r="E1894" t="s">
-        <v>219</v>
+        <v>1060</v>
       </c>
       <c r="F1894" t="s">
-        <v>1981</v>
+        <v>1971</v>
       </c>
       <c r="G1894" t="s">
-        <v>2020</v>
+        <v>26</v>
       </c>
       <c r="H1894" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1894">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J1894" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1895" spans="1:10">
       <c r="A1895" s="1" t="s">
-        <v>2185</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="1896" spans="1:10">
       <c r="A1896" t="s">
-        <v>2179</v>
+        <v>2181</v>
       </c>
       <c r="B1896" t="s">
-        <v>2184</v>
+        <v>2182</v>
       </c>
       <c r="C1896">
         <v>0</v>
       </c>
       <c r="D1896">
         <v>2022</v>
       </c>
       <c r="E1896" t="s">
-        <v>2186</v>
+        <v>1926</v>
       </c>
       <c r="F1896" t="s">
-        <v>2187</v>
+        <v>2184</v>
       </c>
       <c r="G1896" t="s">
-        <v>2020</v>
+        <v>26</v>
       </c>
       <c r="H1896" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1896">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J1896" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1897" spans="1:10">
       <c r="A1897" s="1" t="s">
-        <v>2185</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="1898" spans="1:10">
       <c r="A1898" t="s">
-        <v>2179</v>
+        <v>2181</v>
       </c>
       <c r="B1898" t="s">
-        <v>2184</v>
+        <v>2182</v>
       </c>
       <c r="C1898">
         <v>0</v>
       </c>
       <c r="D1898">
         <v>2022</v>
       </c>
       <c r="E1898" t="s">
-        <v>2188</v>
+        <v>2185</v>
       </c>
       <c r="F1898" t="s">
-        <v>2187</v>
+        <v>2186</v>
       </c>
       <c r="G1898" t="s">
-        <v>2020</v>
+        <v>26</v>
       </c>
       <c r="H1898" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1898">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J1898" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1899" spans="1:10">
       <c r="A1899" s="1" t="s">
-        <v>2185</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="1900" spans="1:10">
       <c r="A1900" t="s">
-        <v>2189</v>
+        <v>2181</v>
       </c>
       <c r="B1900" t="s">
-        <v>2190</v>
+        <v>2182</v>
       </c>
       <c r="C1900">
         <v>0</v>
       </c>
       <c r="D1900">
         <v>2022</v>
       </c>
       <c r="E1900" t="s">
-        <v>200</v>
+        <v>1062</v>
       </c>
       <c r="F1900" t="s">
-        <v>987</v>
+        <v>1063</v>
       </c>
       <c r="G1900" t="s">
-        <v>2191</v>
+        <v>26</v>
       </c>
       <c r="H1900" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I1900">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1900" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1901" spans="1:10">
       <c r="A1901" s="1" t="s">
-        <v>2192</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="1902" spans="1:10">
       <c r="A1902" t="s">
-        <v>2189</v>
+        <v>2181</v>
       </c>
       <c r="B1902" t="s">
-        <v>2190</v>
+        <v>2182</v>
       </c>
       <c r="C1902">
         <v>0</v>
       </c>
       <c r="D1902">
         <v>2022</v>
       </c>
       <c r="E1902" t="s">
-        <v>2193</v>
+        <v>2188</v>
       </c>
       <c r="F1902" t="s">
-        <v>2194</v>
+        <v>505</v>
       </c>
       <c r="G1902" t="s">
-        <v>2191</v>
+        <v>26</v>
       </c>
       <c r="H1902" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1902">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1902" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1903" spans="1:10">
       <c r="A1903" s="1" t="s">
-        <v>2192</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="1904" spans="1:10">
       <c r="A1904" t="s">
-        <v>2189</v>
+        <v>2181</v>
       </c>
       <c r="B1904" t="s">
         <v>2190</v>
       </c>
       <c r="C1904">
         <v>0</v>
       </c>
       <c r="D1904">
         <v>2022</v>
       </c>
       <c r="E1904" t="s">
-        <v>2195</v>
+        <v>2043</v>
       </c>
       <c r="F1904" t="s">
-        <v>2196</v>
+        <v>2191</v>
       </c>
       <c r="G1904" t="s">
-        <v>2191</v>
+        <v>26</v>
       </c>
       <c r="H1904" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1904">
         <v>2</v>
       </c>
       <c r="J1904" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1905" spans="1:10">
       <c r="A1905" s="1" t="s">
         <v>2192</v>
       </c>
     </row>
     <row r="1906" spans="1:10">
       <c r="A1906" t="s">
-        <v>2197</v>
+        <v>2181</v>
       </c>
       <c r="B1906" t="s">
-        <v>2198</v>
+        <v>2190</v>
       </c>
       <c r="C1906">
         <v>0</v>
       </c>
       <c r="D1906">
         <v>2022</v>
       </c>
       <c r="E1906" t="s">
+        <v>569</v>
+      </c>
+      <c r="F1906" t="s">
+        <v>570</v>
+      </c>
+      <c r="G1906" t="s">
+        <v>26</v>
+      </c>
+      <c r="H1906" t="s">
+        <v>21</v>
+      </c>
+      <c r="I1906">
+        <v>2</v>
+      </c>
+      <c r="J1906" t="s">
         <v>62</v>
-      </c>
-[...13 lines deleted...]
-        <v>1189</v>
       </c>
     </row>
     <row r="1907" spans="1:10">
       <c r="A1907" s="1" t="s">
-        <v>2199</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="1908" spans="1:10">
       <c r="A1908" t="s">
-        <v>2197</v>
+        <v>2193</v>
       </c>
       <c r="B1908" t="s">
-        <v>2198</v>
+        <v>2194</v>
       </c>
       <c r="C1908">
         <v>0</v>
       </c>
       <c r="D1908">
         <v>2022</v>
       </c>
       <c r="E1908" t="s">
-        <v>517</v>
+        <v>890</v>
       </c>
       <c r="F1908" t="s">
-        <v>595</v>
+        <v>2195</v>
       </c>
       <c r="G1908" t="s">
-        <v>967</v>
+        <v>26</v>
       </c>
       <c r="H1908" t="s">
-        <v>734</v>
+        <v>44</v>
       </c>
       <c r="I1908">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1908" t="s">
-        <v>1189</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1909" spans="1:10">
       <c r="A1909" s="1" t="s">
-        <v>2200</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="1910" spans="1:10">
       <c r="A1910" t="s">
-        <v>2197</v>
+        <v>2193</v>
       </c>
       <c r="B1910" t="s">
-        <v>2198</v>
+        <v>2194</v>
       </c>
       <c r="C1910">
         <v>0</v>
       </c>
       <c r="D1910">
         <v>2022</v>
       </c>
       <c r="E1910" t="s">
-        <v>515</v>
+        <v>648</v>
       </c>
       <c r="F1910" t="s">
-        <v>533</v>
+        <v>2197</v>
       </c>
       <c r="G1910" t="s">
-        <v>2191</v>
+        <v>26</v>
       </c>
       <c r="H1910" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1910">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1910" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1911" spans="1:10">
       <c r="A1911" s="1" t="s">
-        <v>2201</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="1912" spans="1:10">
       <c r="A1912" t="s">
-        <v>2197</v>
+        <v>2193</v>
       </c>
       <c r="B1912" t="s">
         <v>2198</v>
       </c>
       <c r="C1912">
         <v>0</v>
       </c>
       <c r="D1912">
         <v>2022</v>
       </c>
       <c r="E1912" t="s">
-        <v>2202</v>
+        <v>1790</v>
       </c>
       <c r="F1912" t="s">
-        <v>2203</v>
+        <v>94</v>
       </c>
       <c r="G1912" t="s">
-        <v>2191</v>
+        <v>26</v>
       </c>
       <c r="H1912" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1912">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1912" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1913" spans="1:10">
       <c r="A1913" s="1" t="s">
-        <v>2204</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="1914" spans="1:10">
       <c r="A1914" t="s">
-        <v>2197</v>
+        <v>2193</v>
       </c>
       <c r="B1914" t="s">
-        <v>2198</v>
+        <v>2200</v>
       </c>
       <c r="C1914">
         <v>0</v>
       </c>
       <c r="D1914">
         <v>2022</v>
       </c>
       <c r="E1914" t="s">
-        <v>2205</v>
+        <v>2201</v>
       </c>
       <c r="F1914" t="s">
-        <v>2206</v>
+        <v>448</v>
       </c>
       <c r="G1914" t="s">
-        <v>2191</v>
+        <v>2044</v>
       </c>
       <c r="H1914" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1914">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J1914" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1915" spans="1:10">
       <c r="A1915" s="1" t="s">
-        <v>2207</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="1916" spans="1:10">
       <c r="A1916" t="s">
-        <v>2208</v>
+        <v>2203</v>
       </c>
       <c r="B1916" t="s">
-        <v>2209</v>
+        <v>2204</v>
       </c>
       <c r="C1916">
         <v>0</v>
       </c>
       <c r="D1916">
         <v>2022</v>
       </c>
       <c r="E1916" t="s">
-        <v>532</v>
+        <v>2205</v>
       </c>
       <c r="F1916" t="s">
-        <v>2210</v>
+        <v>2206</v>
       </c>
       <c r="G1916" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1916" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1916">
         <v>3</v>
       </c>
       <c r="J1916" t="s">
-        <v>120</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1917" spans="1:10">
       <c r="A1917" s="1" t="s">
-        <v>2211</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="1918" spans="1:10">
       <c r="A1918" t="s">
-        <v>2212</v>
+        <v>2203</v>
       </c>
       <c r="B1918" t="s">
-        <v>2213</v>
+        <v>2208</v>
       </c>
       <c r="C1918">
         <v>0</v>
       </c>
       <c r="D1918">
         <v>2022</v>
       </c>
       <c r="E1918" t="s">
-        <v>2141</v>
+        <v>248</v>
       </c>
       <c r="F1918" t="s">
-        <v>2142</v>
+        <v>2005</v>
       </c>
       <c r="G1918" t="s">
-        <v>14</v>
+        <v>2044</v>
       </c>
       <c r="H1918" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1918">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J1918" t="s">
-        <v>497</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1919" spans="1:10">
       <c r="A1919" s="1" t="s">
-        <v>2143</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="1920" spans="1:10">
       <c r="A1920" t="s">
-        <v>2212</v>
+        <v>2203</v>
       </c>
       <c r="B1920" t="s">
-        <v>2213</v>
+        <v>2208</v>
       </c>
       <c r="C1920">
         <v>0</v>
       </c>
       <c r="D1920">
         <v>2022</v>
       </c>
       <c r="E1920" t="s">
-        <v>1793</v>
+        <v>2210</v>
       </c>
       <c r="F1920" t="s">
-        <v>2139</v>
+        <v>2211</v>
       </c>
       <c r="G1920" t="s">
-        <v>14</v>
+        <v>2044</v>
       </c>
       <c r="H1920" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1920">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J1920" t="s">
-        <v>497</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1921" spans="1:10">
       <c r="A1921" s="1" t="s">
-        <v>2140</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="1922" spans="1:10">
       <c r="A1922" t="s">
-        <v>2212</v>
+        <v>2203</v>
       </c>
       <c r="B1922" t="s">
-        <v>2213</v>
+        <v>2208</v>
       </c>
       <c r="C1922">
         <v>0</v>
       </c>
       <c r="D1922">
         <v>2022</v>
       </c>
       <c r="E1922" t="s">
-        <v>1320</v>
+        <v>2212</v>
       </c>
       <c r="F1922" t="s">
-        <v>266</v>
+        <v>2211</v>
       </c>
       <c r="G1922" t="s">
-        <v>1878</v>
+        <v>2044</v>
       </c>
       <c r="H1922" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1922">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J1922" t="s">
-        <v>287</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1923" spans="1:10">
       <c r="A1923" s="1" t="s">
-        <v>2214</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="1924" spans="1:10">
       <c r="A1924" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
       <c r="B1924" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
       <c r="C1924">
         <v>0</v>
       </c>
       <c r="D1924">
         <v>2022</v>
       </c>
       <c r="E1924" t="s">
-        <v>1426</v>
+        <v>229</v>
       </c>
       <c r="F1924" t="s">
+        <v>1011</v>
+      </c>
+      <c r="G1924" t="s">
         <v>2215</v>
       </c>
-      <c r="G1924" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1924" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1924">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J1924" t="s">
-        <v>287</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1925" spans="1:10">
       <c r="A1925" s="1" t="s">
-        <v>2214</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="1926" spans="1:10">
       <c r="A1926" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
       <c r="B1926" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
       <c r="C1926">
         <v>0</v>
       </c>
       <c r="D1926">
         <v>2022</v>
       </c>
       <c r="E1926" t="s">
-        <v>1424</v>
+        <v>2217</v>
       </c>
       <c r="F1926" t="s">
-        <v>2216</v>
+        <v>2218</v>
       </c>
       <c r="G1926" t="s">
-        <v>1878</v>
+        <v>2215</v>
       </c>
       <c r="H1926" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I1926">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J1926" t="s">
-        <v>287</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1927" spans="1:10">
       <c r="A1927" s="1" t="s">
-        <v>2214</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="1928" spans="1:10">
       <c r="A1928" t="s">
-        <v>2217</v>
+        <v>2213</v>
       </c>
       <c r="B1928" t="s">
-        <v>2218</v>
+        <v>2214</v>
       </c>
       <c r="C1928">
         <v>0</v>
       </c>
       <c r="D1928">
         <v>2022</v>
       </c>
       <c r="E1928" t="s">
         <v>2219</v>
       </c>
       <c r="F1928" t="s">
         <v>2220</v>
       </c>
       <c r="G1928" t="s">
-        <v>14</v>
+        <v>2215</v>
       </c>
       <c r="H1928" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1928">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1928" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1929" spans="1:10">
       <c r="A1929" s="1" t="s">
-        <v>2221</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="1930" spans="1:10">
       <c r="A1930" t="s">
-        <v>2217</v>
+        <v>2221</v>
       </c>
       <c r="B1930" t="s">
-        <v>2218</v>
+        <v>2222</v>
       </c>
       <c r="C1930">
         <v>0</v>
       </c>
       <c r="D1930">
         <v>2022</v>
       </c>
       <c r="E1930" t="s">
-        <v>2222</v>
+        <v>98</v>
       </c>
       <c r="F1930" t="s">
-        <v>2223</v>
+        <v>1722</v>
       </c>
       <c r="G1930" t="s">
-        <v>14</v>
+        <v>991</v>
       </c>
       <c r="H1930" t="s">
-        <v>64</v>
+        <v>758</v>
       </c>
       <c r="I1930">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1930" t="s">
-        <v>64</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="1931" spans="1:10">
       <c r="A1931" s="1" t="s">
-        <v>2221</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="1932" spans="1:10">
       <c r="A1932" t="s">
-        <v>2224</v>
+        <v>2221</v>
       </c>
       <c r="B1932" t="s">
-        <v>2225</v>
+        <v>2222</v>
       </c>
       <c r="C1932">
         <v>0</v>
       </c>
       <c r="D1932">
         <v>2022</v>
       </c>
       <c r="E1932" t="s">
-        <v>862</v>
+        <v>543</v>
       </c>
       <c r="F1932" t="s">
-        <v>863</v>
+        <v>13</v>
       </c>
       <c r="G1932" t="s">
-        <v>14</v>
+        <v>991</v>
       </c>
       <c r="H1932" t="s">
-        <v>64</v>
+        <v>758</v>
       </c>
       <c r="I1932">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1932" t="s">
-        <v>64</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="1933" spans="1:10">
       <c r="A1933" s="1" t="s">
-        <v>2226</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="1934" spans="1:10">
       <c r="A1934" t="s">
-        <v>2227</v>
+        <v>2221</v>
       </c>
       <c r="B1934" t="s">
-        <v>2228</v>
+        <v>2222</v>
       </c>
       <c r="C1934">
         <v>0</v>
       </c>
       <c r="D1934">
         <v>2022</v>
       </c>
       <c r="E1934" t="s">
-        <v>1038</v>
+        <v>541</v>
       </c>
       <c r="F1934" t="s">
-        <v>1039</v>
+        <v>559</v>
       </c>
       <c r="G1934" t="s">
-        <v>14</v>
+        <v>2215</v>
       </c>
       <c r="H1934" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1934">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1934" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1935" spans="1:10">
       <c r="A1935" s="1" t="s">
-        <v>2229</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="1936" spans="1:10">
       <c r="A1936" t="s">
-        <v>2227</v>
+        <v>2221</v>
       </c>
       <c r="B1936" t="s">
-        <v>2228</v>
+        <v>2222</v>
       </c>
       <c r="C1936">
         <v>0</v>
       </c>
       <c r="D1936">
         <v>2022</v>
       </c>
       <c r="E1936" t="s">
-        <v>340</v>
+        <v>2226</v>
       </c>
       <c r="F1936" t="s">
-        <v>880</v>
+        <v>2227</v>
       </c>
       <c r="G1936" t="s">
-        <v>14</v>
+        <v>2215</v>
       </c>
       <c r="H1936" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="I1936">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1936" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1937" spans="1:10">
       <c r="A1937" s="1" t="s">
-        <v>2230</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="1938" spans="1:10">
       <c r="A1938" t="s">
-        <v>2231</v>
+        <v>2221</v>
       </c>
       <c r="B1938" t="s">
-        <v>2232</v>
+        <v>2222</v>
       </c>
       <c r="C1938">
         <v>0</v>
       </c>
       <c r="D1938">
         <v>2022</v>
       </c>
       <c r="E1938" t="s">
-        <v>1793</v>
+        <v>2229</v>
       </c>
       <c r="F1938" t="s">
-        <v>2139</v>
+        <v>2230</v>
       </c>
       <c r="G1938" t="s">
-        <v>14</v>
+        <v>2215</v>
       </c>
       <c r="H1938" t="s">
-        <v>2233</v>
+        <v>21</v>
       </c>
       <c r="I1938">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1938" t="s">
-        <v>2233</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1939" spans="1:10">
       <c r="A1939" s="1" t="s">
-        <v>2234</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="1940" spans="1:10">
       <c r="A1940" t="s">
-        <v>2235</v>
+        <v>2232</v>
       </c>
       <c r="B1940" t="s">
-        <v>2236</v>
+        <v>2233</v>
       </c>
       <c r="C1940">
         <v>0</v>
       </c>
       <c r="D1940">
         <v>2022</v>
       </c>
       <c r="E1940" t="s">
-        <v>517</v>
+        <v>558</v>
       </c>
       <c r="F1940" t="s">
-        <v>595</v>
+        <v>2234</v>
       </c>
       <c r="G1940" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1940" t="s">
-        <v>2237</v>
+        <v>44</v>
       </c>
       <c r="I1940">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J1940" t="s">
-        <v>2237</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1941" spans="1:10">
       <c r="A1941" s="1" t="s">
-        <v>2238</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="1942" spans="1:10">
       <c r="A1942" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="B1942" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="C1942">
         <v>0</v>
       </c>
       <c r="D1942">
         <v>2022</v>
       </c>
       <c r="E1942" t="s">
-        <v>517</v>
+        <v>2165</v>
       </c>
       <c r="F1942" t="s">
-        <v>1823</v>
+        <v>2166</v>
       </c>
       <c r="G1942" t="s">
-        <v>2020</v>
+        <v>26</v>
       </c>
       <c r="H1942" t="s">
-        <v>2237</v>
+        <v>44</v>
       </c>
       <c r="I1942">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J1942" t="s">
-        <v>2237</v>
+        <v>523</v>
       </c>
     </row>
     <row r="1943" spans="1:10">
       <c r="A1943" s="1" t="s">
-        <v>2239</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="1944" spans="1:10">
       <c r="A1944" t="s">
-        <v>2240</v>
+        <v>2236</v>
       </c>
       <c r="B1944" t="s">
-        <v>2241</v>
+        <v>2237</v>
       </c>
       <c r="C1944">
         <v>0</v>
       </c>
       <c r="D1944">
         <v>2022</v>
       </c>
       <c r="E1944" t="s">
-        <v>1117</v>
+        <v>1817</v>
       </c>
       <c r="F1944" t="s">
-        <v>516</v>
+        <v>2163</v>
       </c>
       <c r="G1944" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1944" t="s">
-        <v>2242</v>
+        <v>44</v>
       </c>
       <c r="I1944">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J1944" t="s">
-        <v>2243</v>
+        <v>523</v>
       </c>
     </row>
     <row r="1945" spans="1:10">
       <c r="A1945" s="1" t="s">
-        <v>2244</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="1946" spans="1:10">
       <c r="A1946" t="s">
-        <v>2240</v>
+        <v>2236</v>
       </c>
       <c r="B1946" t="s">
-        <v>2241</v>
+        <v>2237</v>
       </c>
       <c r="C1946">
         <v>0</v>
       </c>
       <c r="D1946">
         <v>2022</v>
       </c>
       <c r="E1946" t="s">
-        <v>1117</v>
+        <v>1344</v>
       </c>
       <c r="F1946" t="s">
-        <v>516</v>
+        <v>294</v>
       </c>
       <c r="G1946" t="s">
-        <v>2020</v>
+        <v>1902</v>
       </c>
       <c r="H1946" t="s">
-        <v>2242</v>
+        <v>21</v>
       </c>
       <c r="I1946">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J1946" t="s">
-        <v>2243</v>
+        <v>313</v>
       </c>
     </row>
     <row r="1947" spans="1:10">
       <c r="A1947" s="1" t="s">
-        <v>2244</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="1948" spans="1:10">
       <c r="A1948" t="s">
-        <v>2245</v>
+        <v>2236</v>
       </c>
       <c r="B1948" t="s">
-        <v>2246</v>
+        <v>2237</v>
       </c>
       <c r="C1948">
         <v>0</v>
       </c>
       <c r="D1948">
         <v>2022</v>
       </c>
       <c r="E1948" t="s">
-        <v>1673</v>
+        <v>1450</v>
       </c>
       <c r="F1948" t="s">
-        <v>1674</v>
+        <v>2239</v>
       </c>
       <c r="G1948" t="s">
-        <v>2020</v>
+        <v>1902</v>
       </c>
       <c r="H1948" t="s">
-        <v>2242</v>
+        <v>21</v>
       </c>
       <c r="I1948">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J1948" t="s">
-        <v>2243</v>
+        <v>313</v>
       </c>
     </row>
     <row r="1949" spans="1:10">
       <c r="A1949" s="1" t="s">
-        <v>2247</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="1950" spans="1:10">
       <c r="A1950" t="s">
-        <v>2248</v>
+        <v>2236</v>
       </c>
       <c r="B1950" t="s">
-        <v>2249</v>
+        <v>2237</v>
       </c>
       <c r="C1950">
         <v>0</v>
       </c>
       <c r="D1950">
         <v>2022</v>
       </c>
       <c r="E1950" t="s">
-        <v>62</v>
+        <v>1448</v>
       </c>
       <c r="F1950" t="s">
-        <v>518</v>
+        <v>2240</v>
       </c>
       <c r="G1950" t="s">
-        <v>2250</v>
+        <v>1902</v>
       </c>
       <c r="H1950" t="s">
-        <v>2251</v>
+        <v>21</v>
       </c>
       <c r="I1950">
         <v>5</v>
       </c>
       <c r="J1950" t="s">
-        <v>2252</v>
+        <v>313</v>
       </c>
     </row>
     <row r="1951" spans="1:10">
       <c r="A1951" s="1" t="s">
-        <v>2253</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="1952" spans="1:10">
       <c r="A1952" t="s">
-        <v>2254</v>
+        <v>2241</v>
       </c>
       <c r="B1952" t="s">
-        <v>2255</v>
+        <v>2242</v>
       </c>
       <c r="C1952">
         <v>0</v>
       </c>
       <c r="D1952">
         <v>2022</v>
       </c>
       <c r="E1952" t="s">
-        <v>62</v>
+        <v>2243</v>
       </c>
       <c r="F1952" t="s">
-        <v>518</v>
+        <v>2244</v>
       </c>
       <c r="G1952" t="s">
-        <v>2020</v>
+        <v>26</v>
       </c>
       <c r="H1952" t="s">
-        <v>2237</v>
+        <v>44</v>
       </c>
       <c r="I1952">
         <v>1</v>
       </c>
       <c r="J1952" t="s">
-        <v>2237</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1953" spans="1:10">
       <c r="A1953" s="1" t="s">
-        <v>2256</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="1954" spans="1:10">
       <c r="A1954" t="s">
-        <v>2257</v>
+        <v>2241</v>
       </c>
       <c r="B1954" t="s">
-        <v>2258</v>
+        <v>2242</v>
       </c>
       <c r="C1954">
         <v>0</v>
       </c>
       <c r="D1954">
         <v>2022</v>
       </c>
       <c r="E1954" t="s">
-        <v>1320</v>
+        <v>2246</v>
       </c>
       <c r="F1954" t="s">
-        <v>266</v>
+        <v>2247</v>
       </c>
       <c r="G1954" t="s">
-        <v>2020</v>
+        <v>26</v>
       </c>
       <c r="H1954" t="s">
-        <v>2233</v>
+        <v>44</v>
       </c>
       <c r="I1954">
         <v>1</v>
       </c>
       <c r="J1954" t="s">
-        <v>2233</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1955" spans="1:10">
       <c r="A1955" s="1" t="s">
-        <v>2259</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="1956" spans="1:10">
       <c r="A1956" t="s">
-        <v>2257</v>
+        <v>2248</v>
       </c>
       <c r="B1956" t="s">
-        <v>2260</v>
+        <v>2249</v>
       </c>
       <c r="C1956">
         <v>0</v>
       </c>
       <c r="D1956">
         <v>2022</v>
       </c>
       <c r="E1956" t="s">
-        <v>200</v>
+        <v>886</v>
       </c>
       <c r="F1956" t="s">
-        <v>987</v>
+        <v>887</v>
       </c>
       <c r="G1956" t="s">
-        <v>2020</v>
+        <v>26</v>
       </c>
       <c r="H1956" t="s">
-        <v>2242</v>
+        <v>44</v>
       </c>
       <c r="I1956">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1956" t="s">
-        <v>2243</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1957" spans="1:10">
       <c r="A1957" s="1" t="s">
-        <v>2261</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="1958" spans="1:10">
       <c r="A1958" t="s">
-        <v>2262</v>
+        <v>2251</v>
       </c>
       <c r="B1958" t="s">
-        <v>2263</v>
+        <v>2252</v>
       </c>
       <c r="C1958">
         <v>0</v>
       </c>
       <c r="D1958">
         <v>2022</v>
       </c>
       <c r="E1958" t="s">
-        <v>764</v>
+        <v>1062</v>
       </c>
       <c r="F1958" t="s">
-        <v>2264</v>
+        <v>1063</v>
       </c>
       <c r="G1958" t="s">
-        <v>2020</v>
+        <v>26</v>
       </c>
       <c r="H1958" t="s">
-        <v>2233</v>
+        <v>44</v>
       </c>
       <c r="I1958">
         <v>1</v>
       </c>
       <c r="J1958" t="s">
-        <v>2233</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1959" spans="1:10">
       <c r="A1959" s="1" t="s">
-        <v>2265</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="1960" spans="1:10">
       <c r="A1960" t="s">
-        <v>2266</v>
+        <v>2251</v>
       </c>
       <c r="B1960" t="s">
-        <v>2267</v>
+        <v>2252</v>
       </c>
       <c r="C1960">
         <v>0</v>
       </c>
       <c r="D1960">
         <v>2022</v>
       </c>
       <c r="E1960" t="s">
-        <v>1042</v>
+        <v>366</v>
       </c>
       <c r="F1960" t="s">
-        <v>119</v>
+        <v>904</v>
       </c>
       <c r="G1960" t="s">
-        <v>2268</v>
+        <v>26</v>
       </c>
       <c r="H1960" t="s">
-        <v>2269</v>
+        <v>44</v>
       </c>
       <c r="I1960">
         <v>1</v>
       </c>
       <c r="J1960" t="s">
-        <v>2269</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1961" spans="1:10">
       <c r="A1961" s="1" t="s">
-        <v>2270</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="1962" spans="1:10">
       <c r="A1962" t="s">
-        <v>2271</v>
+        <v>2255</v>
       </c>
       <c r="B1962" t="s">
-        <v>2272</v>
+        <v>2256</v>
       </c>
       <c r="C1962">
         <v>0</v>
       </c>
       <c r="D1962">
         <v>2022</v>
       </c>
       <c r="E1962" t="s">
-        <v>2273</v>
+        <v>1817</v>
       </c>
       <c r="F1962" t="s">
-        <v>2274</v>
+        <v>2163</v>
       </c>
       <c r="G1962" t="s">
-        <v>2250</v>
+        <v>26</v>
       </c>
       <c r="H1962" t="s">
-        <v>2275</v>
+        <v>2257</v>
       </c>
       <c r="I1962">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1962" t="s">
-        <v>2276</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="1963" spans="1:10">
       <c r="A1963" s="1" t="s">
-        <v>2277</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="1964" spans="1:10">
       <c r="A1964" t="s">
-        <v>2278</v>
+        <v>2259</v>
       </c>
       <c r="B1964" t="s">
-        <v>2279</v>
+        <v>2260</v>
       </c>
       <c r="C1964">
         <v>0</v>
       </c>
       <c r="D1964">
         <v>2022</v>
       </c>
       <c r="E1964" t="s">
-        <v>62</v>
+        <v>543</v>
       </c>
       <c r="F1964" t="s">
-        <v>518</v>
+        <v>13</v>
       </c>
       <c r="G1964" t="s">
-        <v>2020</v>
+        <v>26</v>
       </c>
       <c r="H1964" t="s">
-        <v>2237</v>
+        <v>2261</v>
       </c>
       <c r="I1964">
         <v>1</v>
       </c>
       <c r="J1964" t="s">
-        <v>2237</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="1965" spans="1:10">
       <c r="A1965" s="1" t="s">
-        <v>2280</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="1966" spans="1:10">
       <c r="A1966" t="s">
-        <v>2278</v>
+        <v>2259</v>
       </c>
       <c r="B1966" t="s">
-        <v>2279</v>
+        <v>2260</v>
       </c>
       <c r="C1966">
         <v>0</v>
       </c>
       <c r="D1966">
         <v>2022</v>
       </c>
       <c r="E1966" t="s">
-        <v>517</v>
+        <v>543</v>
       </c>
       <c r="F1966" t="s">
-        <v>1823</v>
+        <v>1847</v>
       </c>
       <c r="G1966" t="s">
-        <v>2020</v>
+        <v>2044</v>
       </c>
       <c r="H1966" t="s">
-        <v>2237</v>
+        <v>2261</v>
       </c>
       <c r="I1966">
         <v>1</v>
       </c>
       <c r="J1966" t="s">
-        <v>2237</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="1967" spans="1:10">
       <c r="A1967" s="1" t="s">
-        <v>2280</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="1968" spans="1:10">
       <c r="A1968" t="s">
-        <v>2278</v>
+        <v>2264</v>
       </c>
       <c r="B1968" t="s">
-        <v>2281</v>
+        <v>2265</v>
       </c>
       <c r="C1968">
         <v>0</v>
       </c>
       <c r="D1968">
         <v>2022</v>
       </c>
       <c r="E1968" t="s">
-        <v>2202</v>
+        <v>1141</v>
       </c>
       <c r="F1968" t="s">
-        <v>2203</v>
+        <v>542</v>
       </c>
       <c r="G1968" t="s">
-        <v>2089</v>
+        <v>26</v>
       </c>
       <c r="H1968" t="s">
-        <v>2242</v>
+        <v>2266</v>
       </c>
       <c r="I1968">
         <v>2</v>
       </c>
       <c r="J1968" t="s">
-        <v>2243</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="1969" spans="1:10">
       <c r="A1969" s="1" t="s">
-        <v>2282</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="1970" spans="1:10">
       <c r="A1970" t="s">
-        <v>2283</v>
+        <v>2264</v>
       </c>
       <c r="B1970" t="s">
-        <v>2284</v>
+        <v>2265</v>
       </c>
       <c r="C1970">
         <v>0</v>
       </c>
       <c r="D1970">
         <v>2022</v>
       </c>
       <c r="E1970" t="s">
-        <v>1042</v>
+        <v>1141</v>
       </c>
       <c r="F1970" t="s">
-        <v>2285</v>
+        <v>542</v>
       </c>
       <c r="G1970" t="s">
-        <v>14</v>
+        <v>2044</v>
       </c>
       <c r="H1970" t="s">
-        <v>2286</v>
+        <v>2266</v>
       </c>
       <c r="I1970">
         <v>2</v>
       </c>
       <c r="J1970" t="s">
-        <v>2287</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="1971" spans="1:10">
       <c r="A1971" s="1" t="s">
-        <v>2288</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="1972" spans="1:10">
       <c r="A1972" t="s">
-        <v>2283</v>
+        <v>2269</v>
       </c>
       <c r="B1972" t="s">
-        <v>2289</v>
+        <v>2270</v>
       </c>
       <c r="C1972">
         <v>0</v>
       </c>
       <c r="D1972">
         <v>2022</v>
       </c>
       <c r="E1972" t="s">
-        <v>367</v>
+        <v>1697</v>
       </c>
       <c r="F1972" t="s">
-        <v>2290</v>
+        <v>1698</v>
       </c>
       <c r="G1972" t="s">
-        <v>14</v>
+        <v>2044</v>
       </c>
       <c r="H1972" t="s">
-        <v>2233</v>
+        <v>2266</v>
       </c>
       <c r="I1972">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1972" t="s">
-        <v>2233</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="1973" spans="1:10">
       <c r="A1973" s="1" t="s">
-        <v>2291</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="1974" spans="1:10">
       <c r="A1974" t="s">
-        <v>2292</v>
+        <v>2272</v>
       </c>
       <c r="B1974" t="s">
-        <v>2293</v>
+        <v>2273</v>
       </c>
       <c r="C1974">
         <v>0</v>
       </c>
       <c r="D1974">
         <v>2022</v>
       </c>
       <c r="E1974" t="s">
-        <v>62</v>
+        <v>98</v>
       </c>
       <c r="F1974" t="s">
-        <v>1698</v>
+        <v>544</v>
       </c>
       <c r="G1974" t="s">
-        <v>14</v>
+        <v>2274</v>
       </c>
       <c r="H1974" t="s">
-        <v>2294</v>
+        <v>2275</v>
       </c>
       <c r="I1974">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J1974" t="s">
-        <v>2295</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="1975" spans="1:10">
       <c r="A1975" s="1" t="s">
-        <v>2296</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="1976" spans="1:10">
       <c r="A1976" t="s">
-        <v>2297</v>
+        <v>2278</v>
       </c>
       <c r="B1976" t="s">
-        <v>2298</v>
+        <v>2279</v>
       </c>
       <c r="C1976">
         <v>0</v>
       </c>
       <c r="D1976">
         <v>2022</v>
       </c>
       <c r="E1976" t="s">
-        <v>581</v>
+        <v>98</v>
       </c>
       <c r="F1976" t="s">
-        <v>2299</v>
+        <v>544</v>
       </c>
       <c r="G1976" t="s">
-        <v>14</v>
+        <v>2044</v>
       </c>
       <c r="H1976" t="s">
-        <v>2242</v>
+        <v>2261</v>
       </c>
       <c r="I1976">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1976" t="s">
-        <v>2243</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="1977" spans="1:10">
       <c r="A1977" s="1" t="s">
-        <v>2300</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="1978" spans="1:10">
       <c r="A1978" t="s">
-        <v>2301</v>
+        <v>2281</v>
       </c>
       <c r="B1978" t="s">
-        <v>2302</v>
+        <v>2282</v>
       </c>
       <c r="C1978">
         <v>0</v>
       </c>
       <c r="D1978">
         <v>2022</v>
       </c>
       <c r="E1978" t="s">
-        <v>532</v>
+        <v>1344</v>
       </c>
       <c r="F1978" t="s">
-        <v>2210</v>
+        <v>294</v>
       </c>
       <c r="G1978" t="s">
-        <v>14</v>
+        <v>2044</v>
       </c>
       <c r="H1978" t="s">
-        <v>2242</v>
+        <v>2257</v>
       </c>
       <c r="I1978">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1978" t="s">
-        <v>2243</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="1979" spans="1:10">
       <c r="A1979" s="1" t="s">
-        <v>2303</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="1980" spans="1:10">
       <c r="A1980" t="s">
-        <v>2301</v>
+        <v>2281</v>
       </c>
       <c r="B1980" t="s">
-        <v>2302</v>
+        <v>2284</v>
       </c>
       <c r="C1980">
         <v>0</v>
       </c>
       <c r="D1980">
         <v>2022</v>
       </c>
       <c r="E1980" t="s">
-        <v>200</v>
+        <v>229</v>
       </c>
       <c r="F1980" t="s">
-        <v>891</v>
+        <v>1011</v>
       </c>
       <c r="G1980" t="s">
-        <v>14</v>
+        <v>2044</v>
       </c>
       <c r="H1980" t="s">
-        <v>2242</v>
+        <v>2266</v>
       </c>
       <c r="I1980">
         <v>2</v>
       </c>
       <c r="J1980" t="s">
-        <v>2243</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="1981" spans="1:10">
       <c r="A1981" s="1" t="s">
-        <v>2304</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="1982" spans="1:10">
       <c r="A1982" t="s">
-        <v>2305</v>
+        <v>2286</v>
       </c>
       <c r="B1982" t="s">
-        <v>2306</v>
+        <v>2287</v>
       </c>
       <c r="C1982">
         <v>0</v>
       </c>
       <c r="D1982">
         <v>2022</v>
       </c>
       <c r="E1982" t="s">
-        <v>1766</v>
+        <v>788</v>
       </c>
       <c r="F1982" t="s">
-        <v>57</v>
+        <v>2288</v>
       </c>
       <c r="G1982" t="s">
-        <v>14</v>
+        <v>2044</v>
       </c>
       <c r="H1982" t="s">
-        <v>2307</v>
+        <v>2257</v>
       </c>
       <c r="I1982">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1982" t="s">
-        <v>2308</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="1983" spans="1:10">
       <c r="A1983" s="1" t="s">
-        <v>2309</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="1984" spans="1:10">
       <c r="A1984" t="s">
-        <v>2305</v>
+        <v>2290</v>
       </c>
       <c r="B1984" t="s">
-        <v>2306</v>
+        <v>2291</v>
       </c>
       <c r="C1984">
         <v>0</v>
       </c>
       <c r="D1984">
         <v>2022</v>
       </c>
       <c r="E1984" t="s">
-        <v>365</v>
+        <v>1066</v>
       </c>
       <c r="F1984" t="s">
-        <v>57</v>
+        <v>149</v>
       </c>
       <c r="G1984" t="s">
-        <v>14</v>
+        <v>2292</v>
       </c>
       <c r="H1984" t="s">
-        <v>2307</v>
+        <v>2293</v>
       </c>
       <c r="I1984">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1984" t="s">
-        <v>2308</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="1985" spans="1:10">
       <c r="A1985" s="1" t="s">
-        <v>2310</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="1986" spans="1:10">
       <c r="A1986" t="s">
-        <v>2311</v>
+        <v>2295</v>
       </c>
       <c r="B1986" t="s">
-        <v>2312</v>
+        <v>2296</v>
       </c>
       <c r="C1986">
         <v>0</v>
       </c>
       <c r="D1986">
         <v>2022</v>
       </c>
       <c r="E1986" t="s">
-        <v>1673</v>
+        <v>2297</v>
       </c>
       <c r="F1986" t="s">
-        <v>1674</v>
+        <v>2298</v>
       </c>
       <c r="G1986" t="s">
-        <v>14</v>
+        <v>2274</v>
       </c>
       <c r="H1986" t="s">
-        <v>2242</v>
+        <v>2299</v>
       </c>
       <c r="I1986">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J1986" t="s">
-        <v>2243</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="1987" spans="1:10">
       <c r="A1987" s="1" t="s">
-        <v>2313</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="1988" spans="1:10">
       <c r="A1988" t="s">
-        <v>2314</v>
+        <v>2302</v>
       </c>
       <c r="B1988" t="s">
-        <v>2315</v>
+        <v>2303</v>
       </c>
       <c r="C1988">
         <v>0</v>
       </c>
       <c r="D1988">
         <v>2022</v>
       </c>
       <c r="E1988" t="s">
-        <v>2019</v>
+        <v>98</v>
       </c>
       <c r="F1988" t="s">
-        <v>2167</v>
+        <v>544</v>
       </c>
       <c r="G1988" t="s">
-        <v>14</v>
+        <v>2044</v>
       </c>
       <c r="H1988" t="s">
-        <v>2233</v>
+        <v>2261</v>
       </c>
       <c r="I1988">
         <v>1</v>
       </c>
       <c r="J1988" t="s">
-        <v>2233</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="1989" spans="1:10">
       <c r="A1989" s="1" t="s">
-        <v>2316</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="1990" spans="1:10">
       <c r="A1990" t="s">
-        <v>2314</v>
+        <v>2302</v>
       </c>
       <c r="B1990" t="s">
-        <v>2315</v>
+        <v>2303</v>
       </c>
       <c r="C1990">
         <v>0</v>
       </c>
       <c r="D1990">
         <v>2022</v>
       </c>
       <c r="E1990" t="s">
         <v>543</v>
       </c>
       <c r="F1990" t="s">
-        <v>544</v>
+        <v>1847</v>
       </c>
       <c r="G1990" t="s">
-        <v>14</v>
+        <v>2044</v>
       </c>
       <c r="H1990" t="s">
-        <v>2233</v>
+        <v>2261</v>
       </c>
       <c r="I1990">
         <v>1</v>
       </c>
       <c r="J1990" t="s">
-        <v>2233</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="1991" spans="1:10">
       <c r="A1991" s="1" t="s">
-        <v>2316</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="1992" spans="1:10">
       <c r="A1992" t="s">
-        <v>2317</v>
+        <v>2302</v>
       </c>
       <c r="B1992" t="s">
-        <v>2318</v>
+        <v>2305</v>
       </c>
       <c r="C1992">
         <v>0</v>
       </c>
       <c r="D1992">
         <v>2022</v>
       </c>
       <c r="E1992" t="s">
-        <v>1320</v>
+        <v>2226</v>
       </c>
       <c r="F1992" t="s">
-        <v>266</v>
+        <v>2227</v>
       </c>
       <c r="G1992" t="s">
-        <v>14</v>
+        <v>2113</v>
       </c>
       <c r="H1992" t="s">
-        <v>2307</v>
+        <v>2266</v>
       </c>
       <c r="I1992">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1992" t="s">
-        <v>2308</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="1993" spans="1:10">
       <c r="A1993" s="1" t="s">
-        <v>2319</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="1994" spans="1:10">
       <c r="A1994" t="s">
-        <v>2317</v>
+        <v>2307</v>
       </c>
       <c r="B1994" t="s">
-        <v>2318</v>
+        <v>2308</v>
       </c>
       <c r="C1994">
         <v>0</v>
       </c>
       <c r="D1994">
         <v>2022</v>
       </c>
       <c r="E1994" t="s">
-        <v>62</v>
+        <v>1066</v>
       </c>
       <c r="F1994" t="s">
-        <v>1698</v>
+        <v>2309</v>
       </c>
       <c r="G1994" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1994" t="s">
-        <v>2320</v>
+        <v>2310</v>
       </c>
       <c r="I1994">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J1994" t="s">
-        <v>2321</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="1995" spans="1:10">
       <c r="A1995" s="1" t="s">
-        <v>2322</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="1996" spans="1:10">
       <c r="A1996" t="s">
-        <v>2323</v>
+        <v>2307</v>
       </c>
       <c r="B1996" t="s">
-        <v>2324</v>
+        <v>2313</v>
       </c>
       <c r="C1996">
         <v>0</v>
       </c>
       <c r="D1996">
         <v>2022</v>
       </c>
       <c r="E1996" t="s">
-        <v>1117</v>
+        <v>393</v>
       </c>
       <c r="F1996" t="s">
-        <v>516</v>
+        <v>2314</v>
       </c>
       <c r="G1996" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1996" t="s">
-        <v>2307</v>
+        <v>2257</v>
       </c>
       <c r="I1996">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J1996" t="s">
-        <v>2308</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="1997" spans="1:10">
       <c r="A1997" s="1" t="s">
-        <v>2325</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="1998" spans="1:10">
       <c r="A1998" t="s">
-        <v>2326</v>
+        <v>2316</v>
       </c>
       <c r="B1998" t="s">
-        <v>2327</v>
+        <v>2317</v>
       </c>
       <c r="C1998">
         <v>0</v>
       </c>
       <c r="D1998">
         <v>2022</v>
       </c>
       <c r="E1998" t="s">
-        <v>62</v>
+        <v>98</v>
       </c>
       <c r="F1998" t="s">
-        <v>1698</v>
+        <v>1722</v>
       </c>
       <c r="G1998" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H1998" t="s">
-        <v>2237</v>
+        <v>2318</v>
       </c>
       <c r="I1998">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1998" t="s">
-        <v>2237</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="1999" spans="1:10">
       <c r="A1999" s="1" t="s">
-        <v>2328</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="2000" spans="1:10">
       <c r="A2000" t="s">
-        <v>2329</v>
+        <v>2321</v>
       </c>
       <c r="B2000" t="s">
-        <v>2330</v>
+        <v>2322</v>
       </c>
       <c r="C2000">
         <v>0</v>
       </c>
       <c r="D2000">
         <v>2022</v>
       </c>
       <c r="E2000" t="s">
-        <v>200</v>
+        <v>607</v>
       </c>
       <c r="F2000" t="s">
-        <v>987</v>
+        <v>2323</v>
       </c>
       <c r="G2000" t="s">
-        <v>2089</v>
+        <v>26</v>
       </c>
       <c r="H2000" t="s">
-        <v>2242</v>
+        <v>2266</v>
       </c>
       <c r="I2000">
         <v>2</v>
       </c>
       <c r="J2000" t="s">
-        <v>2243</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="2001" spans="1:10">
       <c r="A2001" s="1" t="s">
-        <v>2331</v>
+        <v>2324</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A11:K11"/>
     <mergeCell ref="A13:K13"/>
     <mergeCell ref="A15:K15"/>
     <mergeCell ref="A17:K17"/>
     <mergeCell ref="A19:K19"/>
     <mergeCell ref="A21:K21"/>
     <mergeCell ref="A23:K23"/>
     <mergeCell ref="A25:K25"/>
     <mergeCell ref="A27:K27"/>
     <mergeCell ref="A29:K29"/>
     <mergeCell ref="A31:K31"/>
     <mergeCell ref="A33:K33"/>
     <mergeCell ref="A35:K35"/>
     <mergeCell ref="A37:K37"/>
     <mergeCell ref="A39:K39"/>
     <mergeCell ref="A41:K41"/>